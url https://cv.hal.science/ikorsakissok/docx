--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -874,961 +874,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03397630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONFIDENCE: project description and main results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncertainty propagation in atmospheric dispersion models for radiological emergencies in the pre- and early release phase: summary of case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Korsakissok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Raskob</w:t>
+                <w:t xml:space="preserve">R. Périllat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.A. Beresford</w:t>
+                <w:t xml:space="preserve">S. Andronopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Duranova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Mathieu</w:t>
+                <w:t xml:space="preserve">P. Bedwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 55, pp.S7-S15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2020008⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 55, pp.S57 - S68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2020013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04337746v1</w:t>
+                <w:t xml:space="preserve">hal-04341941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence: achievements and way forward</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Irène Korsakissok</w:t>
+                <w:t xml:space="preserve">REAL-TIME USE OF INVERSE MODELING TECHNIQUES TO ASSESS THE ATMOSPHERIC ACCIDENTAL RELEASE OF A NUCLEAR POWER PLANT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Korsakissok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doursout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 55, pp.S39-S43. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 55, pp.107-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2020044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2020010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04337730v1</w:t>
+                <w:t xml:space="preserve">hal-03098799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONFIDENCE dissemination meeting: Summary on the scenario-based workshop</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">CONFIDENCE: project description and main results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Raskob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Beresford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Duranova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Gering</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Korsakissok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 55, pp.S17 - S37. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 55, pp.S7-S15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2020008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2020009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04338940v1</w:t>
+                <w:t xml:space="preserve">irsn-04337746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operationalising an ensemble approach in the description of uncertainty in atmospheric dispersion modelling and an emergency response</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Bedwell</w:t>
+                <w:t xml:space="preserve">Confidence: achievements and way forward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Raskob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Beresford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Duranova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cs S Rudas</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 55, pp.S75 - S79. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 55, pp.S39-S43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2020010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2020015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04341978v1</w:t>
+                <w:t xml:space="preserve">hal-04337730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking uncertainties in atmospheric dispersion modelling following the accidental release of radioactive material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S.J. Leadbetter</w:t>
+                <w:t xml:space="preserve">Operationalising an ensemble approach in the description of uncertainty in atmospheric dispersion modelling and an emergency response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bedwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Andronopoulos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Bedwell</w:t>
+                <w:t xml:space="preserve">S. Leadbetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Périllat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Chevalier Jabet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Geertsema</w:t>
+                <w:t xml:space="preserve">Cs S Rudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 55 (HS1), pp.S51-S55. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2020012⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 55, pp.S75 - S79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2020015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268763v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04341978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty propagation in atmospheric dispersion models for radiological emergencies in the pre- and early release phase: summary of case studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CONFIDENCE dissemination meeting: Summary on the scenario-based workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Périllat</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">T. Duranova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bedwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Beresford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bleher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Berge</w:t>
+                <w:t xml:space="preserve">F. Gering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 55, pp.S57 - S68. </w:t>
+              <w:t xml:space="preserve">, 2020, 55, pp.S17 - S37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2020013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2020009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04341941v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REAL-TIME USE OF INVERSE MODELING TECHNIQUES TO ASSESS THE ATMOSPHERIC ACCIDENTAL RELEASE OF A NUCLEAR POWER PLANT</w:t>
+                <w:t xml:space="preserve">Ranking uncertainties in atmospheric dispersion modelling following the accidental release of radioactive material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Saunier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Irene Korsakissok</w:t>
+                <w:t xml:space="preserve">S.J. Leadbetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andronopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bedwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Didier</w:t>
+                <w:t xml:space="preserve">Karine Chevalier Jabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Doursout</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Geertsema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 55, pp.107-115. </w:t>
+              <w:t xml:space="preserve">, 2020, 55 (HS1), pp.S51-S55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2020044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2020012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03098799v1</w:t>
+                <w:t xml:space="preserve">hal-04268763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fukushima Daiichi–derived radionuclides in the atmosphere, transport and deposition in Japan A review</w:t>
               </w:r>
@@ -1853,51 +1853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kajino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Périllat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Quélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2193,1272 +2193,1272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening sensitivity analysis of a radionuclides atmospheric dispersion model applied to the Fukushima disaster</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contamination of Japanese foodstuffs of terrestrial origin after the Fukushima nuclear accident and related dose assessment Part 2 Ingestion dose assessments for the first year after the accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Simon-Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Gonze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mourlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Parache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2014.07.010⟩</w:t>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (1), pp.17-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2013082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141715v1</w:t>
+                <w:t xml:space="preserve">hal-02611863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plume rise and spread in buoyant releases from elevated sources in the lower atmosphere</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Cierco</w:t>
+                <w:t xml:space="preserve">Screening sensitivity analysis of a radionuclides atmospheric dispersion model applied to the Fukushima disaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95, pp.490-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2014.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10652-013-9300-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01296875v1</w:t>
+                <w:t xml:space="preserve">hal-01141715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of dry and wet atmospheric deposits of radioactive aerosols Application to Fukushima radiocaesium fallout</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plume rise and spread in buoyant releases from elevated sources in the lower atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Renaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Korsakissok</w:t>
+                <w:t xml:space="preserve">Massimo Marro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Kato</w:t>
+                <w:t xml:space="preserve">Pietro Salizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.G. Hinton</w:t>
+                <w:t xml:space="preserve">François-Xavier Cierco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Korsakissok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Danzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es502590s⟩</w:t>
+              <w:t xml:space="preserve">Environmental Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.201-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10652-013-9300-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641727v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between modelling and measurement of marine dispersion, environmental half-time and 137Cs inventories after the Fukushima Daiichi accident</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bailly Du Bois</w:t>
+                <w:t xml:space="preserve">Assessment of dry and wet atmospheric deposits of radioactive aerosols Application to Fukushima radiocaesium fallout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Gonze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Garreau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Korsakissok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.G. Hinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10236-013-0682-5⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (19), pp.11268-11276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es502590s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433219v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination of Japanese foodstuffs of terrestrial origin after the Fukushima nuclear accident and related dose assessment Part 2 Ingestion dose assessments for the first year after the accident</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison between modelling and measurement of marine dispersion, environmental half-time and 137Cs inventories after the Fukushima Daiichi accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mourlon</w:t>
+                <w:t xml:space="preserve">Pascal Bailly Du Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Parache</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Korsakissok</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioprotection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 49 (1), pp.17-22. </w:t>
+              <w:t xml:space="preserve">Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64 (3), pp.361-383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2013082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10236-013-0682-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611863v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric dispersion and ground deposition induced by the Fukushima Nuclear Power Plant accident A local-scale simulation and sensitivity study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">État de la modélisation pour simuler l'accident nucléaire de la centrale Fukushima Daiichi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Korsakissok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Quélo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Groëll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 217</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862940v1</w:t>
+                <w:t xml:space="preserve">hal-00826931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination of Japanese foodstuffs of terrestrial origin after the Fukushima nuclear accident and related dose assessments Part 1: Foodstuff contamination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Parache</w:t>
+                <w:t xml:space="preserve">The IRSN's earliest assessments of the Fukushima accident's consequences for the terrestrial environment in Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Korsakissok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Quélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 48 (4), pp.493-509. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 48 (1), pp.11-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2012052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2013081⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03113532v1</w:t>
+                <w:t xml:space="preserve">hal-03113148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the model to simulate the Fukushima Daiichi nuclear power plant accident</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atmospheric dispersion and ground deposition induced by the Fukushima Nuclear Power Plant accident A local-scale simulation and sensitivity study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Didier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70, pp.267-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113528v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IRSN's earliest assessments of the Fukushima accident's consequences for the terrestrial environment in Japan</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Quélo</w:t>
+                <w:t xml:space="preserve">Contamination of Japanese foodstuffs of terrestrial origin after the Fukushima nuclear accident and related dose assessments Part 1: Foodstuff contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Simon-Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Gonze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mourlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Parache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 48 (1), pp.11-37. </w:t>
+              <w:t xml:space="preserve">, 2013, 48 (4), pp.493-509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2012052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2013081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113148v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État de la modélisation pour simuler l'accident nucléaire de la centrale Fukushima Daiichi</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irène Korsakissok</w:t>
+                <w:t xml:space="preserve">State of the model to simulate the Fukushima Daiichi nuclear power plant accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Korsakissok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Quélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Quélo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Saunier</w:t>
+                <w:t xml:space="preserve">O. Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Groëll</w:t>
+                <w:t xml:space="preserve">J. Groell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826931v1</w:t>
+                <w:t xml:space="preserve">hal-03113528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of marine source-term following Fukushima Dai-ichi accident</w:t>
               </w:r>
@@ -3496,51 +3496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 114, pp.2-9. </w:t>
@@ -4102,51 +4102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyphemus : une plate-forme multimodèles pour la pollution atmosphérique et l'évaluation des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Quélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sportisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4551,588 +4551,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-modelling of atmospheric dispersion simulations for emergency response in case of nuclear accident</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical assessment of the applicability of gaussian models for the prediction of near-field dispersion near urban environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Rondeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Girard</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillevic Lamaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRER 2024 - 6th International Conference on Radioecology &amp; Environmental Radioactivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRSN; DSA, Nov 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">HARMO22 - 22nd International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Parnü, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04820439v1</w:t>
+                <w:t xml:space="preserve">irsn-04753300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field (R&lt;200m) atmospheric dispersion simulation and sensitivity analysis following a full scale atmospheric tracer experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meta-modelling of atmospheric dispersion simulations for emergency response in case of nuclear accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Volta</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Périllat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HARMO22 - 22nd International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Prof. Marko Kaasik, Institute of Physics, University of Tartu, Estonia, Jun 2024, Pärnu, Estonia</w:t>
+              <w:t xml:space="preserve">ICRER 2024 - 6th International Conference on Radioecology &amp; Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRSN; DSA, Nov 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753040v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04820439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical assessment of the applicability of gaussian models for the prediction of near-field dispersion near urban environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Rondeaux</w:t>
+                <w:t xml:space="preserve">Near-field (R&lt;200m) atmospheric dispersion simulation and sensitivity analysis following a full scale atmospheric tracer experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songzhi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillevic Lamaison</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Volta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HARMO22 - 22nd International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Parnü, Estonia</w:t>
+              <w:t xml:space="preserve">, Prof. Marko Kaasik, Institute of Physics, University of Tartu, Estonia, Jun 2024, Pärnu, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04753300v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the use of meteorological ensembles for short distance dispersion of radionuclides in case of an accidental release in the atmosphere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Connan</w:t>
+                <w:t xml:space="preserve">DISPERSION OF RADIONUCLIDES IN A URBAN ENVIRONMENT (DIFLU): COMPARISON OF NUMERICAL RESULTS WITH EXPERIMENTAL MEASUREMENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liying Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Le Guellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amita Tripathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vecchiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HARMO2022 - 21st International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Aveiro (Portugal), Portugal. pp.185541</w:t>
+              <w:t xml:space="preserve">HARMO2021 - 21st International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04145608v1</w:t>
+                <w:t xml:space="preserve">irsn-04667080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DISPERSION OF RADIONUCLIDES IN A URBAN ENVIRONMENT (DIFLU): COMPARISON OF NUMERICAL RESULTS WITH EXPERIMENTAL MEASUREMENTS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Mathieu</w:t>
+                <w:t xml:space="preserve">Towards the use of meteorological ensembles for short distance dispersion of radionuclides in case of an accidental release in the atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness El-Ouartassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Korsakissok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Plu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HARMO2021 - 21st International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">HARMO2022 - 21st International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Aveiro (Portugal), Portugal. pp.185541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04667080v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04145608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMULATORS FOR THE RAPID PREDICTION OF CONSEQUENCES IN CASE OF NUCLEAR HAZARDS</w:t>
               </w:r>
@@ -5239,77 +5239,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of ensembles of atmospheric dispersion simulations: Lessons learnt from the confidence project about uncertainty quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Andronopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Astrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bedwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5345,247 +5345,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutions rapides pour la prévision des risques de pollution atmosphérique</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of a Lagrangian dispersion model coupled with a CFD wind field database against a new full scale atmospheric tracer experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Volta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Vuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Soulhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillevic Lamaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lambda Mu 22 « Les risques au cœur des transitions » (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Tartu, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03462753v1</w:t>
+                <w:t xml:space="preserve">hal-03832413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Lagrangian dispersion model coupled with a CFD wind field database against a new full scale atmospheric tracer experiment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solutions rapides pour la prévision des risques de pollution atmosphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Périllat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Korsakissok</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Tartu, Estonia</w:t>
+              <w:t xml:space="preserve">Congrès Lambda Mu 22 « Les risques au cœur des transitions » (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832413v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of a surrogate dispersion model applied to the fukushima nuclear disaster</w:t>
               </w:r>
@@ -5852,51 +5852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HARMO 2013 - 15th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Madrid, Spain. pp.50-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5921,103 +5921,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plume rise and spreading in buoyant releases in the atmosphere: Reduced scale experiments and stochastic modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Marro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Salizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cierco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Danzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HARMO 2013 - 15th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HARMO Initiative - Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (initiative européenne, May 2013, Madrid, Spain. pp.856-861</w:t>
@@ -6040,299 +6040,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and application of a reactive plume-in-grid model: evaluation over Greater Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling pollutant dispersion from roadway traffic using a line source Gaussian formula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vivien Mallet</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Seigneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regularity Purposes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">TAP 2010, Transport and Air Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, DUBENDORF, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00543216v1</w:t>
+                <w:t xml:space="preserve">hal-00589834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling pollutant dispersion from roadway traffic using a line source Gaussian formula</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new line source model for air quality impacts of roadway traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Korsakissok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Seigneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAP 2010, Transport and Air Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, DUBENDORF, Switzerland</w:t>
+              <w:t xml:space="preserve">HARMO 13, 13th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00589834v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00589793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new line source model for air quality impacts of roadway traffic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and application of a reactive plume-in-grid model: evaluation over Greater Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Seigneur</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HARMO 13, 13th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, PARIS, France</w:t>
+              <w:t xml:space="preserve">Proceedings of International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regularity Purposes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00589793v1</w:t>
+                <w:t xml:space="preserve">inria-00543216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6344,354 +6344,354 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CALIF3S : Application à la dispersion atmosphérique en champ proche</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cesium-137 detection event in Europe, September 2024. A Chernobyl wildfire event ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Quérel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Pibernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Bounouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henry-Lheureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes journées du Groupe du RésoFeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Fontenay aux roses, France. </w:t>
+              <w:t xml:space="preserve">23rd International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Hambourg, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05160024v1</w:t>
+                <w:t xml:space="preserve">hal-05324854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesium-137 detection event in Europe, September 2024. A Chernobyl wildfire event ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CALIF3S : Application à la dispersion atmosphérique en champ proche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Korsakissok</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Hambourg, Germany. </w:t>
+              <w:t xml:space="preserve">35èmes journées du Groupe du RésoFeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Fontenay aux roses, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324854v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plume rise and spreading in buoyant releases in the atmosphere: Reduced scale experiments and stochastic modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Marro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Salizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cierco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Danzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HARMO 2013 - 15th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2013, Madrid, Spain. , 2013</w:t>
+              <w:t xml:space="preserve">, May 2013, Madrid, Spain. , Proceedings of the 15th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO 2013, pp.856-861, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
@@ -6785,51 +6785,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FD3EA50A"/>
+    <w:nsid w:val="C4FC7BA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6933,51 +6933,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4B7189FE"/>
+    <w:nsid w:val="567DF27A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7167,51 +7167,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ikorsakissok" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1312-9335" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373492v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;rillat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Korsakissok" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-5513-2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05257777v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songzhi Yang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rondeaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11869-025-01799-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971850v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness El-Ouartassy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Connan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Descamps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-15793-2022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03967211v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laguionie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh Lai Tien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vecchiola" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chardeur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13081223" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Bao Tran Le" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Korsakissok" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mallet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2021.100112" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04337746v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Raskob" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Beresford" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duranova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337730v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338940v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bedwell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bleher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gering" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341978v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leadbetter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;rillat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cs S Rudas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268763v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Leadbetter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andronopoulos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chevalier Jabet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geertsema" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341941v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098799v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saunier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Didier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doursout" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020044" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871819v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kajino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Korsakissok" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Qu&#233;lo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2018.01.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizuo Kajino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Thomas Sekiyama" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2343/geochemj.2.0503" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676008v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023993" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01141715v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.07.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296875v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Marro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Salizzoni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cierco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Danzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-013-9300-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641727v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Gonze" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kato" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Hinton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es502590s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433219v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly Du Bois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-013-0682-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611863v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Renaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon-Cornu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mourlon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parache" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2013082" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862940v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.01.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113532v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2013081" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113528v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Saunier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Groell" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113148v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Champion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Didier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2012052" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826931v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Qu&#233;lo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gro&#235;ll" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433222v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly Du Bois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laguionie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2011.11.015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543191v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sportisse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.10.022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543214v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD012734" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543185v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-8917-2010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566228v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009JAMC2160.1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328547v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sportisse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmed de Biasi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-7-5479-2007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00603964v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05295361v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05080493v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duval" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05477296v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Raynaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richet Yann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04820439v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753040v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04753300v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Lamaison" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04145608v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04667080v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liying Chen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Guellec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amita Tripathi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337764v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quentric" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988566v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astrup" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chevalier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462753v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832413v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vuong Nguyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04660098v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120219.6337.18843" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676013v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sekiyama" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05215976v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05216277v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543216v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00589834v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Briant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seigneur" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00589793v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05160024v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324854v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Qu&#233;rel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pibernus" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Bounouas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henry-Lheureux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05215933v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ikorsakissok" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1312-9335" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373492v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;rillat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Korsakissok" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-5513-2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05257777v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songzhi Yang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rondeaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11869-025-01799-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971850v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness El-Ouartassy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Connan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Descamps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-15793-2022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03967211v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laguionie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh Lai Tien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vecchiola" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chardeur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13081223" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Bao Tran Le" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Korsakissok" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mallet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2021.100112" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341941v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;rillat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andronopoulos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bedwell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098799v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saunier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Didier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doursout" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020044" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04337746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Raskob" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Beresford" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duranova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337730v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341978v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leadbetter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cs S Rudas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338940v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bleher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gering" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268763v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Leadbetter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chevalier Jabet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geertsema" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871819v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kajino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Korsakissok" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Qu&#233;lo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2018.01.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizuo Kajino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Thomas Sekiyama" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2343/geochemj.2.0503" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676008v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023993" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611863v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Renaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon-Cornu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Gonze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mourlon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parache" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2013082" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01141715v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.07.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296875v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Marro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Salizzoni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cierco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Danzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-013-9300-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641727v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kato" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Hinton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es502590s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433219v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly Du Bois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-013-0682-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826931v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Qu&#233;lo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gro&#235;ll" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113148v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Champion" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Didier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2012052" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862940v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.01.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113532v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2013081" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113528v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Saunier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Groell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433222v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly Du Bois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laguionie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2011.11.015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543191v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sportisse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.10.022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543214v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD012734" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543185v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-8917-2010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566228v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009JAMC2160.1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328547v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sportisse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmed de Biasi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-7-5479-2007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00603964v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05295361v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05080493v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duval" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05477296v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Raynaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richet Yann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04753300v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Lamaison" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04820439v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753040v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04667080v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liying Chen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Guellec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amita Tripathi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04145608v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337764v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quentric" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988566v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astrup" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chevalier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832413v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vuong Nguyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462753v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04660098v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120219.6337.18843" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676013v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sekiyama" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05215976v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05216277v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00589834v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Briant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seigneur" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00589793v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543216v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324854v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Qu&#233;rel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pibernus" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Bounouas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henry-Lheureux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05160024v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05215933v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>