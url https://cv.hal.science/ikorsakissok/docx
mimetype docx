--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -874,961 +874,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03397630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty propagation in atmospheric dispersion models for radiological emergencies in the pre- and early release phase: summary of case studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CONFIDENCE: project description and main results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Raskob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Beresford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Duranova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E. Berge</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 55, pp.S57 - S68. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2020013⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 55, pp.S7-S15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2020008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04341941v1</w:t>
+                <w:t xml:space="preserve">irsn-04337746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REAL-TIME USE OF INVERSE MODELING TECHNIQUES TO ASSESS THE ATMOSPHERIC ACCIDENTAL RELEASE OF A NUCLEAR POWER PLANT</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Doursout</w:t>
+                <w:t xml:space="preserve">Confidence: achievements and way forward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Raskob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Beresford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Duranova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 55, pp.107-115. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2020044⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 55, pp.S39-S43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2020010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098799v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONFIDENCE: project description and main results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ranking uncertainties in atmospheric dispersion modelling following the accidental release of radioactive material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Leadbetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andronopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bedwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chevalier Jabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Raskob</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne Mathieu</w:t>
+                <w:t xml:space="preserve">G. Geertsema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 55, pp.S7-S15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2020008⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 55 (HS1), pp.S51-S55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2020012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04337746v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence: achievements and way forward</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Duranova</w:t>
+                <w:t xml:space="preserve">Operationalising an ensemble approach in the description of uncertainty in atmospheric dispersion modelling and an emergency response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bedwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Mathieu</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leadbetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Périllat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cs S Rudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 55, pp.S39-S43. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2020010⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 55, pp.S75 - S79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2020015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337730v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04341978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operationalising an ensemble approach in the description of uncertainty in atmospheric dispersion modelling and an emergency response</w:t>
+                <w:t xml:space="preserve">CONFIDENCE dissemination meeting: Summary on the scenario-based workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">T. Duranova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">P. Bedwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Périllat</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Beresford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cs S Rudas</w:t>
+                <w:t xml:space="preserve">M. Bleher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 55, pp.S75 - S79. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2020015⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 55, pp.S17 - S37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2020009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04341978v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONFIDENCE dissemination meeting: Summary on the scenario-based workshop</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Uncertainty propagation in atmospheric dispersion models for radiological emergencies in the pre- and early release phase: summary of case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Korsakissok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Périllat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andronopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bedwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gering</w:t>
+                <w:t xml:space="preserve">E. Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 55, pp.S17 - S37. </w:t>
+              <w:t xml:space="preserve">, 2020, 55, pp.S57 - S68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2020009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2020013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338940v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04341941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking uncertainties in atmospheric dispersion modelling following the accidental release of radioactive material</w:t>
+                <w:t xml:space="preserve">REAL-TIME USE OF INVERSE MODELING TECHNIQUES TO ASSESS THE ATMOSPHERIC ACCIDENTAL RELEASE OF A NUCLEAR POWER PLANT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.J. Leadbetter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Bedwell</w:t>
+                <w:t xml:space="preserve">Olivier Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Chevalier Jabet</w:t>
+                <w:t xml:space="preserve">Damien Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Geertsema</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Doursout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 55 (HS1), pp.S51-S55. </w:t>
+              <w:t xml:space="preserve">, 2020, 55, pp.107-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2020012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2020044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268763v1</w:t>
+                <w:t xml:space="preserve">hal-03098799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fukushima Daiichi–derived radionuclides in the atmosphere, transport and deposition in Japan A review</w:t>
               </w:r>
@@ -1853,51 +1853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kajino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Périllat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Quélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2193,1272 +2193,1272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination of Japanese foodstuffs of terrestrial origin after the Fukushima nuclear accident and related dose assessment Part 2 Ingestion dose assessments for the first year after the accident</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Screening sensitivity analysis of a radionuclides atmospheric dispersion model applied to the Fukushima disaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Korsakissok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioprotection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2013082⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95, pp.490-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2014.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02611863v1</w:t>
+                <w:t xml:space="preserve">hal-01141715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening sensitivity analysis of a radionuclides atmospheric dispersion model applied to the Fukushima disaster</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Girard</w:t>
+                <w:t xml:space="preserve">Comparison between modelling and measurement of marine dispersion, environmental half-time and 137Cs inventories after the Fukushima Daiichi accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly Du Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vivien Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2014.07.010⟩</w:t>
+              <w:t xml:space="preserve">Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64 (3), pp.361-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10236-013-0682-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141715v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plume rise and spread in buoyant releases from elevated sources in the lower atmosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of dry and wet atmospheric deposits of radioactive aerosols Application to Fukushima radiocaesium fallout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Gonze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Korsakissok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo Marro</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Enrico Danzi</w:t>
+                <w:t xml:space="preserve">T.G. Hinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10652-013-9300-9⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (19), pp.11268-11276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es502590s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296875v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of dry and wet atmospheric deposits of radioactive aerosols Application to Fukushima radiocaesium fallout</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.-A. Gonze</w:t>
+                <w:t xml:space="preserve">Plume rise and spread in buoyant releases from elevated sources in the lower atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Marro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Salizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cierco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Renaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T.G. Hinton</w:t>
+                <w:t xml:space="preserve">Enrico Danzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es502590s⟩</w:t>
+              <w:t xml:space="preserve">Environmental Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.201-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10652-013-9300-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641727v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between modelling and measurement of marine dispersion, environmental half-time and 137Cs inventories after the Fukushima Daiichi accident</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contamination of Japanese foodstuffs of terrestrial origin after the Fukushima nuclear accident and related dose assessment Part 2 Ingestion dose assessments for the first year after the accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Simon-Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Gonze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bailly Du Bois</w:t>
+                <w:t xml:space="preserve">C. Mourlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Garreau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Parache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 64 (3), pp.361-383. </w:t>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (1), pp.17-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10236-013-0682-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2013082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433219v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État de la modélisation pour simuler l'accident nucléaire de la centrale Fukushima Daiichi</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Groëll</w:t>
+                <w:t xml:space="preserve">Contamination of Japanese foodstuffs of terrestrial origin after the Fukushima nuclear accident and related dose assessments Part 1: Foodstuff contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Simon-Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Gonze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mourlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Parache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (4), pp.493-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2013081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826931v1</w:t>
+                <w:t xml:space="preserve">hal-03113532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IRSN's earliest assessments of the Fukushima accident's consequences for the terrestrial environment in Japan</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atmospheric dispersion and ground deposition induced by the Fukushima Nuclear Power Plant accident A local-scale simulation and sensitivity study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Didier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioprotection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2012052⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70, pp.267-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113148v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric dispersion and ground deposition induced by the Fukushima Nuclear Power Plant accident A local-scale simulation and sensitivity study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">State of the model to simulate the Fukushima Daiichi nuclear power plant accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Quélo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Groell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 217</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862940v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination of Japanese foodstuffs of terrestrial origin after the Fukushima nuclear accident and related dose assessments Part 1: Foodstuff contamination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Parache</w:t>
+                <w:t xml:space="preserve">État de la modélisation pour simuler l'accident nucléaire de la centrale Fukushima Daiichi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Korsakissok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Quélo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Groëll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioprotection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 217</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113532v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the model to simulate the Fukushima Daiichi nuclear power plant accident</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The IRSN's earliest assessments of the Fukushima accident's consequences for the terrestrial environment in Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Korsakissok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Quélo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Groell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (1), pp.11-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2012052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113528v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of marine source-term following Fukushima Dai-ichi accident</w:t>
               </w:r>
@@ -3496,51 +3496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 114, pp.2-9. </w:t>
@@ -4102,51 +4102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyphemus : une plate-forme multimodèles pour la pollution atmosphérique et l'évaluation des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Quélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sportisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4551,338 +4551,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical assessment of the applicability of gaussian models for the prediction of near-field dispersion near urban environments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meta-modelling of atmospheric dispersion simulations for emergency response in case of nuclear accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillevic Lamaison</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Périllat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HARMO22 - 22nd International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Parnü, Estonia</w:t>
+              <w:t xml:space="preserve">ICRER 2024 - 6th International Conference on Radioecology &amp; Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRSN; DSA, Nov 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04753300v1</w:t>
+                <w:t xml:space="preserve">irsn-04820439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-modelling of atmospheric dispersion simulations for emergency response in case of nuclear accident</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-field (R&lt;200m) atmospheric dispersion simulation and sensitivity analysis following a full scale atmospheric tracer experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songzhi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Girard</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Volta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRER 2024 - 6th International Conference on Radioecology &amp; Environmental Radioactivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRSN; DSA, Nov 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">HARMO22 - 22nd International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prof. Marko Kaasik, Institute of Physics, University of Tartu, Estonia, Jun 2024, Pärnu, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04820439v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field (R&lt;200m) atmospheric dispersion simulation and sensitivity analysis following a full scale atmospheric tracer experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Songzhi Yang</w:t>
+                <w:t xml:space="preserve">Numerical assessment of the applicability of gaussian models for the prediction of near-field dispersion near urban environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Rondeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Volta</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillevic Lamaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HARMO22 - 22nd International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Prof. Marko Kaasik, Institute of Physics, University of Tartu, Estonia, Jun 2024, Pärnu, Estonia</w:t>
+              <w:t xml:space="preserve">, Jun 2024, Parnü, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753040v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04753300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DISPERSION OF RADIONUCLIDES IN A URBAN ENVIRONMENT (DIFLU): COMPARISON OF NUMERICAL RESULTS WITH EXPERIMENTAL MEASUREMENTS</w:t>
               </w:r>
@@ -5239,77 +5239,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of ensembles of atmospheric dispersion simulations: Lessons learnt from the confidence project about uncertainty quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Andronopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Astrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bedwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5390,51 +5390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Vuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Soulhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillevic Lamaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5852,51 +5852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HARMO 2013 - 15th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Madrid, Spain. pp.50-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5921,103 +5921,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plume rise and spreading in buoyant releases in the atmosphere: Reduced scale experiments and stochastic modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Marro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Salizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cierco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Danzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HARMO 2013 - 15th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HARMO Initiative - Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (initiative européenne, May 2013, Madrid, Spain. pp.856-861</w:t>
@@ -6040,299 +6040,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling pollutant dispersion from roadway traffic using a line source Gaussian formula</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and application of a reactive plume-in-grid model: evaluation over Greater Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Seigneur</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAP 2010, Transport and Air Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, DUBENDORF, Switzerland</w:t>
+              <w:t xml:space="preserve">Proceedings of International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regularity Purposes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00589834v1</w:t>
+                <w:t xml:space="preserve">inria-00543216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new line source model for air quality impacts of roadway traffic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Modeling pollutant dispersion from roadway traffic using a line source Gaussian formula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Seigneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HARMO 13, 13th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, PARIS, France</w:t>
+              <w:t xml:space="preserve">TAP 2010, Transport and Air Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, DUBENDORF, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00589793v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00589834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and application of a reactive plume-in-grid model: evaluation over Greater Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new line source model for air quality impacts of roadway traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vivien Mallet</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Seigneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regularity Purposes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">HARMO 13, 13th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00543216v1</w:t>
+                <w:t xml:space="preserve">hal-00589793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6344,329 +6344,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesium-137 detection event in Europe, September 2024. A Chernobyl wildfire event ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CALIF3S : Application à la dispersion atmosphérique en champ proche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Korsakissok</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Hambourg, Germany. </w:t>
+              <w:t xml:space="preserve">35èmes journées du Groupe du RésoFeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Fontenay aux roses, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324854v1</w:t>
+                <w:t xml:space="preserve">hal-05160024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CALIF3S : Application à la dispersion atmosphérique en champ proche</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cesium-137 detection event in Europe, September 2024. A Chernobyl wildfire event ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Quérel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Pibernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Bounouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henry-Lheureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes journées du Groupe du RésoFeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Fontenay aux roses, France. </w:t>
+              <w:t xml:space="preserve">23rd International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Hambourg, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05160024v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plume rise and spreading in buoyant releases in the atmosphere: Reduced scale experiments and stochastic modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Marro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Salizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cierco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Danzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HARMO 2013 - 15th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Madrid, Spain. , Proceedings of the 15th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO 2013, pp.856-861, 2013</w:t>
@@ -6785,51 +6785,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C4FC7BA6"/>
+    <w:nsid w:val="3C3BD8C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6933,51 +6933,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="567DF27A"/>
+    <w:nsid w:val="4D052EE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7167,51 +7167,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ikorsakissok" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1312-9335" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373492v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;rillat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Korsakissok" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-5513-2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05257777v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songzhi Yang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rondeaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11869-025-01799-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971850v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness El-Ouartassy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Connan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Descamps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-15793-2022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03967211v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laguionie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh Lai Tien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vecchiola" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chardeur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13081223" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Bao Tran Le" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Korsakissok" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mallet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2021.100112" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341941v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;rillat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andronopoulos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bedwell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098799v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saunier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Didier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doursout" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020044" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04337746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Raskob" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Beresford" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duranova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337730v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341978v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leadbetter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cs S Rudas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338940v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bleher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gering" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268763v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Leadbetter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chevalier Jabet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geertsema" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871819v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kajino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Korsakissok" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Qu&#233;lo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2018.01.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizuo Kajino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Thomas Sekiyama" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2343/geochemj.2.0503" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676008v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023993" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611863v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Renaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon-Cornu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Gonze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mourlon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parache" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2013082" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01141715v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.07.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296875v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Marro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Salizzoni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cierco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Danzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-013-9300-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641727v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kato" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Hinton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es502590s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433219v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly Du Bois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-013-0682-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826931v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Qu&#233;lo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gro&#235;ll" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113148v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Champion" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Didier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2012052" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862940v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.01.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113532v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2013081" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113528v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Saunier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Groell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433222v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly Du Bois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laguionie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2011.11.015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543191v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sportisse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.10.022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543214v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD012734" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543185v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-8917-2010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566228v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009JAMC2160.1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328547v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sportisse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmed de Biasi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-7-5479-2007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00603964v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05295361v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05080493v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duval" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05477296v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Raynaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richet Yann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04753300v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Lamaison" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04820439v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753040v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04667080v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liying Chen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Guellec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amita Tripathi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04145608v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337764v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quentric" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988566v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astrup" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chevalier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832413v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vuong Nguyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462753v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04660098v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120219.6337.18843" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676013v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sekiyama" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05215976v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05216277v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00589834v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Briant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seigneur" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00589793v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543216v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324854v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Qu&#233;rel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pibernus" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Bounouas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henry-Lheureux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05160024v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05215933v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ikorsakissok" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1312-9335" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373492v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;rillat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Korsakissok" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-5513-2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05257777v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songzhi Yang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rondeaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11869-025-01799-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971850v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness El-Ouartassy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Connan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Descamps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-15793-2022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03967211v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laguionie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh Lai Tien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vecchiola" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chardeur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13081223" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Bao Tran Le" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Korsakissok" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mallet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2021.100112" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04337746v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Raskob" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Beresford" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duranova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337730v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268763v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Leadbetter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andronopoulos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bedwell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chevalier Jabet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geertsema" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341978v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leadbetter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;rillat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cs S Rudas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338940v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bleher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gering" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341941v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098799v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saunier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Didier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doursout" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020044" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871819v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kajino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Korsakissok" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Qu&#233;lo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2018.01.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizuo Kajino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Thomas Sekiyama" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2343/geochemj.2.0503" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676008v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023993" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01141715v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.07.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433219v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly Du Bois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-013-0682-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641727v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Gonze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kato" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Hinton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es502590s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296875v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Marro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Salizzoni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cierco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Danzi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-013-9300-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611863v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Renaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon-Cornu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mourlon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parache" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2013082" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113532v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2013081" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862940v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.01.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113528v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Saunier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Groell" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Qu&#233;lo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gro&#235;ll" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113148v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Champion" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Didier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2012052" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433222v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly Du Bois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laguionie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2011.11.015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543191v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sportisse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.10.022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543214v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD012734" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543185v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-8917-2010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566228v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009JAMC2160.1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328547v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sportisse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmed de Biasi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-7-5479-2007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00603964v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05295361v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05080493v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duval" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05477296v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Raynaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richet Yann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04820439v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753040v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04753300v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Lamaison" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04667080v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liying Chen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Guellec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amita Tripathi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04145608v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337764v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quentric" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988566v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astrup" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chevalier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832413v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vuong Nguyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462753v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04660098v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120219.6337.18843" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676013v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sekiyama" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05215976v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05216277v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543216v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00589834v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Briant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seigneur" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00589793v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05160024v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324854v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Qu&#233;rel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pibernus" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Bounouas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henry-Lheureux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05215933v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>