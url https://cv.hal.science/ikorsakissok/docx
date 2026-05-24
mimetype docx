--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1142,693 +1142,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking uncertainties in atmospheric dispersion modelling following the accidental release of radioactive material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CONFIDENCE dissemination meeting: Summary on the scenario-based workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Duranova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.J. Leadbetter</w:t>
+                <w:t xml:space="preserve">P. Bedwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Beresford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Andronopoulos</w:t>
+                <w:t xml:space="preserve">M. Bleher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bedwell</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Geertsema</w:t>
+                <w:t xml:space="preserve">F. Gering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 55 (HS1), pp.S51-S55. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2020012⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 55, pp.S17 - S37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2020009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268763v1</w:t>
+                <w:t xml:space="preserve">hal-04338940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operationalising an ensemble approach in the description of uncertainty in atmospheric dispersion modelling and an emergency response</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Ranking uncertainties in atmospheric dispersion modelling following the accidental release of radioactive material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Leadbetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andronopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bedwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Leadbetter</w:t>
+                <w:t xml:space="preserve">Karine Chevalier Jabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Périllat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cs S Rudas</w:t>
+                <w:t xml:space="preserve">G. Geertsema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 55, pp.S75 - S79. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2020015⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 55 (HS1), pp.S51-S55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2020012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04341978v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONFIDENCE dissemination meeting: Summary on the scenario-based workshop</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Operationalising an ensemble approach in the description of uncertainty in atmospheric dispersion modelling and an emergency response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bedwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N.A. Beresford</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Korsakissok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leadbetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bleher</w:t>
+                <w:t xml:space="preserve">R. Périllat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gering</w:t>
+                <w:t xml:space="preserve">Cs S Rudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 55, pp.S17 - S37. </w:t>
+              <w:t xml:space="preserve">, 2020, 55, pp.S75 - S79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2020009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2020015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338940v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04341978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty propagation in atmospheric dispersion models for radiological emergencies in the pre- and early release phase: summary of case studies</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">REAL-TIME USE OF INVERSE MODELING TECHNIQUES TO ASSESS THE ATMOSPHERIC ACCIDENTAL RELEASE OF A NUCLEAR POWER PLANT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Berge</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Korsakissok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doursout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 55, pp.S57 - S68. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2020013⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 55, pp.107-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2020044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04341941v1</w:t>
+                <w:t xml:space="preserve">hal-03098799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REAL-TIME USE OF INVERSE MODELING TECHNIQUES TO ASSESS THE ATMOSPHERIC ACCIDENTAL RELEASE OF A NUCLEAR POWER PLANT</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Didier</w:t>
+                <w:t xml:space="preserve">Uncertainty propagation in atmospheric dispersion models for radiological emergencies in the pre- and early release phase: summary of case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Korsakissok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Périllat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andronopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bedwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Doursout</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 55, pp.107-115. </w:t>
+              <w:t xml:space="preserve">, 2020, 55, pp.S57 - S68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2020044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2020013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098799v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04341941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fukushima Daiichi–derived radionuclides in the atmosphere, transport and deposition in Japan A review</w:t>
               </w:r>
@@ -1853,51 +1853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kajino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Périllat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Quélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2414,295 +2414,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of dry and wet atmospheric deposits of radioactive aerosols Application to Fukushima radiocaesium fallout</w:t>
+                <w:t xml:space="preserve">Plume rise and spread in buoyant releases from elevated sources in the lower atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-A. Gonze</w:t>
+                <w:t xml:space="preserve">Massimo Marro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Renaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Korsakissok</w:t>
+                <w:t xml:space="preserve">Pietro Salizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Kato</w:t>
+                <w:t xml:space="preserve">François-Xavier Cierco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.G. Hinton</w:t>
+                <w:t xml:space="preserve">Enrico Danzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 48 (19), pp.11268-11276. </w:t>
+              <w:t xml:space="preserve">Environmental Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.201-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es502590s⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10652-013-9300-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641727v1</w:t>
+                <w:t xml:space="preserve">hal-01296875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plume rise and spread in buoyant releases from elevated sources in the lower atmosphere</w:t>
+                <w:t xml:space="preserve">Assessment of dry and wet atmospheric deposits of radioactive aerosols Application to Fukushima radiocaesium fallout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo Marro</w:t>
+                <w:t xml:space="preserve">M.-A. Gonze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Salizzoni</w:t>
+                <w:t xml:space="preserve">P. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Cierco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Irène Korsakissok</w:t>
+                <w:t xml:space="preserve">H. Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Danzi</w:t>
+                <w:t xml:space="preserve">T.G. Hinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14, pp.201-219. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (19), pp.11268-11276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10652-013-9300-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/es502590s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296875v1</w:t>
+                <w:t xml:space="preserve">hal-02641727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination of Japanese foodstuffs of terrestrial origin after the Fukushima nuclear accident and related dose assessment Part 2 Ingestion dose assessments for the first year after the accident</w:t>
               </w:r>
@@ -2714,51 +2714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Simon-Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Gonze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mourlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2822,77 +2822,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination of Japanese foodstuffs of terrestrial origin after the Fukushima nuclear accident and related dose assessments Part 1: Foodstuff contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Simon-Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Gonze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mourlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2982,51 +2982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 70, pp.267-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3224,51 +3224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Quélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Groëll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4189,841 +4189,841 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00603964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical assessment of Gaussian models for atmospheric dispersion near urban environments in emergency situations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Laguionie</w:t>
+                <w:t xml:space="preserve">CIThARA WP2: Citizen measurement data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Fattibene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Andenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed‐amine Benadjaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Cisbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERPW25 - European Radiation Protection Week - 11th NERIS workshop 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NERIS, Sep 2025, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">NERIS workshop 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NERIS, Apr 2026, Fontenay aux Roses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295361v1</w:t>
+                <w:t xml:space="preserve">hal-05624843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of atmospheric dispersion simulations with Lagrangian model and CFD methods, against a full-scale atmospheric tracer measurement in the near field (&lt;200m)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical assessment of Gaussian models for atmospheric dispersion near urban environments in emergency situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Rondeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Songzhi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2025, Vienne (Austria), Austria</w:t>
+              <w:t xml:space="preserve">ERPW25 - European Radiation Protection Week - 11th NERIS workshop 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NERIS, Sep 2025, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05080493v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering methods for decision making: application to flood risks and radiological emergencies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of atmospheric dispersion simulations with Lagrangian model and CFD methods, against a full-scale atmospheric tracer measurement in the near field (&lt;200m)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songzhi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richet Yann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General assembly 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGU, Apr 2025, Vienna (AUSTRIA), Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2025, Vienne (Austria), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477296v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-modelling of atmospheric dispersion simulations for emergency response in case of nuclear accident</w:t>
+                <w:t xml:space="preserve">Clustering methods for decision making: application to flood risks and radiological emergencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Girard</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness El-Ouartassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richet Yann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRER 2024 - 6th International Conference on Radioecology &amp; Environmental Radioactivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRSN; DSA, Nov 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">EGU General assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2025, Vienna (AUSTRIA), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04820439v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field (R&lt;200m) atmospheric dispersion simulation and sensitivity analysis following a full scale atmospheric tracer experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meta-modelling of atmospheric dispersion simulations for emergency response in case of nuclear accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Volta</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Périllat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HARMO22 - 22nd International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Prof. Marko Kaasik, Institute of Physics, University of Tartu, Estonia, Jun 2024, Pärnu, Estonia</w:t>
+              <w:t xml:space="preserve">ICRER 2024 - 6th International Conference on Radioecology &amp; Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRSN; DSA, Nov 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753040v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04820439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical assessment of the applicability of gaussian models for the prediction of near-field dispersion near urban environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Rondeaux</w:t>
+                <w:t xml:space="preserve">Near-field (R&lt;200m) atmospheric dispersion simulation and sensitivity analysis following a full scale atmospheric tracer experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songzhi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillevic Lamaison</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Volta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HARMO22 - 22nd International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Parnü, Estonia</w:t>
+              <w:t xml:space="preserve">, Prof. Marko Kaasik, Institute of Physics, University of Tartu, Estonia, Jun 2024, Pärnu, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04753300v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DISPERSION OF RADIONUCLIDES IN A URBAN ENVIRONMENT (DIFLU): COMPARISON OF NUMERICAL RESULTS WITH EXPERIMENTAL MEASUREMENTS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical assessment of the applicability of gaussian models for the prediction of near-field dispersion near urban environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Rondeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Korsakissok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillevic Lamaison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HARMO2021 - 21st International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">HARMO22 - 22nd International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Parnü, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04667080v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04753300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the use of meteorological ensembles for short distance dispersion of radionuclides in case of an accidental release in the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness El-Ouartassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5082,431 +5082,431 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HARMO2022 - 21st International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Aveiro (Portugal), Portugal. pp.185541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04145608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMULATORS FOR THE RAPID PREDICTION OF CONSEQUENCES IN CASE OF NUCLEAR HAZARDS</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DISPERSION OF RADIONUCLIDES IN A URBAN ENVIRONMENT (DIFLU): COMPARISON OF NUMERICAL RESULTS WITH EXPERIMENTAL MEASUREMENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liying Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Le Guellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amita Tripathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vecchiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th conference on "Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Tartu, Estonia</w:t>
+              <w:t xml:space="preserve">HARMO2021 - 21st International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337764v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04667080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of ensembles of atmospheric dispersion simulations: Lessons learnt from the confidence project about uncertainty quantification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EMULATORS FOR THE RAPID PREDICTION OF CONSEQUENCES IN CASE OF NUCLEAR HAZARDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Périllat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Quentric</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmo 2019 - 19th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Bruges (Belgium), Belgium. pp.H19-081</w:t>
+              <w:t xml:space="preserve">20th conference on "Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Tartu, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988566v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Lagrangian dispersion model coupled with a CFD wind field database against a new full scale atmospheric tracer experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Laguionie</w:t>
+                <w:t xml:space="preserve">Comparison of ensembles of atmospheric dispersion simulations: Lessons learnt from the confidence project about uncertainty quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Korsakissok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andronopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Astrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bedwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Tartu, Estonia</w:t>
+              <w:t xml:space="preserve">Harmo 2019 - 19th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bruges (Belgium), Belgium. pp.H19-081</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832413v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solutions rapides pour la prévision des risques de pollution atmosphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Périllat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5535,798 +5535,923 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Lambda Mu 22 « Les risques au cœur des transitions » (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of a surrogate dispersion model applied to the fukushima nuclear disaster</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of a Lagrangian dispersion model coupled with a CFD wind field database against a new full scale atmospheric tracer experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Volta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Vuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Soulhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillevic Lamaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Uncertainty Quantification in Computational Sciences and Engineering, UNCECOMP 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Tartu, Estonia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04660098v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using meteorological ensembles for atmospheric dispersion modelling of the Fukushima nuclear accident</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calibration of a surrogate dispersion model applied to the fukushima nuclear disaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Bao Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Korsakissok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Périllat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HARMO 2016 - 17th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Uncertainty Quantification in Computational Sciences and Engineering, UNCECOMP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Crete, Greece. pp.215-228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7712/120219.6337.18843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676013v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04660098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fukushima Daiichi Power Plant Accident: A case study for model evaluation and sensitivity simulations at local scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using meteorological ensembles for atmospheric dispersion modelling of the Fukushima nuclear accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Périllat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sekiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HARMO 2013 - 15th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Madrid, Spain. pp.50-55</w:t>
+              <w:t xml:space="preserve">HARMO 2016 - 17th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Budapest (Hungary), Hungary. pp.86-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215976v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plume rise and spreading in buoyant releases in the atmosphere: Reduced scale experiments and stochastic modelling</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Fukushima Daiichi Power Plant Accident: A case study for model evaluation and sensitivity simulations at local scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Didier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HARMO 2013 - 15th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, HARMO Initiative - Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (initiative européenne, May 2013, Madrid, Spain. pp.856-861</w:t>
+              <w:t xml:space="preserve">, May 2013, Madrid, Spain. pp.50-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216277v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and application of a reactive plume-in-grid model: evaluation over Greater Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plume rise and spreading in buoyant releases in the atmosphere: Reduced scale experiments and stochastic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Marro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Salizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cierco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Danzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regularity Purposes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">HARMO 2013 - 15th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HARMO Initiative - Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (initiative européenne, May 2013, Madrid, Spain. pp.856-861</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00543216v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling pollutant dispersion from roadway traffic using a line source Gaussian formula</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and application of a reactive plume-in-grid model: evaluation over Greater Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Seigneur</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAP 2010, Transport and Air Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, DUBENDORF, Switzerland</w:t>
+              <w:t xml:space="preserve">Proceedings of International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regularity Purposes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00589834v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00543216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modeling pollutant dispersion from roadway traffic using a line source Gaussian formula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Korsakissok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Seigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAP 2010, Transport and Air Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, DUBENDORF, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00589834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A new line source model for air quality impacts of roadway traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Seigneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HARMO 13, 13th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00589793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6336,65 +6461,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CALIF3S : Application à la dispersion atmosphérique en champ proche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6409,315 +6534,315 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35èmes journées du Groupe du RésoFeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Fontenay aux roses, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesium-137 detection event in Europe, September 2024. A Chernobyl wildfire event ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Quérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Pibernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Bounouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Henry-Lheureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Hambourg, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plume rise and spreading in buoyant releases in the atmosphere: Reduced scale experiments and stochastic modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Marro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Salizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cierco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Danzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HARMO 2013 - 15th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Madrid, Spain. , Proceedings of the 15th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO 2013, pp.856-861, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId181"/>
+      <w:footerReference w:type="default" r:id="rId187"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6785,51 +6910,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C3BD8C8"/>
+    <w:nsid w:val="9AF99CBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6933,51 +7058,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4D052EE0"/>
+    <w:nsid w:val="21635894"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7167,51 +7292,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ikorsakissok" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1312-9335" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373492v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;rillat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Korsakissok" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-5513-2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05257777v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songzhi Yang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rondeaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11869-025-01799-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971850v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness El-Ouartassy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Connan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Descamps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-15793-2022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03967211v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laguionie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh Lai Tien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vecchiola" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chardeur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13081223" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Bao Tran Le" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Korsakissok" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mallet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2021.100112" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04337746v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Raskob" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Beresford" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duranova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337730v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268763v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Leadbetter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andronopoulos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bedwell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chevalier Jabet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geertsema" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341978v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leadbetter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;rillat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cs S Rudas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338940v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bleher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gering" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341941v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098799v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saunier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Didier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doursout" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020044" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871819v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kajino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Korsakissok" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Qu&#233;lo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2018.01.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizuo Kajino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Thomas Sekiyama" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2343/geochemj.2.0503" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676008v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023993" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01141715v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.07.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433219v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly Du Bois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-013-0682-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641727v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Gonze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kato" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Hinton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es502590s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296875v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Marro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Salizzoni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cierco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Danzi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-013-9300-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611863v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Renaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon-Cornu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mourlon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parache" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2013082" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113532v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2013081" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862940v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.01.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113528v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Saunier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Groell" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Qu&#233;lo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gro&#235;ll" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113148v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Champion" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Didier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2012052" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433222v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly Du Bois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laguionie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2011.11.015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543191v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sportisse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.10.022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543214v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD012734" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543185v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-8917-2010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566228v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009JAMC2160.1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328547v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sportisse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmed de Biasi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-7-5479-2007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00603964v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05295361v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05080493v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duval" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05477296v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Raynaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richet Yann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04820439v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753040v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04753300v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Lamaison" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04667080v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liying Chen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Guellec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amita Tripathi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04145608v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337764v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quentric" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988566v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astrup" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chevalier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832413v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vuong Nguyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462753v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04660098v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120219.6337.18843" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676013v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sekiyama" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05215976v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05216277v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543216v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00589834v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Briant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seigneur" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00589793v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05160024v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324854v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Qu&#233;rel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pibernus" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Bounouas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henry-Lheureux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05215933v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ikorsakissok" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1312-9335" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373492v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;rillat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Korsakissok" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-5513-2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05257777v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songzhi Yang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rondeaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11869-025-01799-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971850v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness El-Ouartassy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Connan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Descamps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-15793-2022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03967211v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laguionie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh Lai Tien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vecchiola" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chardeur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13081223" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Bao Tran Le" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Korsakissok" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mallet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2021.100112" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04337746v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Raskob" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Beresford" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duranova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337730v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338940v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bedwell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bleher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gering" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268763v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Leadbetter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andronopoulos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chevalier Jabet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geertsema" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341978v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leadbetter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;rillat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cs S Rudas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098799v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saunier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Didier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doursout" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020044" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341941v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871819v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kajino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Korsakissok" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Qu&#233;lo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2018.01.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizuo Kajino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Thomas Sekiyama" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2343/geochemj.2.0503" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676008v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023993" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01141715v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.07.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433219v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly Du Bois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-013-0682-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296875v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Marro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Salizzoni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cierco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Danzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-013-9300-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641727v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Gonze" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kato" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Hinton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es502590s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611863v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Renaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon-Cornu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mourlon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parache" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2013082" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113532v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2013081" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862940v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.01.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113528v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Saunier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Groell" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Qu&#233;lo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gro&#235;ll" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113148v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Champion" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Didier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2012052" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433222v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly Du Bois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laguionie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2011.11.015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543191v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sportisse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.10.022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543214v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD012734" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543185v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-8917-2010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566228v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009JAMC2160.1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328547v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sportisse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmed de Biasi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-7-5479-2007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00603964v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05624843v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bertho" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fattibene" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andenna" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed&#8208;amine Benadjaoud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cisbani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05295361v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05080493v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duval" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05477296v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Raynaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richet Yann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04820439v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753040v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04753300v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Lamaison" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04145608v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04667080v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liying Chen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Guellec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amita Tripathi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337764v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quentric" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988566v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astrup" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chevalier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462753v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832413v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vuong Nguyen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04660098v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120219.6337.18843" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676013v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sekiyama" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05215976v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05216277v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543216v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00589834v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Briant" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seigneur" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00589793v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05160024v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324854v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Qu&#233;rel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pibernus" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Bounouas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henry-Lheureux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05215933v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>