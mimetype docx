--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -510,51 +510,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation explicable du comportement de systèmes complexes : automates pour les séries temporelles multivariées</w:t>
+                <w:t xml:space="preserve">Automata-based explainable representation for a complex system of multivariate times series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fahed</w:t>
@@ -585,97 +585,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Haralambous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle APIA @ PFIA 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IC3K 2022: 14th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management - KDIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Valletta, Malta. pp.170-179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011363400003335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811733v1</w:t>
+                <w:t xml:space="preserve">hal-03896639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automata-based explainable representation for a complex system of multivariate times series</w:t>
+                <w:t xml:space="preserve">Représentation explicable du comportement de systèmes complexes : automates pour les séries temporelles multivariées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fahed</w:t>
@@ -706,223 +715,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Haralambous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC3K 2022: 14th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management - KDIR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7ème Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle APIA @ PFIA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0011363400003335⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03896639v1</w:t>
+                <w:t xml:space="preserve">hal-03811733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the sensitivity of cognitive biases in the design of artificial intelligence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’intelligence artificielle explicable pour une meilleure compréhension des données naturalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA'21) Plate-Forme Intelligence Artificielle (PFIA'21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Bordeaux, France. pp.30-37</w:t>
+              <w:t xml:space="preserve">Journée d'étude interdisciplinaire MIMESIS "Penser le(s) lien(s)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherche sur les enjeux de la communication (GRESEC); Université de Grenoble Alpes, Sep 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298746v1</w:t>
+                <w:t xml:space="preserve">hal-03391612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence artificielle explicable : vers des systèmes transparents, acceptables et éthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -938,126 +882,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women TechMakers 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Google, Mar 2021, Montréal et Québec (virtuel), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intelligence artificielle explicable pour une meilleure compréhension des données naturalistes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of the sensitivity of cognitive biases in the design of artificial intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Franiatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude interdisciplinaire MIMESIS "Penser le(s) lien(s)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de recherche sur les enjeux de la communication (GRESEC); Université de Grenoble Alpes, Sep 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA'21) Plate-Forme Intelligence Artificielle (PFIA'21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Bordeaux, France. pp.30-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391612v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eXplainable Artificial intelligence: From machine to humans, how to make them collaborate?</w:t>
               </w:r>
@@ -1927,269 +1927,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining Aha! moments in artificial agents through IKE-XAI: Implicit Knowledge Extraction for eXplainable AI</w:t>
+                <w:t xml:space="preserve">Explaining complex system of multivariate times series behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Natalia Díaz-Rodríguez</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Fahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Haralambous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Women in Machine Learning WIML @ Neurips 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Louisiane, United States. , 2022</w:t>
+              <w:t xml:space="preserve">Women In Machine Learning WIML @ Neurips 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Louisanne, United States. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875691v1</w:t>
+                <w:t xml:space="preserve">hal-03875661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining complex system of multivariate times series behavior</w:t>
+                <w:t xml:space="preserve">Explaining Aha! moments in artificial agents through IKE-XAI: Implicit Knowledge Extraction for eXplainable AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lenca</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bennetot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Mawhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Charisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Díaz-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Women In Machine Learning WIML @ Neurips 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Louisanne, United States. 2022</w:t>
+              <w:t xml:space="preserve">Women in Machine Learning WIML @ Neurips 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Louisiane, United States. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875661v1</w:t>
+                <w:t xml:space="preserve">hal-03875691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explainable AI: a narrative review at the crossroad of Knowledge Discovery, Knowledge Representation and Representation Learning</w:t>
               </w:r>
@@ -3058,190 +3058,190 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explainable AI: a narrative review at the crossroad of Knowledge Discovery, Knowledge Representation and Representation Learning.</w:t>
+                <w:t xml:space="preserve">Intelligence artificielle explicable : vers des systèmes transparents, acceptables et éthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345646v1</w:t>
+                <w:t xml:space="preserve">hal-03345679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence artificielle explicable : vers des systèmes transparents, acceptables et éthiques</w:t>
+                <w:t xml:space="preserve">Explainable AI: a narrative review at the crossroad of Knowledge Discovery, Knowledge Representation and Representation Learning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345679v1</w:t>
+                <w:t xml:space="preserve">hal-03345646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intelligence artificielle explicable pour une meilleure compréhension des données naturalistes</w:t>
               </w:r>
@@ -3379,51 +3379,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AB4340F8"/>
+    <w:nsid w:val="18928D72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3610,51 +3610,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ikram-chraibi-kaadoud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8393-1262" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226123804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641759v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maranne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fontaine-Say" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram chraibi kaadoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641791v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Colin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007898v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bernault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Juan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delmas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rodier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35891-3_24" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811733v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Chraibi Kaadoud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fahed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Tian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03896639v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011363400003335" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298746v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cazes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Franiatte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delmas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Andr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184451v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391612v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343687v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01525028v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284372v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masrour Makaremi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Vafaei Sadr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marcy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad-Djafari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-45314-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794946v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bennetot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mawhin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Charisi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2022.08.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352727v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Joy Boulos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mendes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.574440" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03437920v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2021.107657" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01309315v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875691v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03875661v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345286v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491042v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230066v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte H&#233;ric&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238525v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01525015v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05346167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Barbier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03013647v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chiron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courbin-Coulaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snigdha Dagar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01771685v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BORD0032" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345646v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345679v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553008v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ikram-chraibi-kaadoud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8393-1262" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226123804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641759v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maranne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fontaine-Say" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram chraibi kaadoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641791v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Colin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007898v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bernault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Juan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delmas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rodier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35891-3_24" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03896639v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Chraibi Kaadoud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fahed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Tian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011363400003335" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391612v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184451v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cazes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Franiatte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delmas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Andr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343687v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01525028v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284372v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masrour Makaremi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Vafaei Sadr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marcy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad-Djafari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-45314-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794946v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bennetot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mawhin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Charisi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2022.08.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352727v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Joy Boulos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mendes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.574440" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03437920v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2021.107657" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01309315v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03875661v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875691v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345286v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491042v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230066v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte H&#233;ric&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238525v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01525015v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05346167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Barbier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03013647v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chiron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courbin-Coulaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snigdha Dagar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01771685v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BORD0032" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345679v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345646v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553008v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>