--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -761,178 +761,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intelligence artificielle explicable pour une meilleure compréhension des données naturalistes</w:t>
+                <w:t xml:space="preserve">Intelligence artificielle explicable : vers des systèmes transparents, acceptables et éthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude interdisciplinaire MIMESIS "Penser le(s) lien(s)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de recherche sur les enjeux de la communication (GRESEC); Université de Grenoble Alpes, Sep 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Women TechMakers 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Google, Mar 2021, Montréal et Québec (virtuel), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391612v1</w:t>
+                <w:t xml:space="preserve">hal-03184451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence artificielle explicable : vers des systèmes transparents, acceptables et éthiques</w:t>
+                <w:t xml:space="preserve">L’intelligence artificielle explicable pour une meilleure compréhension des données naturalistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Women TechMakers 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Google, Mar 2021, Montréal et Québec (virtuel), Canada</w:t>
+              <w:t xml:space="preserve">Journée d'étude interdisciplinaire MIMESIS "Penser le(s) lien(s)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherche sur les enjeux de la communication (GRESEC); Université de Grenoble Alpes, Sep 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184451v1</w:t>
+                <w:t xml:space="preserve">hal-03391612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the sensitivity of cognitive biases in the design of artificial intelligence</w:t>
               </w:r>
@@ -3058,190 +3058,190 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence artificielle explicable : vers des systèmes transparents, acceptables et éthiques</w:t>
+                <w:t xml:space="preserve">Explainable AI: a narrative review at the crossroad of Knowledge Discovery, Knowledge Representation and Representation Learning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345679v1</w:t>
+                <w:t xml:space="preserve">hal-03345646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explainable AI: a narrative review at the crossroad of Knowledge Discovery, Knowledge Representation and Representation Learning.</w:t>
+                <w:t xml:space="preserve">Intelligence artificielle explicable : vers des systèmes transparents, acceptables et éthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Chraibi Kaadoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fahed</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345646v1</w:t>
+                <w:t xml:space="preserve">hal-03345679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intelligence artificielle explicable pour une meilleure compréhension des données naturalistes</w:t>
               </w:r>
@@ -3379,51 +3379,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18928D72"/>
+    <w:nsid w:val="54EA34DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3610,51 +3610,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ikram-chraibi-kaadoud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8393-1262" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226123804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641759v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maranne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fontaine-Say" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram chraibi kaadoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641791v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Colin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007898v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bernault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Juan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delmas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rodier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35891-3_24" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03896639v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Chraibi Kaadoud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fahed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Tian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011363400003335" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391612v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184451v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cazes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Franiatte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delmas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Andr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343687v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01525028v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284372v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masrour Makaremi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Vafaei Sadr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marcy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad-Djafari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-45314-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794946v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bennetot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mawhin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Charisi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2022.08.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352727v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Joy Boulos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mendes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.574440" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03437920v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2021.107657" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01309315v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03875661v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875691v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345286v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491042v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230066v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte H&#233;ric&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238525v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01525015v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05346167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Barbier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03013647v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chiron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courbin-Coulaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snigdha Dagar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01771685v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BORD0032" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345679v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345646v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553008v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ikram-chraibi-kaadoud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8393-1262" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226123804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641759v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maranne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fontaine-Say" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram chraibi kaadoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641791v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Colin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007898v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bernault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Juan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delmas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rodier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35891-3_24" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03896639v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Chraibi Kaadoud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fahed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Tian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011363400003335" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184451v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391612v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cazes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Franiatte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delmas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Andr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343687v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01525028v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284372v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masrour Makaremi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Vafaei Sadr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marcy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad-Djafari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-45314-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794946v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bennetot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mawhin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Charisi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2022.08.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352727v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Joy Boulos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mendes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.574440" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03437920v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2021.107657" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01309315v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03875661v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875691v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345286v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491042v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230066v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte H&#233;ric&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238525v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01525015v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05346167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Barbier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03013647v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chiron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courbin-Coulaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snigdha Dagar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01771685v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BORD0032" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345646v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345679v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553008v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>