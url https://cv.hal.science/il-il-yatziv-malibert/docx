--- v0 (2026-03-16)
+++ v1 (2026-05-24)
@@ -188,191 +188,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse syntaxique en « grilles » des textes oraux : illustrations avec des données de finnois et d’hébreu moderne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'analyse syntaxique en &amp;quot;grilles&amp;quot; des textes oraux : illustrations avec des données de finnois et d'hébreu moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilil Yatziv-Malibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outi Duvallon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilil Yatziv-Malibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La linguistique de l’oral spontané à travers les langues : création, annotation et analyse de corpus, segmentation du discours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inalco, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">la linguistique de l'oral spontané à travers les langues : création, annotation et analyse de corpus, segmentation du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREE INALCO Paris; CEL université Jean Moulin Lyon 3; CRISCO Université Caen Normandie, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737681v1</w:t>
+                <w:t xml:space="preserve">hal-04596985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse syntaxique en &amp;quot;grilles&amp;quot; des textes oraux : illustrations avec des données de finnois et d'hébreu moderne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’analyse syntaxique en « grilles » des textes oraux : illustrations avec des données de finnois et d’hébreu moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outi Duvallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilil Yatziv-Malibert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Outi Duvallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">la linguistique de l'oral spontané à travers les langues : création, annotation et analyse de corpus, segmentation du discours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREE INALCO Paris; CEL université Jean Moulin Lyon 3; CRISCO Université Caen Normandie, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">La linguistique de l’oral spontané à travers les langues : création, annotation et analyse de corpus, segmentation du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inalco, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04596985v1</w:t>
+                <w:t xml:space="preserve">hal-04737681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement contextualisé du conditionnel : un cas d’étude de la grammaire enseignante de l’hébreu moderne</w:t>
               </w:r>
@@ -503,273 +503,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En savoir des choses : une étude de chose dans un corpus de l'hébreu oral spontané</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La pandémie COVID-19 : stratégies de traduction intralinguale dans le site gouvernemental français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilil Yatziv-Malibert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvia Adler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’hommage à Estelle Moline</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Intralingual Translation: Text, language and beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Ramat Gan, Israel, Israël</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269627v1</w:t>
+                <w:t xml:space="preserve">hal-04269613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pandémie COVID-19 : stratégies de traduction intralinguale dans le site gouvernemental français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvia Adler</w:t>
+                <w:t xml:space="preserve">הוראה מקוונת מבוססת שיטה : הוראת עברית באמצעות&amp;quot;בראשובראשונה&amp;quot; במכון לחקר שפות המזרח ותרבויותיו, פריז,צרפת</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilil Yatziv-Malibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ilil Yatziv-Malibert</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anat Hammermann-Huff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intralingual Translation: Text, language and beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Ramat Gan, Israel, Israël</w:t>
+              <w:t xml:space="preserve">TEACHING HEBREW IN EUROPE - CHALLENGES AND PERSPECTIVES International Online Conference on Teaching and Learning Hebrew</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Varsovie, May 2022, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269613v1</w:t>
+                <w:t xml:space="preserve">hal-04272774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">הוראה מקוונת מבוססת שיטה : הוראת עברית באמצעות&amp;quot;בראשובראשונה&amp;quot; במכון לחקר שפות המזרח ותרבויותיו, פריז,צרפת</w:t>
+                <w:t xml:space="preserve">En savoir des choses : une étude de chose dans un corpus de l'hébreu oral spontané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilil Yatziv-Malibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anat Hammermann-Huff</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Adler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEACHING HEBREW IN EUROPE - CHALLENGES AND PERSPECTIVES International Online Conference on Teaching and Learning Hebrew</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Varsovie, May 2022, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Journées d’hommage à Estelle Moline</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272774v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">מקומה של העברית המודרנית במאגרי לשון השוואתיים</w:t>
               </w:r>
@@ -2125,51 +2125,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Adler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilil Yatziv-Malibert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737681v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outi Duvallon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596985v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868841v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272755v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269627v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269613v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272774v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Hammermann-Huff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272744v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592512v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490665v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vanhove" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871179v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003775v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohar Livnat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/yod.4467" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115216v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272795v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tucoulet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pell&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868864v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masha Itzhaki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/yod.4148" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01712734v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889694v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngeles Vicente" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Barontini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01376908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delombera Negga" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sabel Robin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Himeta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kambaja Musampa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01853394v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Toussaint" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Rae" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Adler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilil Yatziv-Malibert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596985v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outi Duvallon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737681v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868841v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272755v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269613v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272774v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Hammermann-Huff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272744v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592512v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490665v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vanhove" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871179v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003775v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohar Livnat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/yod.4467" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115216v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272795v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tucoulet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pell&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868864v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masha Itzhaki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/yod.4148" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01712734v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889694v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngeles Vicente" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Barontini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01376908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delombera Negga" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sabel Robin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Himeta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kambaja Musampa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01853394v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Toussaint" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Rae" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>