--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -153,51 +153,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -377,2024 +377,2132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a mSUD Taiwan Taigi Treebank Aligned on Mandarin and Teochew Translations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leveraging Speech Models for Audio-based Lexical Retrieval in Dictionaries: the Case of the Teochew Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siman Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaine Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROCLING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACLCLP, Nov 2024, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">Speech Language Models in Low-Resource Settings: Performance, Evaluation, and Bias Analysis (SPEAKABLE, collocated in LREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA Language Resources Association, May 2026, Palma De Majorque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379601v1</w:t>
+                <w:t xml:space="preserve">hal-05576187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Exploration textométrique d’un corpus annoté et analyse discursive des évolutions du genre compte rendu de conseils de réunion en diachronie »</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grigoriy Manucharian</w:t>
+                <w:t xml:space="preserve">Design of a mSUD Taiwan Taigi Treebank Aligned on Mandarin and Teochew Translations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Journée Linguistique de Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Université Paris Est Créteil, France</w:t>
+              <w:t xml:space="preserve">ROCLING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACLCLP, Nov 2024, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286353v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ertim at SemEval-2023 Task 2: Fine-tuning of Transformer Language Models and External Knowledge Leveraging for NER in Farsi, English, French and Chinese</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Exploration textométrique d’un corpus annoté et analyse discursive des évolutions du genre compte rendu de conseils de réunion en diachronie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lethier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Sitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Deturck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Magistry</w:t>
+                <w:t xml:space="preserve">Emilie Née</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Diot Parvaz-Ahmad</w:t>
+                <w:t xml:space="preserve">Grigoriy Manucharian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 17th International Workshop on Semantic Evaluation (SemEval-2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">11e Journée Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Université Paris Est Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186402v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de techniques non supervisées pour l’assistance à l’annotation manuelle de textes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Ertim at SemEval-2023 Task 2: Fine-tuning of Transformer Language Models and External Knowledge Leveraging for NER in Farsi, English, French and Chinese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Deturck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magistry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Lafayette</w:t>
+                <w:t xml:space="preserve">Bénédicte Diot Parvaz-Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Parvaz Ahmad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Afala Phaxay</w:t>
+                <w:t xml:space="preserve">Damien Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.84-92</w:t>
+              <w:t xml:space="preserve">The 17th International Workshop on Semantic Evaluation (SemEval-2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846832v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Unified ASR System for the Armenian Standards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation de techniques non supervisées pour l’assistance à l’annotation manuelle de textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Deturck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lafayette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Chakmakjian</w:t>
+                <w:t xml:space="preserve">Bénédicte Parvaz Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afala Phaxay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DigitArm Workshop at the International Conference on the 13th Language Resources and Evaluation (LREC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.38-42</w:t>
+              <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.84-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04059100v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging BERT, MWE, and ML Models to Detect Emotions and Threats in Urdu</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Magistry</w:t>
+                <w:t xml:space="preserve">Towards a Unified ASR System for the Armenian Standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Chakmakjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaine Wang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIRE 2022: Forum for Information Retrieval Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Kolkata, India</w:t>
+              <w:t xml:space="preserve">DigitArm Workshop at the International Conference on the 13th Language Resources and Evaluation (LREC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.38-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186434v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sémantique distributionnelle et diachronie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Desagulier</w:t>
+                <w:t xml:space="preserve">Leveraging BERT, MWE, and ML Models to Detect Emotions and Threats in Urdu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Diot-Parvaz-Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaine Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du LIFO (Orléans)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">FIRE 2022: Forum for Information Retrieval Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Kolkata, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02490487v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ODIL Syntax : a Free Spontaneous Spoken French Treebank Annotated with Constituent Trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sémantique distributionnelle et diachronie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desagulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaine Wang</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation Conference, LREC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire du LIFO (Orléans)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523141v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02490487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annoter la parole spontanée en arbres de constituants pour les besoins de l’analyse temporelle : résultats et comparaison français parlé / français écrit</w:t>
+                <w:t xml:space="preserve">ODIL Syntax : a Free Spontaneous Spoken French Treebank Annotated with Constituent Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakub Waszczuk</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference, LREC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523135v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contemplata, a Free Platform for Constituency Treebank Annotation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Annoter la parole spontanée en arbres de constituants pour les besoins de l’analyse temporelle : résultats et comparaison français parlé / français écrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaine Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Abouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Waszczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation Conference, LREC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523151v1</w:t>
+                <w:t xml:space="preserve">hal-02523135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balisage et annotation d’un corpus diachronique de comptes rendus universitaires : enjeux et questions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contemplata, a Free Platform for Constituency Treebank Annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Waszczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaine Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral de MoDyCo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MoDyCo (UMR 7114, Paris Nanterre), Mar 2019, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference, LREC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139410v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du discours et humanités numériques : quelles rencontres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge and power in a polycentric world (DNC3- ALED) Discourses across languages, cultures and space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balisage et annotation d'un corpus diachronique de comptes rendus universitaires (1964 à nos jours)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Balisage et annotation d’un corpus diachronique de comptes rendus universitaires : enjeux et questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaine Wang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Née</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NACLA2 - Corpus et textes de représentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">Séminaire doctoral de MoDyCo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MoDyCo (UMR 7114, Paris Nanterre), Mar 2019, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081021v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'exemple construit à l'exemple attesté : un système de requêtes syntaxiques pour non-spécialistes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Balisage et annotation d'un corpus diachronique de comptes rendus universitaires (1964 à nos jours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Tellier</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Née</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Enseignement des Langues et TAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">NACLA2 - Corpus et textes de représentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01399520v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From built examples to attested examples: a syntax-based query system for non-specialists</w:t>
+                <w:t xml:space="preserve">De l'exemple construit à l'exemple attesté : un système de requêtes syntaxiques pour non-spécialistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PACLIC30</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jong-Bok Kim, Oct 2016, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">Atelier Enseignement des Langues et TAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01399523v1</w:t>
+                <w:t xml:space="preserve">halshs-01399520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntax-based queries for non-specialists: a new perspective on similarity research</w:t>
+                <w:t xml:space="preserve">From built examples to attested examples: a syntax-based query system for non-specialists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Association for Corpus Linguistics (AACL) &amp; Technology for Second Language Learning (TSLL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Ames (Iowa), United States</w:t>
+              <w:t xml:space="preserve">PACLIC30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jong-Bok Kim, Oct 2016, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01741060v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01399523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrosyntactic Segmenters of a spoken French Corpus</w:t>
+                <w:t xml:space="preserve">Syntax-based queries for non-specialists: a new perspective on similarity research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Language Resources and Evaluation Conference (LREC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Iceland. pp.1-6</w:t>
+              <w:t xml:space="preserve">American Association for Corpus Linguistics (AACL) &amp; Technology for Second Language Learning (TSLL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Ames (Iowa), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01011060v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01741060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on bien chunker avec de mauvaises étiquettes POS ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Macrosyntactic Segmenters of a spoken French Corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaine Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Kahane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tellier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.125-136</w:t>
+              <w:t xml:space="preserve">9th Language Resources and Evaluation Conference (LREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Iceland. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024274v2</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01011060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrosyntactic Segmenters of a French spoken corpus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peut-on bien chunker avec de mauvaises étiquettes POS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Eshkol-Taravella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaine Wang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth Language Resources and Evaluation Conference (LREC'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Reykjavík, Iceland. pp.3891-3896</w:t>
+              <w:t xml:space="preserve">TALN 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.125-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01004668v1</w:t>
+                <w:t xml:space="preserve">hal-01024274v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Macrosyntactic Segmenters of a French spoken corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaine Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Kahane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ninth Language Resources and Evaluation Conference (LREC'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reykjavík, Iceland. pp.3891-3896</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01004668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adapt a Text-Oriented Chunker for Oral Data: How Much Manual Effort is Necessary?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Eshkol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Intelligent Data Engineering and Automated Learning (IDEAL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Hefei, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2404,262 +2512,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Speech LLMs for Audio-based Lexical Retrieval in Dictionaries: the Case of Audio Queries in WhatTCSay, a Dictionary app for the Teochew Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siman Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études AFIA-ATALA : Technologies linguistiques pour les langues peu dotées (TLLPD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combiner parseur automatique et révision manuelle pour la constitution d'un corpus arboré de parole spontanée : retour d'expérience sur le corpus ODIL_syntaxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Waszczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Anais Lefeuvre-Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du groupement de recherche « Linguistique informatique, formelle et de terrain »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Orléans, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295494v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2669,306 +2777,306 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the Rhapsodie corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhapsodie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 89, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Benjamins Publishing Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.271-283, 2019, Studies in Corpus Linguistics, 9789027262929. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/scl.89.16lac⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation tools for syntax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Gerdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beliao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhapsodie: A Prosodic and Syntactic Treebank for Spoken French</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/scl.89.08ger⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02450311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2978,147 +3086,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CompCor-v0.1.2 : Corpus Comparable Coréen Français Japonais Mandarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaine Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arslangul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyue Cécilia Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864542v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3128,118 +3236,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documentation du teochew, entretien avec Ilaine Wang (Inalco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kexin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId83"/>
+      <w:footerReference w:type="default" r:id="rId84"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3307,51 +3415,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38EE29F8"/>
+    <w:nsid w:val="E55E008F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3538,51 +3646,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ilaine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0047-9117" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224770721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460279v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Wallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmett Strickland" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324764v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379601v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286353v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Sitri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie N&#233;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoriy Manucharian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186402v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Deturck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Diot Parvaz-Ahmad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846832v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lafayette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Parvaz Ahmad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afala Phaxay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059100v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chakmakjian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186434v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Diot-Parvaz-Ahmad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490487v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desagulier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523141v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pelletier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Halftermeyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523135v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Waszczuk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523151v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04139410v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317000v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04081021v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399520v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kahane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399523v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741060v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011060v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024274v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01004668v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174605v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460230v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siman Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fily" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295494v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Anais Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04088638v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-platform.com/content/books/9789027262929-scl.89.09lac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.89.16lac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02450311v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gerdes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beliao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.89.08ger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864542v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Blin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Delaporte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arslangul" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue C&#233;cilia Yu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04052063v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ilaine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0047-9117" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224770721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460279v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Wallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmett Strickland" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324764v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576187v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siman Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fily" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379601v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286353v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Sitri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie N&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoriy Manucharian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186402v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Deturck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Diot Parvaz-Ahmad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846832v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lafayette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Parvaz Ahmad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afala Phaxay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chakmakjian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186434v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Diot-Parvaz-Ahmad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490487v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desagulier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523141v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pelletier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Halftermeyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523135v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Waszczuk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523151v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317000v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04139410v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04081021v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399520v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kahane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399523v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011060v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024274v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01004668v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174605v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460230v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295494v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Anais Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04088638v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-platform.com/content/books/9789027262929-scl.89.09lac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.89.16lac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02450311v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gerdes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beliao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.89.08ger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864542v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Blin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Delaporte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arslangul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue C&#233;cilia Yu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04052063v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>