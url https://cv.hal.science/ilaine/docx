--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -2785,304 +2785,304 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the Rhapsodie corpus</w:t>
+                <w:t xml:space="preserve">Annotation tools for syntax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
+                <w:t xml:space="preserve">Kim Gerdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Fleury</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Beliao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhapsodie</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.271-283, 2019, Studies in Corpus Linguistics, 9789027262929. </w:t>
+              <w:t xml:space="preserve">Rhapsodie: A Prosodic and Syntactic Treebank for Spoken French</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/scl.89.16lac⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/scl.89.08ger⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088638v1</w:t>
+                <w:t xml:space="preserve">hal-02450311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation tools for syntax</w:t>
+                <w:t xml:space="preserve">Exploration of the Rhapsodie corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Gerdes</w:t>
+                <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Beliao</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaine Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhapsodie: A Prosodic and Syntactic Treebank for Spoken French</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, John Benjamins, 2019, </w:t>
+              <w:t xml:space="preserve">Rhapsodie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 89, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Benjamins Publishing Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.271-283, 2019, Studies in Corpus Linguistics, 9789027262929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/scl.89.08ger⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/scl.89.16lac⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02450311v1</w:t>
+                <w:t xml:space="preserve">hal-04088638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3415,51 +3415,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E55E008F"/>
+    <w:nsid w:val="E4FE07C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3646,51 +3646,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ilaine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0047-9117" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224770721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460279v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Wallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmett Strickland" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324764v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576187v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siman Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fily" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379601v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286353v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Sitri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie N&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoriy Manucharian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186402v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Deturck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Diot Parvaz-Ahmad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846832v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lafayette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Parvaz Ahmad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afala Phaxay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chakmakjian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186434v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Diot-Parvaz-Ahmad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490487v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desagulier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523141v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pelletier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Halftermeyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523135v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Waszczuk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523151v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317000v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04139410v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04081021v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399520v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kahane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399523v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011060v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024274v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01004668v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174605v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460230v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295494v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Anais Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04088638v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-platform.com/content/books/9789027262929-scl.89.09lac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.89.16lac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02450311v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gerdes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beliao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.89.08ger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864542v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Blin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Delaporte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arslangul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue C&#233;cilia Yu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04052063v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ilaine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0047-9117" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224770721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460279v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Wallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmett Strickland" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324764v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576187v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siman Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fily" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379601v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286353v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Sitri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie N&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoriy Manucharian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186402v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Deturck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Diot Parvaz-Ahmad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846832v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lafayette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Parvaz Ahmad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afala Phaxay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chakmakjian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186434v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Diot-Parvaz-Ahmad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490487v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desagulier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523141v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pelletier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Halftermeyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523135v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Waszczuk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523151v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317000v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04139410v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04081021v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399520v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kahane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399523v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011060v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024274v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01004668v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174605v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460230v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295494v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Anais Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02450311v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gerdes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beliao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.89.08ger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04088638v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-platform.com/content/books/9789027262929-scl.89.09lac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.89.16lac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864542v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Blin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Delaporte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arslangul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue C&#233;cilia Yu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04052063v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>