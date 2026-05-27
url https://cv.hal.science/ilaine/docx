--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1128,299 +1128,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05186434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sémantique distributionnelle et diachronie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ODIL Syntax : a Free Spontaneous Spoken French Treebank Annotated with Constituent Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaine Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Desagulier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ilaine Wang</w:t>
+                <w:t xml:space="preserve">Aurore Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du LIFO (Orléans)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference, LREC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02490487v1</w:t>
+                <w:t xml:space="preserve">hal-02523141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ODIL Syntax : a Free Spontaneous Spoken French Treebank Annotated with Constituent Trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sémantique distributionnelle et diachronie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desagulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaine Wang</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation Conference, LREC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire du LIFO (Orléans)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523141v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02490487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annoter la parole spontanée en arbres de constituants pour les besoins de l’analyse temporelle : résultats et comparaison français parlé / français écrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Abouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Waszczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Montpellier, France</w:t>
@@ -1475,64 +1475,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Waszczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Resources and Evaluation Conference, LREC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1551,178 +1551,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du discours et humanités numériques : quelles rencontres ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Balisage et annotation d’un corpus diachronique de comptes rendus universitaires : enjeux et questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and power in a polycentric world (DNC3- ALED) Discourses across languages, cultures and space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire doctoral de MoDyCo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MoDyCo (UMR 7114, Paris Nanterre), Mar 2019, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317000v1</w:t>
+                <w:t xml:space="preserve">hal-04139410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balisage et annotation d’un corpus diachronique de comptes rendus universitaires : enjeux et questions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse du discours et humanités numériques : quelles rencontres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lethier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral de MoDyCo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MoDyCo (UMR 7114, Paris Nanterre), Mar 2019, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Knowledge and power in a polycentric world (DNC3- ALED) Discourses across languages, cultures and space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139410v1</w:t>
+                <w:t xml:space="preserve">hal-02317000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balisage et annotation d'un corpus diachronique de comptes rendus universitaires (1964 à nos jours)</w:t>
               </w:r>
@@ -2647,90 +2647,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combiner parseur automatique et révision manuelle pour la constitution d'un corpus arboré de parole spontanée : retour d'expérience sur le corpus ODIL_syntaxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Waszczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Anais Lefeuvre-Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du groupement de recherche « Linguistique informatique, formelle et de terrain »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Orléans, France. </w:t>
@@ -3210,144 +3210,294 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864542v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creating Small ASR Models For Low-resource Languages From Similar Languages: The Cases Of Betawi and Puno Quechua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Cordova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaine Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Zaruma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaya Chelbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Malderez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documentation du teochew, entretien avec Ilaine Wang (Inalco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kexin Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3415,51 +3565,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4FE07C5"/>
+    <w:nsid w:val="E3D656BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3646,51 +3796,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ilaine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0047-9117" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224770721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460279v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Wallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmett Strickland" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324764v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576187v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siman Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fily" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379601v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286353v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Sitri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie N&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoriy Manucharian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186402v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Deturck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Diot Parvaz-Ahmad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846832v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lafayette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Parvaz Ahmad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afala Phaxay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chakmakjian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186434v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Diot-Parvaz-Ahmad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490487v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desagulier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523141v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pelletier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Halftermeyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523135v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Waszczuk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523151v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317000v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04139410v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04081021v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399520v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kahane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399523v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011060v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024274v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01004668v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174605v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460230v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295494v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Anais Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02450311v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gerdes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beliao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.89.08ger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04088638v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-platform.com/content/books/9789027262929-scl.89.09lac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.89.16lac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864542v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Blin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Delaporte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arslangul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue C&#233;cilia Yu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04052063v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ilaine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0047-9117" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224770721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460279v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Wallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmett Strickland" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324764v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576187v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siman Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fily" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379601v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-pec.hal.science/hal-04286353v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Sitri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie N&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoriy Manucharian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186402v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Deturck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Diot Parvaz-Ahmad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846832v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lafayette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Parvaz Ahmad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afala Phaxay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chakmakjian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186434v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Diot-Parvaz-Ahmad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523141v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pelletier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Halftermeyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490487v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desagulier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523135v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Waszczuk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523151v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04139410v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317000v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04081021v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399520v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kahane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399523v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011060v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024274v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01004668v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174605v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460230v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295494v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Anais Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02450311v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gerdes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beliao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.89.08ger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04088638v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-platform.com/content/books/9789027262929-scl.89.09lac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.89.16lac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864542v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Blin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Delaporte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arslangul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue C&#233;cilia Yu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624964v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Cordova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Zaruma" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Chelbi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Malderez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04052063v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>