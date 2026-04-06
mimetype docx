--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -3406,169 +3406,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le roman comme supplément à la mémoire : les stratégies postmodernes de la métafiction historiographique Em liberdade, de Silviano Santiago, Les failles de la mémoire</w:t>
+                <w:t xml:space="preserve">Um Brasil para francês ler : das traduções de &amp;quot;O Guarany&amp;quot; e de &amp;quot;Innocencia&amp;quot; ao exotismo dos romances de Adrien Delpech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilana Heineberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcia Abreu. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Théâtre, cinéma, poésie et roman : les mots contre l'oubli</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2016</w:t>
+              <w:t xml:space="preserve">Romances em movimento - A circulação transatlântica dos impressos (1789-1914)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editora da Unicamp, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291698v1</w:t>
+                <w:t xml:space="preserve">hal-02522104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Um Brasil para francês ler : das traduções de &amp;quot;O Guarany&amp;quot; e de &amp;quot;Innocencia&amp;quot; ao exotismo dos romances de Adrien Delpech</w:t>
+                <w:t xml:space="preserve">Le roman comme supplément à la mémoire : les stratégies postmodernes de la métafiction historiographique Em liberdade, de Silviano Santiago, Les failles de la mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilana Heineberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romances em movimento - A circulação transatlântica dos impressos (1789-1914)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editora da Unicamp, 2016</w:t>
+              <w:t xml:space="preserve">Théâtre, cinéma, poésie et roman : les mots contre l'oubli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02522104v1</w:t>
+                <w:t xml:space="preserve">hal-02291698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fiction comme outil de réécriture de l'Histoire dans les romans brésiliens En liberté et Neuf nuits</w:t>
               </w:r>
@@ -4054,51 +4054,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.caminhosdoromance.iel.unicamp.br/estudos/teses/pdfs/ilana_these.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417193v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Boganika" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Heineberg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417203v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124358v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Amorim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dos Santos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506178v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.15038" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03987144v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara dos Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2022a/art1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03987150v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2022a/art11" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03987154v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.524" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03987125v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Concei&#231;&#227;o Coelho Ferreira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35572/rlr.v9i2.1803" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03649532v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467110v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tereza Amodeo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1984-7726.2019.4.36505" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438764v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kall Lyws Barroso Sales" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134324v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1984-7726.2016.4.26165" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154840v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152765v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639053v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506175v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124356v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005269v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riaudel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03670407v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.287" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03689948v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35572/rlr.v9i2.1870" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522040v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467107v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amodeo Maria Tereza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1984-7726.2019.4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522127v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422176v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ventura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.888" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134415v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bovo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134529v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Fernandes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433755v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revistaseletronicas.pucrs.br/ojs/index.php/letronica/issue/view/1045" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03987143v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433699v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308075v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433740v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsorbistertius.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142902v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433719v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522082v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522081v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522083v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291689v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291698v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522104v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291029v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280526v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280532v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03987148v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviano Santiago" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2022a/art12" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.caminhosdoromance.iel.unicamp.br/estudos/teses/pdfs/ilana_these.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417193v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Boganika" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Heineberg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417203v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124358v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Amorim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dos Santos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506178v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.15038" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03987144v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara dos Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2022a/art1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03987150v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2022a/art11" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03987154v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.524" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03987125v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Concei&#231;&#227;o Coelho Ferreira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35572/rlr.v9i2.1803" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03649532v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467110v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tereza Amodeo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1984-7726.2019.4.36505" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438764v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kall Lyws Barroso Sales" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134324v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1984-7726.2016.4.26165" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154840v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152765v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639053v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506175v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124356v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005269v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riaudel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03670407v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.287" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03689948v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35572/rlr.v9i2.1870" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522040v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467107v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amodeo Maria Tereza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1984-7726.2019.4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522127v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422176v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ventura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.888" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134415v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bovo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134529v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Fernandes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433755v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revistaseletronicas.pucrs.br/ojs/index.php/letronica/issue/view/1045" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03987143v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433699v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308075v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433740v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsorbistertius.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142902v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433719v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522082v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522081v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522083v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291689v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522104v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291698v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291029v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280526v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280532v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03987148v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviano Santiago" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2022a/art12" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>