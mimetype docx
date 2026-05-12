--- v1 (2026-04-06)
+++ v2 (2026-05-12)
@@ -181,191 +181,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation et polyvalence : un itinéraire de recherche et d’enseignement avec Ilana Heineberg</w:t>
+                <w:t xml:space="preserve">Inovação e polivalência: um percurso de pesquisa e ensino com Ilana Heineberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilana Heineberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Letras Raras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 3 (13), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/3064</w:t>
+              <w:t xml:space="preserve">, 2024, 3 (13), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/2366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417193v1</w:t>
+                <w:t xml:space="preserve">hal-05417203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inovação e polivalência: um percurso de pesquisa e ensino com Ilana Heineberg</w:t>
+                <w:t xml:space="preserve">Innovation et polyvalence : un itinéraire de recherche et d’enseignement avec Ilana Heineberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilana Heineberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Letras Raras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 3 (13), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/2366</w:t>
+              <w:t xml:space="preserve">, 2024, 3 (13), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/3064</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417203v1</w:t>
+                <w:t xml:space="preserve">hal-05417193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos : Déclinaisons post/dé/coloniales en contextes de langue portugaise</w:t>
               </w:r>
@@ -3191,384 +3191,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héritage et transmission des récits familiaux dans le roman brésilien actuel : une lecture de &amp;quot;Diário da queda&amp;quot;, &amp;quot;Mar azul&amp;quot; et &amp;quot;Barba ensopada de sangue</w:t>
+                <w:t xml:space="preserve">O papel do romance-folhetim na formação do romance brasileiro: uma leitura de A Providência, de Teixeira de Sousa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilana Heineberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Isabelle Tauzin-Castellanos. </w:t>
+              <w:t xml:space="preserve">Maria Eugênia Boaventura, Ana Maria Lisboa De Mello. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les générations dans le monde latino-américain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.13, 2017</w:t>
+              <w:t xml:space="preserve">Momentos da ficção brasileira</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUC-RS, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02522081v1</w:t>
+                <w:t xml:space="preserve">hal-02522083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O papel do romance-folhetim na formação do romance brasileiro: uma leitura de A Providência, de Teixeira de Sousa</w:t>
+                <w:t xml:space="preserve">Héritage et transmission des récits familiaux dans le roman brésilien actuel : une lecture de &amp;quot;Diário da queda&amp;quot;, &amp;quot;Mar azul&amp;quot; et &amp;quot;Barba ensopada de sangue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilana Heineberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Maria Eugênia Boaventura, Ana Maria Lisboa De Mello. </w:t>
+              <w:t xml:space="preserve">Isabelle Tauzin-Castellanos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Momentos da ficção brasileira</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUC-RS, 2017</w:t>
+              <w:t xml:space="preserve">Les générations dans le monde latino-américain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.13, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02522083v1</w:t>
+                <w:t xml:space="preserve">hal-02522081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La judéité dans Diário da queda, de Michel Laub : la Shoah, les rites et la transmission</w:t>
+                <w:t xml:space="preserve">Um Brasil para francês ler : das traduções de &amp;quot;O Guarany&amp;quot; e de &amp;quot;Innocencia&amp;quot; ao exotismo dos romances de Adrien Delpech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilana Heineberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcia Abreu. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartographies littéraires du Brésil actuel : espaces, acteurs et mouvements sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, 2016</w:t>
+              <w:t xml:space="preserve">Romances em movimento - A circulação transatlântica dos impressos (1789-1914)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editora da Unicamp, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291689v1</w:t>
+                <w:t xml:space="preserve">hal-02522104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Um Brasil para francês ler : das traduções de &amp;quot;O Guarany&amp;quot; e de &amp;quot;Innocencia&amp;quot; ao exotismo dos romances de Adrien Delpech</w:t>
+                <w:t xml:space="preserve">Le roman comme supplément à la mémoire : les stratégies postmodernes de la métafiction historiographique Em liberdade, de Silviano Santiago, Les failles de la mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilana Heineberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romances em movimento - A circulação transatlântica dos impressos (1789-1914)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editora da Unicamp, 2016</w:t>
+              <w:t xml:space="preserve">Théâtre, cinéma, poésie et roman : les mots contre l'oubli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02522104v1</w:t>
+                <w:t xml:space="preserve">hal-02291698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le roman comme supplément à la mémoire : les stratégies postmodernes de la métafiction historiographique Em liberdade, de Silviano Santiago, Les failles de la mémoire</w:t>
+                <w:t xml:space="preserve">La judéité dans Diário da queda, de Michel Laub : la Shoah, les rites et la transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilana Heineberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Théâtre, cinéma, poésie et roman : les mots contre l'oubli</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2016</w:t>
+              <w:t xml:space="preserve">Cartographies littéraires du Brésil actuel : espaces, acteurs et mouvements sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291698v1</w:t>
+                <w:t xml:space="preserve">hal-02291689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fiction comme outil de réécriture de l'Histoire dans les romans brésiliens En liberté et Neuf nuits</w:t>
               </w:r>
@@ -4054,51 +4054,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.caminhosdoromance.iel.unicamp.br/estudos/teses/pdfs/ilana_these.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417193v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Boganika" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Heineberg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417203v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124358v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Amorim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dos Santos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506178v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.15038" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03987144v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara dos Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2022a/art1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03987150v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2022a/art11" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03987154v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.524" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03987125v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Concei&#231;&#227;o Coelho Ferreira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35572/rlr.v9i2.1803" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03649532v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467110v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tereza Amodeo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1984-7726.2019.4.36505" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438764v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kall Lyws Barroso Sales" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134324v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1984-7726.2016.4.26165" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154840v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152765v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639053v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506175v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124356v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005269v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riaudel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03670407v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.287" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03689948v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35572/rlr.v9i2.1870" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522040v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467107v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amodeo Maria Tereza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1984-7726.2019.4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522127v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422176v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ventura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.888" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134415v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bovo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134529v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Fernandes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433755v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revistaseletronicas.pucrs.br/ojs/index.php/letronica/issue/view/1045" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03987143v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433699v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308075v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433740v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsorbistertius.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142902v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433719v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522082v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522081v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522083v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291689v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522104v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291698v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291029v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280526v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280532v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03987148v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviano Santiago" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2022a/art12" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.caminhosdoromance.iel.unicamp.br/estudos/teses/pdfs/ilana_these.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417203v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Boganika" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Heineberg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417193v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124358v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Amorim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dos Santos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506178v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.15038" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03987144v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara dos Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2022a/art1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03987150v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2022a/art11" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03987154v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.524" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03987125v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Concei&#231;&#227;o Coelho Ferreira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35572/rlr.v9i2.1803" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03649532v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467110v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tereza Amodeo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1984-7726.2019.4.36505" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438764v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kall Lyws Barroso Sales" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134324v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1984-7726.2016.4.26165" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154840v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152765v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639053v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506175v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124356v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005269v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riaudel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03670407v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.287" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03689948v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35572/rlr.v9i2.1870" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522040v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467107v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amodeo Maria Tereza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1984-7726.2019.4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522127v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422176v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ventura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.888" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134415v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bovo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134529v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Fernandes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433755v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revistaseletronicas.pucrs.br/ojs/index.php/letronica/issue/view/1045" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03987143v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433699v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308075v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433740v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsorbistertius.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142902v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433719v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522082v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522081v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291698v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291689v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291029v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280526v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280532v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03987148v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviano Santiago" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2022a/art12" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>