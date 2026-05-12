--- v2 (2026-05-12)
+++ v3 (2026-05-12)
@@ -1823,235 +1823,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laços de família de Clarice Lispector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Narrativas memoriais e pós-memoriais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria da Conceição Coelho Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Heineberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Assunção</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Riaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HispanismeS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 15, 2020, </w:t>
+              <w:t xml:space="preserve">Revista Letras Raras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9 (2), 2020, Narrativas memoriais e pós-memoriais, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/hispanismes.287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.35572/rlr.v9i2.1870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03670407v1</w:t>
+                <w:t xml:space="preserve">hal-03689948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrativas memoriais e pós-memoriais</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria da Conceição Coelho Ferreira</w:t>
+                <w:t xml:space="preserve">Laços de família de Clarice Lispector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Assunção</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilana Heineberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Assunção</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Letras Raras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 9 (2), 2020, Narrativas memoriais e pós-memoriais, </w:t>
+              <w:t xml:space="preserve">HispanismeS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35572/rlr.v9i2.1870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/hispanismes.287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689948v1</w:t>
+                <w:t xml:space="preserve">hal-03670407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revista Letras de Hoje : Formas e efeitos do descentramento na ficção contemporânea, v. 54, n. 4</w:t>
               </w:r>
@@ -3337,238 +3337,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Um Brasil para francês ler : das traduções de &amp;quot;O Guarany&amp;quot; e de &amp;quot;Innocencia&amp;quot; ao exotismo dos romances de Adrien Delpech</w:t>
+                <w:t xml:space="preserve">La judéité dans Diário da queda, de Michel Laub : la Shoah, les rites et la transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilana Heineberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romances em movimento - A circulação transatlântica dos impressos (1789-1914)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editora da Unicamp, 2016</w:t>
+              <w:t xml:space="preserve">Cartographies littéraires du Brésil actuel : espaces, acteurs et mouvements sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02522104v1</w:t>
+                <w:t xml:space="preserve">hal-02291689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le roman comme supplément à la mémoire : les stratégies postmodernes de la métafiction historiographique Em liberdade, de Silviano Santiago, Les failles de la mémoire</w:t>
+                <w:t xml:space="preserve">Um Brasil para francês ler : das traduções de &amp;quot;O Guarany&amp;quot; e de &amp;quot;Innocencia&amp;quot; ao exotismo dos romances de Adrien Delpech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilana Heineberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcia Abreu. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Théâtre, cinéma, poésie et roman : les mots contre l'oubli</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2016</w:t>
+              <w:t xml:space="preserve">Romances em movimento - A circulação transatlântica dos impressos (1789-1914)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editora da Unicamp, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291698v1</w:t>
+                <w:t xml:space="preserve">hal-02522104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La judéité dans Diário da queda, de Michel Laub : la Shoah, les rites et la transmission</w:t>
+                <w:t xml:space="preserve">Le roman comme supplément à la mémoire : les stratégies postmodernes de la métafiction historiographique Em liberdade, de Silviano Santiago, Les failles de la mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilana Heineberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartographies littéraires du Brésil actuel : espaces, acteurs et mouvements sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, 2016</w:t>
+              <w:t xml:space="preserve">Théâtre, cinéma, poésie et roman : les mots contre l'oubli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291689v1</w:t>
+                <w:t xml:space="preserve">hal-02291698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fiction comme outil de réécriture de l'Histoire dans les romans brésiliens En liberté et Neuf nuits</w:t>
               </w:r>
@@ -4054,51 +4054,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.caminhosdoromance.iel.unicamp.br/estudos/teses/pdfs/ilana_these.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417203v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Boganika" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Heineberg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417193v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124358v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Amorim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dos Santos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506178v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.15038" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03987144v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara dos Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2022a/art1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03987150v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2022a/art11" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03987154v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.524" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03987125v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Concei&#231;&#227;o Coelho Ferreira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35572/rlr.v9i2.1803" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03649532v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467110v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tereza Amodeo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1984-7726.2019.4.36505" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438764v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kall Lyws Barroso Sales" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134324v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1984-7726.2016.4.26165" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154840v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152765v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639053v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506175v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124356v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005269v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riaudel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03670407v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.287" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03689948v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35572/rlr.v9i2.1870" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522040v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467107v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amodeo Maria Tereza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1984-7726.2019.4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522127v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422176v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ventura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.888" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134415v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bovo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134529v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Fernandes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433755v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revistaseletronicas.pucrs.br/ojs/index.php/letronica/issue/view/1045" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03987143v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433699v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308075v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433740v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsorbistertius.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142902v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433719v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522082v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522081v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291698v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291689v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291029v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280526v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280532v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03987148v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviano Santiago" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2022a/art12" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.caminhosdoromance.iel.unicamp.br/estudos/teses/pdfs/ilana_these.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417203v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Boganika" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Heineberg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417193v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124358v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Amorim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dos Santos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506178v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.15038" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03987144v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara dos Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2022a/art1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03987150v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2022a/art11" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03987154v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.524" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03987125v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Concei&#231;&#227;o Coelho Ferreira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35572/rlr.v9i2.1803" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03649532v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467110v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tereza Amodeo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1984-7726.2019.4.36505" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438764v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kall Lyws Barroso Sales" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134324v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1984-7726.2016.4.26165" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154840v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152765v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639053v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506175v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124356v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005269v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riaudel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03689948v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35572/rlr.v9i2.1870" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03670407v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.287" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522040v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467107v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amodeo Maria Tereza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1984-7726.2019.4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522127v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422176v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ventura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.888" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134415v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bovo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134529v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Fernandes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433755v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revistaseletronicas.pucrs.br/ojs/index.php/letronica/issue/view/1045" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03987143v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433699v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308075v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433740v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsorbistertius.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142902v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433719v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522082v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522081v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291689v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522104v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291698v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291029v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280526v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280532v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03987148v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviano Santiago" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2022a/art12" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>