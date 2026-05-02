--- v0 (2026-04-01)
+++ v1 (2026-05-02)
@@ -1601,250 +1601,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ilda Ilse Ilama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Conférence Internationale de Gouvernance (CIG) de l’Association Académique Internationale de Gouvernance (AAIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Recherche en Management (GRM) en collaboration avec l’IAE de Nice et l’EDHEC Business School, Université Côte d’Azur, Jun 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">La gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Centre de recherche en gestion des organisations (CREGO, Université de Bourgogne), le Centre de recherches juridiques de l’Université de Franche-Comté (CRJFC, Université de Franche-Comté) et le Centre de recherche sur les stratégies économiques (CRESE, Université de Franche-Comté), Oct 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881199v1</w:t>
+                <w:t xml:space="preserve">hal-02276235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contribution de la spiritualité à la qualité de vie au travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la gouvernance d’une association dans un contexte de fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilda Ilse Ilama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Niglis</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Recherche « Quels temps et place de la spiritualité en gestion ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 2 et le Laboratoire de Recherche en sciences de GEstion Panthéon-Assas (LARGEPA), Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">La gouvernance dans tous ses états!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire CORHIS de l’ Université Paul Valéry, Montpellier 3 et l’ Université du Québec en Outaouais, Québec, Canada, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881584v1</w:t>
+                <w:t xml:space="preserve">hal-01868678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la gouvernance d’une association dans un contexte de fusion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La contribution de la spiritualité à la qualité de vie au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilda Ilse Ilama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Pierson</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Niglis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La gouvernance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Centre de recherche en gestion des organisations (CREGO, Université de Bourgogne), le Centre de recherches juridiques de l’Université de Franche-Comté (CRJFC, Université de Franche-Comté) et le Centre de recherche sur les stratégies économiques (CRESE, Université de Franche-Comté), Oct 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">Journée de Recherche « Quels temps et place de la spiritualité en gestion ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 2 et le Laboratoire de Recherche en sciences de GEstion Panthéon-Assas (LARGEPA), Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276235v1</w:t>
+                <w:t xml:space="preserve">hal-01881584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la gouvernance d’une association dans un contexte de fusion</w:t>
               </w:r>
@@ -1873,73 +1873,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ilda Ilse Ilama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La gouvernance dans tous ses états!</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, laboratoire CORHIS de l’ Université Paul Valéry, Montpellier 3 et l’ Université du Québec en Outaouais, Québec, Canada, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">17ème Conférence Internationale de Gouvernance (CIG) de l’Association Académique Internationale de Gouvernance (AAIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherche en Management (GRM) en collaboration avec l’IAE de Nice et l’EDHEC Business School, Université Côte d’Azur, Jun 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868678v1</w:t>
+                <w:t xml:space="preserve">hal-01881199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’aide à domicile : réalité des métiers, professionnalisation, et enjeux territoriaux.</w:t>
               </w:r>
@@ -2166,51 +2166,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09BE5A95"/>
+    <w:nsid w:val="FC5A8590"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2397,51 +2397,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ilda-ilse-burgunder" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-6205-3656" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168867249" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/306479949" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05347431v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ndayirata" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desgourdes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Niglis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda Ilse Ilama" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.233.0089" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01988183v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Godard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pierson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02050827v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Belghiti-Mahut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Briole" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.2134" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01446159v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05045739v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda-Ilse Burgunder" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maeder" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680215v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kroichvili" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasya Winckel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.54329" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03199492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03454380v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03482511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03199438v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tremblay Diane-Gabrielle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01579202v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gabrielle Tremblay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634940v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02297632v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01881199v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01881584v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02276235v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01868678v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03638558v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03471237v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ilda-ilse-burgunder" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-6205-3656" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168867249" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/306479949" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05347431v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ndayirata" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desgourdes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Niglis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda Ilse Ilama" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.233.0089" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01988183v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Godard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pierson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02050827v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Belghiti-Mahut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Briole" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.2134" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01446159v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05045739v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda-Ilse Burgunder" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maeder" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680215v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kroichvili" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasya Winckel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.54329" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03199492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03454380v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03482511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03199438v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tremblay Diane-Gabrielle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01579202v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gabrielle Tremblay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634940v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02297632v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02276235v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01868678v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01881584v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01881199v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03638558v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03471237v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>