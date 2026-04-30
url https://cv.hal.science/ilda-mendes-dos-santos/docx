--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ilda Mendes dos Santos </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles Lettres Portugaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">•Littératures africaines d’expression portugaises, Michel Laban, orpailleur d’ombres, Dir. Agnès Levécot et Ilda Mendes dos Santos, Cahiers du CREPAL n°21, Presses de la Sorbonne Nouvelle, Paris, 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raconter la Vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ilda Mendes dos Santos. France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CREPAL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, 2017, Raconter la Vie, 978-2-87854-714-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures africaines d’expression portugaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Levécot; Ilda Mendes dos Santos. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSN Presses de la Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 21, pp.330, 2021, Cahiers du CREPAL, 972-2-37006-O077-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herberto Helder. Se eu quisesse enlouquecia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oficina Raquel, 2015, 978-85-65505-79-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herberto Helder, se eu quisesse enlouquecia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oficina Raquel, 2015, 978-85-65505-79-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cent Pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chandeigne, 2013, collection Lusitane, 978-2-36732-069-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part de l'étranger, HispanismeS, n°1, Christian Lagarde, Ilda Mendes dos Santos, Philippe Rabaté et Ana Clara Santos (éds.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHF. 1, 2013, HispanismeS, SHF, http://www.hispanistes.fr/index.php/revue-hispanismes/31-hispanismes/278-hispanismes-nd1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutilant Néant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions Caractères, 2005, 2-85446-386-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aventurier anglais au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chandeigne, 2003, Collection Magellane, 978-2-906462-64-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte du Brésil. Les premiers témoignages (1500-1549), choisis et présentés par Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chandeigne, 2000, collection, 978-2-906462-58-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peiresc et le Brésil : ouvrages et objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 'República das Letras' - Bibliotecas Viajantes&amp;quot;, séc. XVI-XVIII: conexões lusófonas, hispânicas, europeias, atlânticas, índicas / &amp;quot; 'La République des Lettres&amp;quot; Bibliothèques en Voyage, XVIe-XVIIe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António Camões Gouveia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA RÉPUBLIQUE DES LETTRES AU XVII e SIÈCLE - ITINÉRAIRES LUSOPHONES -DIALOGUES A República das Letras no século 17 - itinerários lusófonos - Diálogos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sermons français de Vieira : traduction, pérégrination »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet-liste. Bibliothèque réelle et idéalisée dans la vie d'un Lettré portugais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na sombra dos Barberini: Cartas inéditas de D. Vicente Nogueira. Achegas para a definição de um mapa da República das Letras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dom Vicente Nogueira, Letrado : écritures monde, écritures connectées »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vicente Nogueira, Lisboa-Europa-Brasil-Roma. Documentação multilingue: cartas, pareceres, edições críticas, listas, documentos jurídicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTÓNIO VIEIRA (1608-1697) Usages & Voyages de l'oeuvre (XVII e -XXI e )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Déplacement géographique / Déplacement poétique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« António Vieira et les Lettres de la 'Religieuse Portugaise' »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Brésil/ Europe, aller-retour. Culture du voyage au XIXe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Voyages et 'écritures' : les amérindiens au 17e siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 'métis' et traduction: France/ Portugal/ Brésil. De quelques effets allers/retours »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le pied, le pas, la marche - Mondes ibériques, XVIe-XVIIe siècles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Prose narrative portugaise XVIe-XVIIe siècles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exilé portugais à Rome : correspondance de Vicente Nogueira (Péninsule ibérique, France, Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écriture épistolaire entre Renaissance et âge baroque. Pratiques, enjeux, pistes de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carlo Alberto Girotto, Corinne Lucas-Fiorato, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pero de Magalhães de Gândavo, historien et conteur dans 'História da Provincia Sancta Cruz (1575-1576)… 'Mètis' et métissages ?»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Voyage dans le monde ibérique et ibérico-américain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Hispanistes Français, Mar 1999, Saint-Etienne, France. pp.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Negaças e espantalhos. Arte de contar como arte de viajar na literatura portuguesa de viagens ao Brasil, séc. XVI-XVII »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quinto Congresso Internacional de Lusitanistas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIL, Sep 1996, Oxford, United Kingdom. pp.1409-1427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HH, peregrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Herberto Helder, se eu quisesse enlouquecia", Catherine Dumas, Daniel Rodrigues, Ilda Mendes dos Santos (éd.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oficina Raquel, pp.174-198, 2015, 978-85-65505-79-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une anthologie ignorée du XVIe siècle : 'Primavera dos Mininos', 1569 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Consejo Superior de Investigaciones Ceintificas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Folclore y Leyendas en la península ibérica: en torno a la obra de François Delpech", Maria Tausiet y Hélène Tropé, ed.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51, pp.241-266, 2014, Biblioteca de dialectologia y tradiciones populares, 978-84-00-09796-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rebu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denise Laroutis, Christilla Vasserot éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles écritures théâtrales d'Amérique Latine. 30 auteurs sur un plateau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. Théâtrales, "les cahiers de la Maison Antoine Vitez", pp.257-271, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vieira no 'abreviado do mundo'. Transferências culturais, transferências políticas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hansen, J.A; Muhana, A.; Garmes, H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Estudos sobre Vieira", J.A. Hansen; A. Muhana; H. Garmes, orgs. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ateliê Editora, pp.115-152, 2011, Estudos sobre Vieira, 978-85-7480-544-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« D'une promenade sous-marine et d'une plongée monétaire… »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Delpech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imaginaire des Espaces Aquatiques en Espagne et au Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSN, pp.115-143, 2009, Travaux du Centre de Recherche sur l'Espagne des XVIe et XVIIe siècles, 978-2-87854-441-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nouveau banquet pour Inès… un théorème de Herberto Helder »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adelaïde Cristóvão, Carla Soares Jesel, Idelette Muzart-Fonseca dos Santos, José Manuel da Costa Esteves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inès de Castro, du personnage au mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Lusophones, pp.135-148, 2008, Inès de Castro, du personnage au mythe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«'Peregrino en su patria'. La terre vaine, XVIe-XVIIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Delpech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imaginaire du territoire en Espagne et au Portugal (XVIe-XVIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'imaginaire du territoire en Espagne et au Portugal (XVIe-XVIIe siècles) (105), pp.215-232, 2008, Collection de la Casa de Valázquez, 978-88-4968-201-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mapping Maritime Triumph and the Enchantment of Empire: Portuguese Literature of the Renaissance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Woodward. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Cartography. Cartography in the European Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III, part. 1, pp.461-469, 2007, History of Cartography. Cartography in the European Renaissance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Portugais sont-ils gais ? Le fil du rire dans les récits de voyage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emile Beck Saiello, Dominique Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rire des Voyageurs (XVIe - XVIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes sur les Réformes, l'Humanisme et l'âge classique (cerhac), pp.21-38, 2007, Le Rire des Voyageurs, 16e-17e siècles, 978-2-84516-239-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Voyages avec spectateurs. Inventaire spectaculaire, histoires tragicomiques et libelle dans les récits de voyage au Brésil au début du XVIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saulo Neiva (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France et le Monde Luso-brésilien: échanges et représentations (XVIe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, pp.109-122, 2005, collection "CERHAC", 2-84516-263-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De l'utilité des voyages ? Deux Manuels… sur la 'Pérégrination' »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacqueline Penjon, Anne-Marie Quint (éds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vents du large. Hommage au professeur Georges Boisvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.141-165, 2002, 2-87854-240-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le temps d'un roi. Prophéties et conquêtes à l'époque de Sébastien du Portugal »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Augustin Redondo (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Prophétie comme arme de guerre des pouvoirs (XVe-XVIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-122, 2001, La prophétie comme arme des guerre des pouvoirs (XVe-XVIIe siècles), 2-87854-206-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vieira Caminha… »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaldo Saraiva; Francisco Topa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literatura Brasileira em Questão</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculdade de Letras, pp.443-458, 2000, Literatura Brasileira Em Questão: Actas do II Congresso Português de Literatura Brasileira</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lima Barreto et les impasses de la modernité brésilienne : quand liberté n’est pas synonyme d'égalité et que l’exclusion s’articule à l’intégration sociale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Schwarcz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01519008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fin de partie dix-septièmiste : fêtes, procession, voyage et carnaval… »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CREPAL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Fête dans le Monde Lusophone, sous la direction de Jacqueline Penjon, pp.75-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Um episódio na vida de Vieira/ Melo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Românica, Revista de Literatura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, pp.209-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le 'malin' génie de la langue. La traduction à l'âge classique : des jeunes filles bien singulières »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CREPAL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le Sel de la Terre. Ouvrage d'hommages à Anne-Marie Quint, sous la direction de Jacqueline Penjon, Cahiers du Crepal (Hors-série), pp.201-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la Rougeur du Voyageur…»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, La Honte - A Vergonha, 14, pp.109-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vanité(s) : la carte, la plume, (auto)portrait… Traces du tout et du rien aux XVIe et XVIIe siècles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Arborescences. Corps Décors et Autres Territoires, col. Travaux et Documents (26), pp.87-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Anatomies et Cartographies d'un lieu et d'un temps : la poésie satirique 'Gregório de Matos' »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Journée de Réflexion sur les auteurs inscrits aux programmes des concours de recrutement Agrégation et Capes de Portugais, pp.31-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;e por tanto, Senhor, do que ey de falar começo e digo…&amp;quot; Enfance et enfantements d'un pays et d'une littérature dans la 'Lettre de Pêro Vaz de Caminha au roi dom Manuel sur la Découverte du Brésil (1500 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudos Portugueses e Africanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Estudos Portugueses e Africanos, 36, pp.37-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enfants et enfances prodigieuses dans 'Primavera dos Mininos' de Luís Brochado (1569) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CREPAL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Le Conte en Langue portugaise, 6, pp.6-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les villes au loin… Mises en scène de la ville brésilienne dans la littérature portugaise des voyages, XVIe-XVIIe siècles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CREPAL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, La Ville dans l'histoire et l'imaginaire, 3, pp.29-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'usage du monde. Ecritures portugaises du Voyage à la Renaissance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CREPAL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Modèles et Innovations, 2, pp.11-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A propos des 'Cent Pas' »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.161-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ilda Mendes dos Santos </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles Lettres Portugaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">•Littératures africaines d’expression portugaises, Michel Laban, orpailleur d’ombres, Dir. Agnès Levécot et Ilda Mendes dos Santos, Cahiers du CREPAL n°21, Presses de la Sorbonne Nouvelle, Paris, 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raconter la Vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ilda Mendes dos Santos. France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CREPAL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, 2017, Raconter la Vie, 978-2-87854-714-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures africaines d’expression portugaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Levecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Levécot; Ilda Mendes dos Santos. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSN Presses de la Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 21, pp.330, 2021, Cahiers du CREPAL, 972-2-37006-O077-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herberto Helder. Se eu quisesse enlouquecia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oficina Raquel, 2015, 978-85-65505-79-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herberto Helder, se eu quisesse enlouquecia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oficina Raquel, 2015, 978-85-65505-79-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cent Pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chandeigne, 2013, collection Lusitane, 978-2-36732-069-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part de l'étranger, HispanismeS, n°1, Christian Lagarde, Ilda Mendes dos Santos, Philippe Rabaté et Ana Clara Santos (éds.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHF. 1, 2013, HispanismeS, SHF, http://www.hispanistes.fr/index.php/revue-hispanismes/31-hispanismes/278-hispanismes-nd1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutilant Néant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions Caractères, 2005, 2-85446-386-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aventurier anglais au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chandeigne, 2003, Collection Magellane, 978-2-906462-64-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte du Brésil. Les premiers témoignages (1500-1549), choisis et présentés par Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chandeigne, 2000, collection, 978-2-906462-58-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA RÉPUBLIQUE DES LETTRES AU XVII e SIÈCLE - ITINÉRAIRES LUSOPHONES -DIALOGUES A República das Letras no século 17 - itinerários lusófonos - Diálogos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 'República das Letras' - Bibliotecas Viajantes&amp;quot;, séc. XVI-XVIII: conexões lusófonas, hispânicas, europeias, atlânticas, índicas / &amp;quot; 'La République des Lettres&amp;quot; Bibliothèques en Voyage, XVIe-XVIIe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António Camões Gouveia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peiresc et le Brésil : ouvrages et objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sermons français de Vieira : traduction, pérégrination »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet-liste. Bibliothèque réelle et idéalisée dans la vie d'un Lettré portugais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na sombra dos Barberini: Cartas inéditas de D. Vicente Nogueira. Achegas para a definição de um mapa da República das Letras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dom Vicente Nogueira, Letrado : écritures monde, écritures connectées »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vicente Nogueira, Lisboa-Europa-Brasil-Roma. Documentação multilingue: cartas, pareceres, edições críticas, listas, documentos jurídicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTÓNIO VIEIRA (1608-1697) Usages & Voyages de l'oeuvre (XVII e -XXI e )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Brésil/ Europe, aller-retour. Culture du voyage au XIXe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Déplacement géographique / Déplacement poétique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« António Vieira et les Lettres de la 'Religieuse Portugaise' »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 'métis' et traduction: France/ Portugal/ Brésil. De quelques effets allers/retours »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Voyages et 'écritures' : les amérindiens au 17e siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le pied, le pas, la marche - Mondes ibériques, XVIe-XVIIe siècles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Prose narrative portugaise XVIe-XVIIe siècles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exilé portugais à Rome : correspondance de Vicente Nogueira (Péninsule ibérique, France, Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écriture épistolaire entre Renaissance et âge baroque. Pratiques, enjeux, pistes de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carlo Alberto Girotto, Corinne Lucas-Fiorato, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pero de Magalhães de Gândavo, historien et conteur dans 'História da Provincia Sancta Cruz (1575-1576)… 'Mètis' et métissages ?»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Voyage dans le monde ibérique et ibérico-américain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Hispanistes Français, Mar 1999, Saint-Etienne, France. pp.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Negaças e espantalhos. Arte de contar como arte de viajar na literatura portuguesa de viagens ao Brasil, séc. XVI-XVII »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quinto Congresso Internacional de Lusitanistas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIL, Sep 1996, Oxford, United Kingdom. pp.1409-1427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HH, peregrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Herberto Helder, se eu quisesse enlouquecia", Catherine Dumas, Daniel Rodrigues, Ilda Mendes dos Santos (éd.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oficina Raquel, pp.174-198, 2015, 978-85-65505-79-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une anthologie ignorée du XVIe siècle : 'Primavera dos Mininos', 1569 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Consejo Superior de Investigaciones Ceintificas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Folclore y Leyendas en la península ibérica: en torno a la obra de François Delpech", Maria Tausiet y Hélène Tropé, ed.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51, pp.241-266, 2014, Biblioteca de dialectologia y tradiciones populares, 978-84-00-09796-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rebu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denise Laroutis, Christilla Vasserot éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles écritures théâtrales d'Amérique Latine. 30 auteurs sur un plateau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. Théâtrales, "les cahiers de la Maison Antoine Vitez", pp.257-271, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vieira no 'abreviado do mundo'. Transferências culturais, transferências políticas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hansen, J.A; Muhana, A.; Garmes, H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Estudos sobre Vieira", J.A. Hansen; A. Muhana; H. Garmes, orgs. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ateliê Editora, pp.115-152, 2011, Estudos sobre Vieira, 978-85-7480-544-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« D'une promenade sous-marine et d'une plongée monétaire… »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Delpech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imaginaire des Espaces Aquatiques en Espagne et au Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSN, pp.115-143, 2009, Travaux du Centre de Recherche sur l'Espagne des XVIe et XVIIe siècles, 978-2-87854-441-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nouveau banquet pour Inès… un théorème de Herberto Helder »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adelaïde Cristóvão, Carla Soares Jesel, Idelette Muzart-Fonseca dos Santos, José Manuel da Costa Esteves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inès de Castro, du personnage au mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Lusophones, pp.135-148, 2008, Inès de Castro, du personnage au mythe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«'Peregrino en su patria'. La terre vaine, XVIe-XVIIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Delpech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imaginaire du territoire en Espagne et au Portugal (XVIe-XVIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'imaginaire du territoire en Espagne et au Portugal (XVIe-XVIIe siècles) (105), pp.215-232, 2008, Collection de la Casa de Valázquez, 978-88-4968-201-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mapping Maritime Triumph and the Enchantment of Empire: Portuguese Literature of the Renaissance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Woodward. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Cartography. Cartography in the European Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III, part. 1, pp.461-469, 2007, History of Cartography. Cartography in the European Renaissance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Portugais sont-ils gais ? Le fil du rire dans les récits de voyage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emile Beck Saiello, Dominique Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rire des Voyageurs (XVIe - XVIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes sur les Réformes, l'Humanisme et l'âge classique (cerhac), pp.21-38, 2007, Le Rire des Voyageurs, 16e-17e siècles, 978-2-84516-239-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Voyages avec spectateurs. Inventaire spectaculaire, histoires tragicomiques et libelle dans les récits de voyage au Brésil au début du XVIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saulo Neiva (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France et le Monde Luso-brésilien: échanges et représentations (XVIe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, pp.109-122, 2005, collection "CERHAC", 2-84516-263-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De l'utilité des voyages ? Deux Manuels… sur la 'Pérégrination' »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacqueline Penjon, Anne-Marie Quint (éds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vents du large. Hommage au professeur Georges Boisvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.141-165, 2002, 2-87854-240-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le temps d'un roi. Prophéties et conquêtes à l'époque de Sébastien du Portugal »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Augustin Redondo (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Prophétie comme arme de guerre des pouvoirs (XVe-XVIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-122, 2001, La prophétie comme arme des guerre des pouvoirs (XVe-XVIIe siècles), 2-87854-206-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vieira Caminha… »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaldo Saraiva; Francisco Topa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literatura Brasileira em Questão</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculdade de Letras, pp.443-458, 2000, Literatura Brasileira Em Questão: Actas do II Congresso Português de Literatura Brasileira</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lima Barreto et les impasses de la modernité brésilienne : quand liberté n’est pas synonyme d'égalité et que l’exclusion s’articule à l’intégration sociale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Schwarcz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01519008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A propos des 'Cent Pas' »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.161-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fin de partie dix-septièmiste : fêtes, procession, voyage et carnaval… »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CREPAL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Fête dans le Monde Lusophone, sous la direction de Jacqueline Penjon, pp.75-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Um episódio na vida de Vieira/ Melo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Românica, Revista de Literatura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, pp.209-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le 'malin' génie de la langue. La traduction à l'âge classique : des jeunes filles bien singulières »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CREPAL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le Sel de la Terre. Ouvrage d'hommages à Anne-Marie Quint, sous la direction de Jacqueline Penjon, Cahiers du Crepal (Hors-série), pp.201-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la Rougeur du Voyageur…»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, La Honte - A Vergonha, 14, pp.109-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vanité(s) : la carte, la plume, (auto)portrait… Traces du tout et du rien aux XVIe et XVIIe siècles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Arborescences. Corps Décors et Autres Territoires, col. Travaux et Documents (26), pp.87-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Anatomies et Cartographies d'un lieu et d'un temps : la poésie satirique 'Gregório de Matos' »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Journée de Réflexion sur les auteurs inscrits aux programmes des concours de recrutement Agrégation et Capes de Portugais, pp.31-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;e por tanto, Senhor, do que ey de falar começo e digo…&amp;quot; Enfance et enfantements d'un pays et d'une littérature dans la 'Lettre de Pêro Vaz de Caminha au roi dom Manuel sur la Découverte du Brésil (1500 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudos Portugueses e Africanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Estudos Portugueses e Africanos, 36, pp.37-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enfants et enfances prodigieuses dans 'Primavera dos Mininos' de Luís Brochado (1569) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CREPAL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Le Conte en Langue portugaise, 6, pp.6-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les villes au loin… Mises en scène de la ville brésilienne dans la littérature portugaise des voyages, XVIe-XVIIe siècles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CREPAL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, La Ville dans l'histoire et l'imaginaire, 3, pp.29-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'usage du monde. Ecritures portugaises du Voyage à la Renaissance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CREPAL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Modèles et Innovations, 2, pp.11-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085156v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Levecot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda Mendes dos Santos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922087v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01676918v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085482v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sorbonne-nouvelle.fr/crepal-centre-de-recherches-sur-les-pays-lusophones-ea-3421-3441.kjsp?RH=1179925961149" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04075455v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodrigues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dumas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495569v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495565v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495572v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495566v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495563v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495558v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01676895v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01676915v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Almeida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Cam&#245;es Gouveia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495545v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495598v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01489768v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01489742v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495584v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01489777v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495550v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495604v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495603v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495600v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495606v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495605v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495984v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495989v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495588v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495735v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495748v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495576v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495579v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01499903v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495614v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01497848v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495639v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01497852v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495727v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495730v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495724v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Presses de la Sorbonne Nouvelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495685v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01519008v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Schwarcz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raisa Schpun M&#244;nica" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mareglia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495608v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01489558v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495610v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495678v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495677v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495680v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495682v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495745v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495740v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495738v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495609v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085156v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Levecot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda Mendes dos Santos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03922087v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01676918v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085482v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sorbonne-nouvelle.fr/crepal-centre-de-recherches-sur-les-pays-lusophones-ea-3421-3441.kjsp?RH=1179925961149" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04075455v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodrigues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dumas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495569v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495565v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495572v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495566v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495563v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495558v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495545v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01676915v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Almeida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Cam&#245;es Gouveia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01676895v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495598v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01489768v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01489742v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495584v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01489777v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495550v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495604v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495603v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495605v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495606v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495984v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495989v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495588v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495735v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495748v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495576v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495579v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01499903v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495614v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01497848v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495639v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01497852v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495727v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495730v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495724v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Presses de la Sorbonne Nouvelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495685v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01519008v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Schwarcz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raisa Schpun M&#244;nica" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mareglia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495609v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495608v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01489558v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495678v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495677v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495680v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495682v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495745v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495740v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01495738v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>