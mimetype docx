--- v0 (2026-03-15)
+++ v1 (2026-05-15)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ildephonse SINDAYIGAYA </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Enseignat-Chercheur, Chargé des cours à l'Université Lumière de Bujumbura</w:t>
+        <w:t xml:space="preserve">Enseignat-Chercheur, chargé des cours à la faculté des sciences politiques et juridiques, Département de Droit à l'Université du Burundi, Bujumbura, BurundiChef de l'Equipe des chercheurs en Droits et bien-être de l'enfant à l'Ecole doctorale de l'Université du Burundi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -100,2793 +100,3082 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-9727-7182</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=iup_bIwAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Students’ Perceptions and Expectations of Higher Education in Burundi: The Case of the University of Burundi</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moving towards the Promotion of Quality Technical and Vocational Education and Training in Burundi through the Adoption of the Education Sector Plan 2022-2030</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Ndayizeye</w:t>
+                <w:t xml:space="preserve">Sennel Nduwimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaac Nizigama</w:t>
+                <w:t xml:space="preserve">Juma Shabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ildephonse Sindayigaya</w:t>
+                <w:t xml:space="preserve">Mamadou Dramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bienvenu Solo</w:t>
+                <w:t xml:space="preserve">Roger Muhindo Binzaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ndayisaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OALib Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/oalib.1114725⟩</w:t>
+              <w:t xml:space="preserve">Open Journal of Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14 (04), pp.76-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/jss.2026.144004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05470842v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Common Bean Production Constraints in Burundi’s Acid Soils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Students’ Perceptions and Expectations of Higher Education in Burundi: The Case of the University of Burundi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvator Kaboneka</w:t>
+                <w:t xml:space="preserve">Barthélemy Cimpaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kizito Nishimwe</w:t>
+                <w:t xml:space="preserve">Judith Ndayizeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Nduwimana</w:t>
+                <w:t xml:space="preserve">Isaac Nizigama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverin Nijimbere</w:t>
+                <w:t xml:space="preserve">Ildephonse Sindayigaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bienvenu Solo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Social Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/jss.2025.136005⟩</w:t>
+              <w:t xml:space="preserve">OALib Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13 (01), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/oalib.1114725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388429v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practices and Systems Applied in Common Beans Farming in Burundi</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séverin Nijimbere</w:t>
+                <w:t xml:space="preserve">Contribution of the Right to Student Participation in the Classroom to Promoting Leadership</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ndayisenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juma Shabani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Drame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Muhindo Binzaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ndayisaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Social Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asian Journal of Social Science Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (1), pp.63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20849/ajsss.v10i1.1495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/jss.2025.136041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05388422v1</w:t>
+                <w:t xml:space="preserve">hal-05388437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the Right to Student Participation in the Classroom to Promoting Leadership</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of Common Bean Production Constraints in Burundi’s Acid Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Muhindo Binzaka</w:t>
+                <w:t xml:space="preserve">Béatrice Nijimbere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Ndayisaba</w:t>
+                <w:t xml:space="preserve">Salvator Kaboneka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kizito Nishimwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nduwimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Nijimbere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Social Science Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20849/ajsss.v10i1.1495⟩</w:t>
+              <w:t xml:space="preserve">Open Journal of Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (06), pp.63-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/jss.2025.136005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388437v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection of Civilians during War in the Great Lakes Countries: The Case of the Republic of Burundi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Practices and Systems Applied in Common Beans Farming in Burundi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Nijimbere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvator Kaboneka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kizito Nishimwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nduwimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suleiman Matabaro Manegabe</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jésus Marie Nzoyininahaza</w:t>
+                <w:t xml:space="preserve">Séverin Nijimbere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beijing Law Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/blr.2025.164122⟩</w:t>
+              <w:t xml:space="preserve">Open Journal of Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (06), pp.624-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/jss.2025.136041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05400363v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualifying and Supporting Women in Industrial Tea and Energy Production Enterprises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protection of Civilians during War in the Great Lakes Countries: The Case of the Republic of Burundi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suleiman Matabaro Manegabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tybo Nkengurikiyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Claude Jonya</w:t>
+                <w:t xml:space="preserve">Félix Niyongabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Toyi</w:t>
+                <w:t xml:space="preserve">Daniel Materanya Bisozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Aimé Ndendi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jésus Marie Nzoyininahaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Social Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (02), pp.498-509. </w:t>
+              <w:t xml:space="preserve">Beijing Law Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (04), pp.2396-2420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/jss.2024.122029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/blr.2025.164122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388470v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The African Charter on the Rights and Welfare of the Child, an Instrument Based on African Socio-Cultural Realities: Truth or Utopia?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Protection of Civilians during War in the Great Lakes Countries: The Case of the Republic of Burundi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suleiman Matabaro Manegabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tybo Nkengurikiyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Niyongabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Materanya Bisozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jésus Marie Nzoyininahaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Social Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/jss.2024.122030⟩</w:t>
+              <w:t xml:space="preserve">Beijing Law Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (04), pp.2396-2420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/blr.2025.164122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05388479v1</w:t>
+                <w:t xml:space="preserve">hal-05613523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Child’s Rights to Clothes for Children Residing with Their Mothers in Prison: Case of Mpimba Prison, Burundi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Nyabenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildephonse Sindayigaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beijing Law Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (01), pp.102-113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/blr.2024.151007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Implementation of the Child’s Right to Participation in the Context of a Student-Centered Education System in the Pedagogy of Integration and Decision Making</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The African Charter on the Rights and Welfare of the Child, an Instrument Based on African Socio-Cultural Realities: Truth or Utopia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildephonse Sindayigaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Journal of Social Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 12 (01), pp.317-327. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/jss.2024.121021⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 12 (02), pp.510-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/jss.2024.122030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388712v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pedagogy of integration, the child in the center of education: participation of the child in the schooling program</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Qualifying and Supporting Women in Industrial Tea and Energy Production Enterprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Jonya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Toyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aimé Ndendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildephonse Sindayigaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12988/ams.2024.917431⟩</w:t>
+              <w:t xml:space="preserve">Open Journal of Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (02), pp.498-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/jss.2024.122029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388775v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of the Profitability of Congolese Commercial Banks: An Econometric Analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Implementation of the Child’s Right to Participation in the Context of a Student-Centered Education System in the Pedagogy of Integration and Decision Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ndayisenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildephonse Sindayigaya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OALib Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/oalib.1111985⟩</w:t>
+              <w:t xml:space="preserve">Open Journal of Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (01), pp.317-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/jss.2024.121021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388444v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financial Behavior Analyses: Engel's Law in the Modern Domestic Economy of the City of Goma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The pedagogy of integration, the child in the center of education: participation of the child in the schooling program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ndayisenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildephonse Sindayigaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Scientific Research and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37502/IJSMR.2024.71118⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (1), pp.27-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12988/ams.2024.917431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388741v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prudential Regulation in Strengthening the Financial Capacity of Congolese Banks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Financial Behavior Analyses: Engel's Law in the Modern Domestic Economy of the City of Goma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildephonse Sindayigaya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Social Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/jss.2024.1210031⟩</w:t>
+              <w:t xml:space="preserve">The International Journal of Scientific Research and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (11), pp.197-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37502/IJSMR.2024.71118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388748v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water public policy in Burundi: Case of the city of Bujumbura</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Determinants of the Profitability of Congolese Commercial Banks: An Econometric Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kwibuka Bashangwa Jospin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyongabo Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senzira Nahayo Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nsengiyumva Théogène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavira Masingo Denise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoral school at the University of Burundi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.35148.18565⟩</w:t>
+              <w:t xml:space="preserve">OALib Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (10), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/oalib.1111985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392375v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Overview of Burundi in the Image of the African Charter on Rights and Welfare of the Child</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prudential Regulation in Strengthening the Financial Capacity of Congolese Banks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jospin Kwibuka Bashangwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Niyongabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Senzira Nahayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theogene Nsengiyunva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Kavira Masingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beijing Law Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/blr.2023.142044⟩</w:t>
+              <w:t xml:space="preserve">Open Journal of Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (10), pp.452-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/jss.2024.1210031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388841v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociability Networks in the City of Bujumbura</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The perception of the independence of the judiciary power in Burundian law: crossed views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prime Niyongabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildephonse Sindayigaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Social Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/jss.2023.118016⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (8), pp.391-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12988/ams.2023.917163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388864v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entry and Mobility in Technical and Vocational Education in Burundi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sennel Nduwimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildephonse Sindayigaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Journal of Social Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (07), pp.11-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/jss.2023.117002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The perception of the independence of the judiciary power in Burundian law: crossed views</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sociability Networks in the City of Bujumbura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Toyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildephonse Sindayigaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Open Journal of Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (08), pp.218-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/jss.2023.118016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12988/ams.2023.917163⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05392423v1</w:t>
+                <w:t xml:space="preserve">hal-05388864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing Quality in Technical and Vocational Education in Burundi: Contribution of the National Education Forum, Edition 2022 and in Employability in Burundi</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The Overview of Burundi in the Image of the African Charter on Rights and Welfare of the Child</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildephonse Sindayigaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Social Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Beijing Law Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (02), pp.812-827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/blr.2023.142044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/jss.2023.119010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05388838v1</w:t>
+                <w:t xml:space="preserve">hal-05388841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuity or Rupture: An Analysis of the Fourth Cycle Literature Teaching Program in the Post-Fundamental Schools, Language Section</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Water public policy in Burundi: Case of the city of Bujumbura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildephonse Sindayigaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OALib Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (10), pp.1-9. </w:t>
+              <w:t xml:space="preserve">Doctoral school at the University of Burundi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/oalib.1110752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.35148.18565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388835v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital in Higher Education in Burundi</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Establishing Quality in Technical and Vocational Education in Burundi: Contribution of the National Education Forum, Edition 2022 and in Employability in Burundi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sennel Nduwimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildephonse Sindayigaya</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Journal of Social Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 11 (11), pp.284-297. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/jss.2023.1111019⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 11 (09), pp.142-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/jss.2023.119010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05388761v1</w:t>
+                <w:t xml:space="preserve">hal-05388838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problems Related to the Implementation of Child’s Right Birth Registration in Burundi: Proposing Their Remedies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Continuity or Rupture: An Analysis of the Fourth Cycle Literature Teaching Program in the Post-Fundamental Schools, Language Section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelin Mperejimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildephonse Sindayigaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Social Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/jss.2023.119004⟩</w:t>
+              <w:t xml:space="preserve">OALib Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (10), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/oalib.1110752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388842v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The repression of online sexual blackmail of children in Burundian positive law</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital in Higher Education in Burundi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimé-Emmanuel Sabiraguha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Havyarimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prime Niyongabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donatien Ciza</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Jean Robert Kala Kamdjoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildephonse Sindayigaya</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (10), pp.453-459. </w:t>
+              <w:t xml:space="preserve">Open Journal of Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (11), pp.284-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12988/ams.2023.917443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/jss.2023.1111019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388848v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisational Health and Resilience of Community Health Insurance Schemes in Bukavu Eastern DRC</w:t>
+                <w:t xml:space="preserve">The repression of online sexual blackmail of children in Burundian positive law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buhendwa Wendo M. Victor</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Donatien Ciza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildephonse Sindayigaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Social Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/jss.2023.119025⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (10), pp.453-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12988/ams.2023.917443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05388847v1</w:t>
+                <w:t xml:space="preserve">hal-05388848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the child's right to housing implementation for street children in Burundi: case of Kirundo city</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Problems Related to the Implementation of Child’s Right Birth Registration in Burundi: Proposing Their Remedies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildephonse Sindayigaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12988/ams.2022.916819⟩</w:t>
+              <w:t xml:space="preserve">Open Journal of Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (09), pp.41-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/jss.2023.119004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392425v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infants residing with their mothers at Mpimba prison, Burundi: do they have rights to be protected?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Organisational Health and Resilience of Community Health Insurance Schemes in Bukavu Eastern DRC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buhendwa Wendo M. Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bédan Mokakando Alonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léandre Simbananiye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Awezaye Mwilarhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildephonse Sindayigaya</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Andre Nyabenda</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open Journal of Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (09), pp.378-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/jss.2023.119025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of the child's right to housing implementation for street children in Burundi: case of Kirundo city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildephonse Sindayigaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (10), pp.465-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12988/ams.2022.916819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infants residing with their mothers at Mpimba prison, Burundi: do they have rights to be protected?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildephonse Sindayigaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Nyabenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (12), pp.555-563. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12988/ams.2022.916865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2896,224 +3185,295 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electricity public policy in Burundi: case of the city of Bujumbura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildephonse Sindayigaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sema</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Semaine de l'Université, Summer school 2023, Sep 2023, Bujumbura, Burundi. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.25121.17764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Burundi, à l’épreuve de la mise en application de la Charte africaine des droits et du bien-être de l’enfant : Regard sur ses articles 4 al.2, 6, 7 et 20 al.2 lit.a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildephonse Sindayigaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droit. Université du Burundi, 2025. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05480310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">DU RESPECT DES DROITS DU NOURRISSON PENDANT LA VIE CARCERALE DE SA MERE AU BURUNDI: CAS DES PRISONS CENTRALES DE MPIMBA ET NGOZI-FEMME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildephonse Sindayigaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université du Burundi, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05388538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId112"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3181,51 +3541,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6D54F3B"/>
+    <w:nsid w:val="57F452F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3412,51 +3772,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ildephonse-sindayigaya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9727-7182" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470842v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Cimpaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ndayizeye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Nizigama" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildephonse Sindayigaya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Solo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/oalib.1114725" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388429v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nijimbere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvator Kaboneka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kizito Nishimwe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nduwimana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Nijimbere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jss.2025.136005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388422v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jss.2025.136041" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388437v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ndayisenga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juma Shabani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Drame" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Muhindo Binzaka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ndayisaba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20849/ajsss.v10i1.1495" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400363v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suleiman Matabaro Manegabe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tybo Nkengurikiyimana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Niyongabo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Materanya Bisozi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Marie Nzoyininahaza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/blr.2025.164122" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388470v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Jonya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Toyi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aim&#233; Ndendi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jss.2024.122029" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388479v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jss.2024.122030" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388490v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nyabenda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/blr.2024.151007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388712v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jss.2024.121021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388775v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12988/ams.2024.917431" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388444v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwibuka Bashangwa Jospin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyongabo Gilbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senzira Nahayo Paul" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nsengiyumva Th&#233;og&#232;ne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavira Masingo Denise" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/oalib.1111985" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388741v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37502/IJSMR.2024.71118" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388748v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jospin Kwibuka Bashangwa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Niyongabo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Senzira Nahayo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theogene Nsengiyunva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Kavira Masingo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jss.2024.1210031" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392375v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35148.18565" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388841v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/blr.2023.142044" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388864v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jss.2023.118016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392411v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sennel Nduwimana" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jss.2023.117002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392423v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prime Niyongabo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12988/ams.2023.917163" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jss.2023.119010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388835v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Mperejimana" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/oalib.1110752" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388761v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;-Emmanuel Sabiraguha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Havyarimana" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Robert Kala Kamdjoug" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jss.2023.1111019" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388842v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jss.2023.119004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388848v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Ciza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12988/ams.2023.917443" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388847v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buhendwa Wendo M. Victor" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;dan Mokakando Alonga" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Simbananiye" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Awezaye Mwilarhe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jss.2023.119025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392425v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12988/ams.2022.916819" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392434v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Nyabenda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12988/ams.2022.916865" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388862v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25121.17764" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05388538v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ildephonse-sindayigaya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9727-7182" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=iup_bIwAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584850v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sennel Nduwimana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juma Shabani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dram&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Muhindo Binzaka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ndayisaba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jss.2026.144004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470842v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Cimpaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ndayizeye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Nizigama" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildephonse Sindayigaya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Solo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/oalib.1114725" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388437v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ndayisenga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Drame" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20849/ajsss.v10i1.1495" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388429v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nijimbere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvator Kaboneka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kizito Nishimwe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nduwimana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Nijimbere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jss.2025.136005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388422v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jss.2025.136041" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400363v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suleiman Matabaro Manegabe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tybo Nkengurikiyimana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Niyongabo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Materanya Bisozi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Marie Nzoyininahaza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/blr.2025.164122" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613523v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388490v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nyabenda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/blr.2024.151007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388479v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jss.2024.122030" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388470v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Jonya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Toyi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aim&#233; Ndendi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jss.2024.122029" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388712v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jss.2024.121021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388775v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12988/ams.2024.917431" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388741v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37502/IJSMR.2024.71118" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388444v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwibuka Bashangwa Jospin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyongabo Gilbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senzira Nahayo Paul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nsengiyumva Th&#233;og&#232;ne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavira Masingo Denise" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/oalib.1111985" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jospin Kwibuka Bashangwa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Niyongabo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Senzira Nahayo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theogene Nsengiyunva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Kavira Masingo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jss.2024.1210031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392423v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prime Niyongabo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12988/ams.2023.917163" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392411v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jss.2023.117002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388864v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jss.2023.118016" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388841v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/blr.2023.142044" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392375v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35148.18565" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388838v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jss.2023.119010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388835v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Mperejimana" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/oalib.1110752" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388761v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;-Emmanuel Sabiraguha" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Havyarimana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Robert Kala Kamdjoug" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jss.2023.1111019" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388848v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Ciza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12988/ams.2023.917443" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388842v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jss.2023.119004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388847v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buhendwa Wendo M. Victor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;dan Mokakando Alonga" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Simbananiye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Awezaye Mwilarhe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jss.2023.119025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392425v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12988/ams.2022.916819" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392434v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Nyabenda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12988/ams.2022.916865" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388862v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25121.17764" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05480310v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05388538v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>