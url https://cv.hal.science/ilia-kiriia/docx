--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -577,234 +577,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La souvérainisation des plateformes vidéastes en Russie face au mouvement anti-occidental</w:t>
+                <w:t xml:space="preserve">How platforms are shaping the discoverability of media: the case of Russian alternative media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Kiriya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international du Réseau Télé\Visées « TV ON. Écrans sous tensions »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gresec, Dec 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ECREA Audience and Reception Studies Section conference "Navigating Algorithmic Society: Audiences’ tactics to understanding the world"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Södertörn, Oct 2025, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05435643v1</w:t>
+                <w:t xml:space="preserve">hal-05435621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discoverability of Russian media in exile: between exploitation and resistance of the algorithms</w:t>
+                <w:t xml:space="preserve">La souvérainisation des plateformes vidéastes en Russie face au mouvement anti-occidental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Kiriya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Aleksanteri Conference "Extremisms Ambiguities, Ideologies, Agency"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Helsinki, Oct 2025, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Colloque international du Réseau Télé\Visées « TV ON. Écrans sous tensions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gresec, Dec 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05435611v1</w:t>
+                <w:t xml:space="preserve">hal-05435643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global media and communication industries and “green investors discourse”</w:t>
+                <w:t xml:space="preserve">Discoverability of Russian media in exile: between exploitation and resistance of the algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Kiriya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI Seminàrio International de Pesquisas em Midiatizaçao e Processos Sociais. Antropoceno, classificações e ambiente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Fédérale de Santa Maria; Université Fédérale de Sao Paulo, May 2024, Sao Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">Annual Aleksanteri Conference "Extremisms Ambiguities, Ideologies, Agency"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Helsinki, Oct 2025, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862245v1</w:t>
+                <w:t xml:space="preserve">hal-05435611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Публичное выражение мнения в российских академических учреждениях во время войны: к общей логике контроля в символических учреждениях.</w:t>
               </w:r>
@@ -922,523 +922,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les plateformes numériques fragilisent le discours des médias russes en exil</w:t>
+                <w:t xml:space="preserve">Global media and communication industries and “green investors discourse”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Kiriya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La (dé)fragilisation des discours. Acteurs, processus et effets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Cergy, May 2025, Cergy (CY Cergy Paris Université), France</w:t>
+              <w:t xml:space="preserve">VI Seminàrio International de Pesquisas em Midiatizaçao e Processos Sociais. Antropoceno, classificações e ambiente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Fédérale de Santa Maria; Université Fédérale de Sao Paulo, May 2024, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05435561v1</w:t>
+                <w:t xml:space="preserve">hal-04862245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conspiracy theories and Sovereignization of digital platforms in Russia: between strategic narrative and market driven rationality</w:t>
+                <w:t xml:space="preserve">Comment les plateformes numériques fragilisent le discours des médias russes en exil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Kiriya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII Seminário Internacional de Pesquisas em Midiatização e Processos Sociais: MIDIATIZAÇÃO, SEMIOSE E COMUNICAÇÃO: MUTAÇÕES GLOBAIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Sao Paolo; réseau Midiaticom, May 2025, Sao Paolo, Brazil</w:t>
+              <w:t xml:space="preserve">La (dé)fragilisation des discours. Acteurs, processus et effets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Cergy, May 2025, Cergy (CY Cergy Paris Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308605v1</w:t>
+                <w:t xml:space="preserve">hal-05435561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How platforms are shaping the discoverability of media: the case of Russian alternative media</w:t>
+                <w:t xml:space="preserve">Conspiracy theories and Sovereignization of digital platforms in Russia: between strategic narrative and market driven rationality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Kiriya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECREA Audience and Reception Studies Section conference "Navigating Algorithmic Society: Audiences’ tactics to understanding the world"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Södertörn, Oct 2025, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">VII Seminário Internacional de Pesquisas em Midiatização e Processos Sociais: MIDIATIZAÇÃO, SEMIOSE E COMUNICAÇÃO: MUTAÇÕES GLOBAIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Sao Paolo; réseau Midiaticom, May 2025, Sao Paolo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05435621v1</w:t>
+                <w:t xml:space="preserve">hal-05308605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization of Russian online public sphere around Stalin’s figure: evidence from war time</w:t>
+                <w:t xml:space="preserve">Russian alternative media in war conditions: the variety of economic strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Kiriya</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olga Logunova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical Past and Contemporary Propaganda in the Global Context</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bard College Berlin; Université Humboldt, Jun 2024, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Understanding the Russian Audiences - a symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, King's College London (King's Russia Institute), Apr 2024, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862250v1</w:t>
+                <w:t xml:space="preserve">hal-04862234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fracture informationnelle en ligne : les stratégies d'adaptation des blogueurs sur Telegram aux représentations institutionnelles de l'actualité en temps de guerre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Kiriya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résistance, adaptation et contournement en Russie, dans les aires russophones et l’espace postsoviétique : formes, stratégies, acteurs et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Grenoble Alpes, Centre d'études slaves contemporaines, Nov 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05307926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambivalence of artificial intelligence in struggling and debunking of fake news</w:t>
+                <w:t xml:space="preserve">Polarization of Russian online public sphere around Stalin’s figure: evidence from war time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Kiriya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Logunova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Orbicom World Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pontifical Javeriana University of Bogotá, Chair Unesco, Oct 2024, Bogota, Colombia</w:t>
+              <w:t xml:space="preserve">Historical Past and Contemporary Propaganda in the Global Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bard College Berlin; Université Humboldt, Jun 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862253v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Russian alternative media in war conditions: the variety of economic strategies</w:t>
+                <w:t xml:space="preserve">Ambivalence of artificial intelligence in struggling and debunking of fake news</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Kiriya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Understanding the Russian Audiences - a symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, King's College London (King's Russia Institute), Apr 2024, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">2024 Orbicom World Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pontifical Javeriana University of Bogotá, Chair Unesco, Oct 2024, Bogota, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862234v1</w:t>
+                <w:t xml:space="preserve">hal-04862253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living in disrupted media world: patterns of media usage in post-war environment in Russia</w:t>
               </w:r>
@@ -2473,51 +2473,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435633v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kiriya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18861/ic.2026.21.1.4272" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435578v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769152v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537701v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Kiriia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/mac.v9i4.4177" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537753v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19409419.2019.1569551" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435643v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435611v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862245v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307944v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435597v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435561v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308605v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435621v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862250v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Logunova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307926v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862253v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862234v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537726v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537718v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537740v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537736v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435531v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003483908-20" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920867v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778822v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mathieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Ray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307968v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fuchs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17323/978-5-7598-2753-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Kompatsiaris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Mylonas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53164-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435633v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kiriya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18861/ic.2026.21.1.4272" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435578v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769152v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537701v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Kiriia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/mac.v9i4.4177" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537753v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19409419.2019.1569551" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435621v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435643v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435611v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307944v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435597v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862245v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435561v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308605v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862234v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307926v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862250v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Logunova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862253v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537726v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537718v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537740v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537736v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435531v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003483908-20" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920867v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778822v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mathieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Ray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307968v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fuchs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17323/978-5-7598-2753-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Kompatsiaris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Mylonas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53164-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>