--- v1 (2026-04-06)
+++ v2 (2026-05-19)
@@ -646,372 +646,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La souvérainisation des plateformes vidéastes en Russie face au mouvement anti-occidental</w:t>
+                <w:t xml:space="preserve">Discoverability of Russian media in exile: between exploitation and resistance of the algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Kiriya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international du Réseau Télé\Visées « TV ON. Écrans sous tensions »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gresec, Dec 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Annual Aleksanteri Conference "Extremisms Ambiguities, Ideologies, Agency"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Helsinki, Oct 2025, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05435643v1</w:t>
+                <w:t xml:space="preserve">hal-05435611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discoverability of Russian media in exile: between exploitation and resistance of the algorithms</w:t>
+                <w:t xml:space="preserve">La souvérainisation des plateformes vidéastes en Russie face au mouvement anti-occidental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Kiriya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Aleksanteri Conference "Extremisms Ambiguities, Ideologies, Agency"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Helsinki, Oct 2025, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Colloque international du Réseau Télé\Visées « TV ON. Écrans sous tensions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gresec, Dec 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05435611v1</w:t>
+                <w:t xml:space="preserve">hal-05435643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Публичное выражение мнения в российских академических учреждениях во время войны: к общей логике контроля в символических учреждениях.</w:t>
+                <w:t xml:space="preserve">Global media and communication industries and “green investors discourse”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Kiriya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">War and World: Obvious and Probable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ruhr Universität Bochum; Academic Bridges Project, Mar 2025, Bochum, Germany</w:t>
+              <w:t xml:space="preserve">VI Seminàrio International de Pesquisas em Midiatizaçao e Processos Sociais. Antropoceno, classificações e ambiente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Fédérale de Santa Maria; Université Fédérale de Sao Paulo, May 2024, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05307944v1</w:t>
+                <w:t xml:space="preserve">hal-04862245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How platform algorithms are exploited by media in exile and shape their technological dependence: the case of Russian opposition media</w:t>
+                <w:t xml:space="preserve">Публичное выражение мнения в российских академических учреждениях во время войны: к общей логике контроля в символических учреждениях.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Kiriya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel d'ORBICOM “Communication, artificial intelligence, remediation, ethics and inclusion”.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Strasbourg; Orbicom, Sep 2025, Strasbourg (Maison interuniversitaire des sciences de l'homme - Alsace), France</w:t>
+              <w:t xml:space="preserve">War and World: Obvious and Probable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ruhr Universität Bochum; Academic Bridges Project, Mar 2025, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05435597v1</w:t>
+                <w:t xml:space="preserve">hal-05307944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global media and communication industries and “green investors discourse”</w:t>
+                <w:t xml:space="preserve">How platform algorithms are exploited by media in exile and shape their technological dependence: the case of Russian opposition media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Kiriya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI Seminàrio International de Pesquisas em Midiatizaçao e Processos Sociais. Antropoceno, classificações e ambiente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Fédérale de Santa Maria; Université Fédérale de Sao Paulo, May 2024, Sao Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">Congrès annuel d'ORBICOM “Communication, artificial intelligence, remediation, ethics and inclusion”.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg; Orbicom, Sep 2025, Strasbourg (Maison interuniversitaire des sciences de l'homme - Alsace), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862245v1</w:t>
+                <w:t xml:space="preserve">hal-05435597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les plateformes numériques fragilisent le discours des médias russes en exil</w:t>
               </w:r>
@@ -1198,178 +1198,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fracture informationnelle en ligne : les stratégies d'adaptation des blogueurs sur Telegram aux représentations institutionnelles de l'actualité en temps de guerre.</w:t>
+                <w:t xml:space="preserve">Polarization of Russian online public sphere around Stalin’s figure: evidence from war time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Kiriya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Logunova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Résistance, adaptation et contournement en Russie, dans les aires russophones et l’espace postsoviétique : formes, stratégies, acteurs et pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Centre d'études slaves contemporaines, Nov 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Historical Past and Contemporary Propaganda in the Global Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bard College Berlin; Université Humboldt, Jun 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05307926v1</w:t>
+                <w:t xml:space="preserve">hal-04862250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization of Russian online public sphere around Stalin’s figure: evidence from war time</w:t>
+                <w:t xml:space="preserve">La fracture informationnelle en ligne : les stratégies d'adaptation des blogueurs sur Telegram aux représentations institutionnelles de l'actualité en temps de guerre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Kiriya</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olga Logunova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical Past and Contemporary Propaganda in the Global Context</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bard College Berlin; Université Humboldt, Jun 2024, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Résistance, adaptation et contournement en Russie, dans les aires russophones et l’espace postsoviétique : formes, stratégies, acteurs et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Centre d'études slaves contemporaines, Nov 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862250v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05307926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambivalence of artificial intelligence in struggling and debunking of fake news</w:t>
               </w:r>
@@ -2473,51 +2473,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435633v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kiriya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18861/ic.2026.21.1.4272" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435578v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769152v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537701v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Kiriia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/mac.v9i4.4177" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537753v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19409419.2019.1569551" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435621v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435643v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435611v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307944v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435597v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862245v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435561v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308605v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862234v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307926v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862250v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Logunova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862253v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537726v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537718v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537740v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537736v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435531v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003483908-20" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920867v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778822v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mathieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Ray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307968v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fuchs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17323/978-5-7598-2753-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Kompatsiaris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Mylonas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53164-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435633v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kiriya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18861/ic.2026.21.1.4272" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435578v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769152v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537701v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Kiriia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/mac.v9i4.4177" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537753v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19409419.2019.1569551" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435621v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435611v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435643v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862245v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435597v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435561v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308605v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862234v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862250v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Logunova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307926v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862253v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537726v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537718v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537740v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537736v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435531v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003483908-20" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920867v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778822v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mathieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Ray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307968v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fuchs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17323/978-5-7598-2753-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Kompatsiaris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Mylonas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53164-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>