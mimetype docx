--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1126,173 +1126,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05438831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lance, « Le portail du Jugement de Santa Maria la Mayor de Tudela », Cahiers de civilisation médiévale, 45, 2002, p.255-274</w:t>
+                <w:t xml:space="preserve">Monique Jannet-Vallat et Fabienne Joubert, dir., &amp;quot;Sculpture médiévale en Bourgogne, collection lapidaire du Musée archéologique de Dijon&amp;quot;, Dijon, EUD, 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iliana Kasarska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Monumental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 161 (4), pp.365-366</w:t>
+              <w:t xml:space="preserve">, 2003, 161 (2), pp.179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05439970v1</w:t>
+                <w:t xml:space="preserve">hal-05439973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Jannet-Vallat et Fabienne Joubert, dir., &amp;quot;Sculpture médiévale en Bourgogne, collection lapidaire du Musée archéologique de Dijon&amp;quot;, Dijon, EUD, 2000</w:t>
+                <w:t xml:space="preserve">Julien Lance, « Le portail du Jugement de Santa Maria la Mayor de Tudela », Cahiers de civilisation médiévale, 45, 2002, p.255-274</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iliana Kasarska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Monumental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 161 (2), pp.179</w:t>
+              <w:t xml:space="preserve">, 2003, 161 (4), pp.365-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05439973v1</w:t>
+                <w:t xml:space="preserve">hal-05439970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre Notre-Dame de Paris et Chartres : le portail de Longpont-sur-Orge (vers 1235)</w:t>
               </w:r>
@@ -3146,51 +3146,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:i.kasarska@icp.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395757v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Kasarska" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437622v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160742v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160737v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437624v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7505" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437626v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437628v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438807v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438826v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hista.2005.3109" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438831v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439970v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160519v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2002.1151" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439974v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439977v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439976v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439980v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442537v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442551v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160939v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160251v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clario Di Fabio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hediger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Joy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160216v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160887v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160910v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315310336" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160819v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160825v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160486v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160912v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:i.kasarska@icp.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395757v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Kasarska" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437622v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160742v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160737v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437624v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7505" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437626v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437628v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438807v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438826v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hista.2005.3109" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438831v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439973v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160519v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2002.1151" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439974v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439977v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439976v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439980v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442537v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442551v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160939v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160251v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clario Di Fabio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hediger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Joy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160216v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160887v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160910v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315310336" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160819v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160825v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160486v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160912v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>