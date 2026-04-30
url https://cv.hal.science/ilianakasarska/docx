--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1423,173 +1423,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Boerner, « Par caritas par meritum », Studien zur Theologie des gotischen Weltgerichtsportals in Frankreich – am Beispiel des mittleren Westeingangs von Notre-Dame-de-Paris, Fribourg, Schweiz Universitäts-verlag, 1998</w:t>
+                <w:t xml:space="preserve">Dany Sandron, « Observations sur la structure et la sculpture des portails de la façade de Notre-Dame de Paris », Monumental, 2000, p.10-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iliana Kasarska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Monumental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 159 (2), pp.202-203</w:t>
+              <w:t xml:space="preserve">, 2001, 159 (2), pp.184-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05439977v1</w:t>
+                <w:t xml:space="preserve">hal-05439976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dany Sandron, « Observations sur la structure et la sculpture des portails de la façade de Notre-Dame de Paris », Monumental, 2000, p.10-19</w:t>
+                <w:t xml:space="preserve">Bruno Boerner, « Par caritas par meritum », Studien zur Theologie des gotischen Weltgerichtsportals in Frankreich – am Beispiel des mittleren Westeingangs von Notre-Dame-de-Paris, Fribourg, Schweiz Universitäts-verlag, 1998</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iliana Kasarska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Monumental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 159 (2), pp.184-185</w:t>
+              <w:t xml:space="preserve">, 2001, 159 (2), pp.202-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05439976v1</w:t>
+                <w:t xml:space="preserve">hal-05439977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thirion, « Le portail Sainte-Anne à Notre-Dame de Paris », Cahiers de la Rotonde, n°22, 2000, p.5-43</w:t>
               </w:r>
@@ -3146,51 +3146,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:i.kasarska@icp.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395757v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Kasarska" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437622v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160742v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160737v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437624v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7505" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437626v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437628v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438807v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438826v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hista.2005.3109" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438831v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439973v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160519v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2002.1151" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439974v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439977v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439976v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439980v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442537v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442551v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160939v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160251v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clario Di Fabio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hediger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Joy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160216v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160887v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160910v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315310336" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160819v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160825v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160486v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160912v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:i.kasarska@icp.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395757v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Kasarska" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437622v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160742v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160737v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437624v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7505" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437626v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437628v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438807v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438826v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hista.2005.3109" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438831v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439973v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160519v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2002.1151" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439974v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439977v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439980v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442537v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442551v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160939v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160251v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clario Di Fabio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hediger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Joy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160216v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160887v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160910v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315310336" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160819v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160825v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160486v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160912v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>