--- v2 (2026-04-30)
+++ v3 (2026-06-04)
@@ -317,169 +317,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Scott-Brown &amp;quot;Authenticity : interpreting damage and restauration in Medieval Sculpture&amp;quot; The Burlington Magazine, v.155, n. 1328, November 2013, p. 748-755.</w:t>
+                <w:t xml:space="preserve">La nef de Saint-Denis ou les débuts du gothique rayonnant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iliana Kasarska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Monumental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 174 (3), pp.398-399</w:t>
+              <w:t xml:space="preserve">Histoire antique &amp; médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45, pp.34-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05437622v1</w:t>
+                <w:t xml:space="preserve">hal-04160742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nef de Saint-Denis ou les débuts du gothique rayonnant</w:t>
+                <w:t xml:space="preserve">Peter Scott-Brown &amp;quot;Authenticity : interpreting damage and restauration in Medieval Sculpture&amp;quot; The Burlington Magazine, v.155, n. 1328, November 2013, p. 748-755.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iliana Kasarska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire antique &amp; médiévale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 45, pp.34-41</w:t>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 174 (3), pp.398-399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160742v1</w:t>
+                <w:t xml:space="preserve">hal-05437622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La façade occidentale de Saint-Denis, premier ensemble sculpté gothique</w:t>
               </w:r>
@@ -528,182 +528,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franc Thénard-Duvivier, &amp;quot;Images sculptées au seuil des cathédrales. Les portails de Rouen, Lyon et Avignon (XIIIe-XIVe siècles), Mont-Saint-Aignan, PURH, 2012</w:t>
+                <w:t xml:space="preserve">Nina Rowe, &amp;quot;The Jew, the Cathedral and the Medieval City: Synagoga and Ecclesia in the Thirteenth Century&amp;quot;, Cambridge, 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iliana Kasarska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médiévales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 173 (2), pp.183-184</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05437624v1</w:t>
+                <w:t xml:space="preserve">hal-05437626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Rowe, &amp;quot;The Jew, the Cathedral and the Medieval City: Synagoga and Ecclesia in the Thirteenth Century&amp;quot;, Cambridge, 2011</w:t>
+                <w:t xml:space="preserve">Franc Thénard-Duvivier, &amp;quot;Images sculptées au seuil des cathédrales. Les portails de Rouen, Lyon et Avignon (XIIIe-XIVe siècles), Mont-Saint-Aignan, PURH, 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iliana Kasarska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Monumental</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68, pp.185-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/medievales.7505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05437626v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05437624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Guillouët, &amp;quot;Le portail de Santa Maria da Vitoria de Batalha et l'art européen de son temps&amp;quot;, Leira, 2011</w:t>
               </w:r>
@@ -1423,173 +1423,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dany Sandron, « Observations sur la structure et la sculpture des portails de la façade de Notre-Dame de Paris », Monumental, 2000, p.10-19</w:t>
+                <w:t xml:space="preserve">Bruno Boerner, « Par caritas par meritum », Studien zur Theologie des gotischen Weltgerichtsportals in Frankreich – am Beispiel des mittleren Westeingangs von Notre-Dame-de-Paris, Fribourg, Schweiz Universitäts-verlag, 1998</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iliana Kasarska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Monumental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 159 (2), pp.184-185</w:t>
+              <w:t xml:space="preserve">, 2001, 159 (2), pp.202-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05439976v1</w:t>
+                <w:t xml:space="preserve">hal-05439977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Boerner, « Par caritas par meritum », Studien zur Theologie des gotischen Weltgerichtsportals in Frankreich – am Beispiel des mittleren Westeingangs von Notre-Dame-de-Paris, Fribourg, Schweiz Universitäts-verlag, 1998</w:t>
+                <w:t xml:space="preserve">Dany Sandron, « Observations sur la structure et la sculpture des portails de la façade de Notre-Dame de Paris », Monumental, 2000, p.10-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iliana Kasarska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Monumental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 159 (2), pp.202-203</w:t>
+              <w:t xml:space="preserve">, 2001, 159 (2), pp.184-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05439977v1</w:t>
+                <w:t xml:space="preserve">hal-05439976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thirion, « Le portail Sainte-Anne à Notre-Dame de Paris », Cahiers de la Rotonde, n°22, 2000, p.5-43</w:t>
               </w:r>
@@ -3146,51 +3146,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:i.kasarska@icp.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395757v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Kasarska" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437622v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160742v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160737v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437624v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7505" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437626v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437628v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438807v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438826v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hista.2005.3109" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438831v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439973v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160519v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2002.1151" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439974v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439977v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439980v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442537v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442551v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160939v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160251v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clario Di Fabio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hediger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Joy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160216v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160887v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160910v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315310336" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160819v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160825v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160486v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160912v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:i.kasarska@icp.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395757v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Kasarska" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160742v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437622v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160737v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437626v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437624v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7505" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437628v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438807v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438826v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hista.2005.3109" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438831v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439973v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160519v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2002.1151" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439974v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439977v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439976v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439980v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442537v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442551v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160939v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160251v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clario Di Fabio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hediger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Joy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160216v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160887v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160910v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315310336" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160819v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160825v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160486v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160912v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>