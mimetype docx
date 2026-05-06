--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -191,51 +191,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightweight deep learning for photovoltaic energy prediction: Optimizing decarbonization in winter houses</w:t>
+                <w:t xml:space="preserve">Lightweight Deep Learning for Photovoltaic Energy Prediction: Optimizing Decarbonization in Winter Houses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Jouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyass Abouelaziz</w:t>
@@ -284,1585 +284,3058 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solener.2025.113567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05342333v1</w:t>
+                <w:t xml:space="preserve">hal-05066009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Graph Convolutional Network for Blind Mesh Visual Quality Assessment</w:t>
+                <w:t xml:space="preserve">Photogrammetry and deep learning for energy production prediction and building-integrated photovoltaics decarbonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyass Abouelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Longin Jan Latecki</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Jouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3094663⟩</w:t>
+              <w:t xml:space="preserve">Building Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (2), pp.189-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12273-023-1089-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560124v1</w:t>
+                <w:t xml:space="preserve">hal-04975066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No-reference mesh visual quality assessment via ensemble of convolutional neural networks and compact multi-linear pooling</w:t>
+                <w:t xml:space="preserve">Learning Graph Convolutional Network for Blind Mesh Visual Quality Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyass Abouelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladine Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longin Jan Latecki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 100, pp.107174. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.108200-108211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2019.107174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3094663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640643v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D visual saliency and convolutional neural network for blind mesh quality assessment</w:t>
+                <w:t xml:space="preserve">No-reference mesh visual quality assessment via ensemble of convolutional neural networks and compact multi-linear pooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyass Abouelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladine Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longin Jan Latecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 32 (21), pp.16589-16603. </w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 100, pp.107174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00521-019-04521-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2019.107174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384188v1</w:t>
+                <w:t xml:space="preserve">hal-03640643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A blind mesh visual quality assessment method based on convolutional neural network</w:t>
+                <w:t xml:space="preserve">3D visual saliency and convolutional neural network for blind mesh quality assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyass Abouelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladine Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longin Jan Latecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018 (18), pp.423-423. </w:t>
+              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (21), pp.16589-16603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2018.18.3DIPM-423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00521-019-04521-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03581033v1</w:t>
+                <w:t xml:space="preserve">hal-02384188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind 3D mesh visual quality assessment using support vector regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyass Abouelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 77 (18), pp.24365 - 24386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11042-018-5706-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A blind mesh visual quality assessment method based on convolutional neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyass Abouelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladine Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (18), pp.423-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2018.18.3DIPM-423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesh Visual Quality based on the combination of convolutional neural networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ESTABLISHING DIGITAL TRUST: A CERTIFICATION SYSTEM FOR VERIFYING AI-GENERATED CONTENT AND ENSURING INFORMATION INTEGRITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blee Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didi Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyass Abouelaziz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Ninth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CONFERE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, équipe de recherche Présence &amp; Innovation, qui dépend du laboratoire LAMPA Laboratoire Angevin de Mécanique, Procédés et innovAtion, dont les membres appartiennent au Campus Arts et Métiers d'Angers, Jul 2024, Porto, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423913v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convolutional Neural Network for Blind Mesh Visual Quality Assessment Using 3D Visual Saliency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Eco-Efficient AI: Hybrid Data Strategies for BIPV Energy Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Jouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyass Abouelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Saddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Cheikh Sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 25th IEEE International Conference on Image Processing (ICIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 3rd International Conference on Power and Renewable Energy Engineering (PREE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Nara, France. pp.46-51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PREE67492.2025.11433856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384333v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A blind mesh visual quality assessment method based on convolutional neural network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved Hourly Prediction of BIPV Photovoltaic Power Building Using Artificial Learning Machine: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Dourhmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoutar Benlamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyass Abouelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tawfik Masrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Networking, Intelligent Systems and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Bandung, Indonesia. pp.270-280, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-15191-0_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384350v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Reference Mesh Visual Quality Assessment Based on Convolutional Neural Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new approach for removing point cloud outliers using the standard score</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Benallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyass Abouelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Mourchid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Alfalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Tairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 14th International Conference on Signal-Image Technology &amp; Internet based Systems (SITIS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pattern Recognition and Tracking XXXIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mohammad S. Alam; Vijayan K. Asari, Apr 2022, Orlando, Florida, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2618835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384312v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A convolutional neural network framework for blind mesh visual quality assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new approach for removing point cloud outliers using box plot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Benallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Mourchid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyass Abouelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Alfalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Tairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296382⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition and Tracking XXXIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Orlando, United States. pp.9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2618842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424082v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Curvature Based Method for Blind Mesh Visual Quality Assessment Using a General Regression Neural Network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">No-Reference Mesh Visual Quality Assessment Using Graph-Based Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyass Abouelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladine Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS), 2016 </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SITIS.2016.130⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE 23rd International Workshop on Multimedia Signal Processing (MMSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Tampere, Finland. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMSP53017.2021.9733513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01557927v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No-Reference 3D Mesh Quality Assessment Based on Dihedral Angles Model and Support Vector Regression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Combination Of Handcrafted And Deep Learning-Based Features For 3d Mesh Quality Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyass Abouelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladine Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longin Jan Latecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Image and Signal Processing (ICISP 2016) </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-33618-3_37⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.171-175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9191092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430400v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mesh Visual Quality based on the combination of convolutional neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyass Abouelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladine Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longin Jan Latecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2019 Ninth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Istanbul, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2019.8936129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convolutional Neural Network for Blind Mesh Visual Quality Assessment Using 3D Visual Saliency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyass Abouelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladine Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2018 25th IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Athènes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A blind mesh visual quality assessment method based on convolutional neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyass Abouelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladine Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reduced Reference Mesh Visual Quality Assessment Based on Convolutional Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyass Abouelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladine Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2018 14th International Conference on Signal-Image Technology &amp; Internet based Systems (SITIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Las Palmas de Gran Canaria, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convolutional Neural Network for Blind Mesh Visual Quality Assessment Using 3D Visual Saliency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyass Abouelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladine Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longin Jan Latecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2018 25th IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Athens, France. pp.3533-3537, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesh Visual Quality Assessment Metrics: A Comparison Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyass Abouelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladine Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2017 13th International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Jaipur, France. pp.283-288, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SITIS.2017.55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A convolutional neural network framework for blind mesh visual quality assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyass Abouelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Beijing, France. pp.755-759, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Curvature Based Method for Blind Mesh Visual Quality Assessment Using a General Regression Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyass Abouelaziz,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS), 2016 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Naples, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SITIS.2016.130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">No-Reference 3D Mesh Quality Assessment Based on Dihedral Angles Model and Support Vector Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyass Abouelaziz,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Conference on Image and Signal Processing (ICISP 2016) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Trois Rivières, Canada. pp.369-377, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-33618-3_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reduced reference 3D mesh quality assessment based on statistical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyass Abouelaziz,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omari Mounir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 11th International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Bourgogne; University of Milan, Nov 2015, Bangkok, Thailand. pp.170-176, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SITIS.2015.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New models of visual saliency: Contourlet transform based model and hybrid model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyass Abouelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2015 Intelligent Systems and Computer Vision (ISCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Fez, Morocco. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISACV.2015.7105547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improved Hourly Prediction of BIPV Photovoltaic Power Building Using Artificial Learning Machine: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Dourhmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoutar Benlamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyass Abouelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01435340v1</w:t>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tawfik Masrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">springer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emerging Trends in Intelligent Systems &amp; Network Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 147, Springer International Publishing; Springer International Publishing, pp.270-280, 2023, Lecture Notes on Data Engineering and Communications Technologies, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-15191-0_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId80"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2009,51 +3482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Abouelaziz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariya Ghalmane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-026-21400-9" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342333v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Jouane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saddik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Oussous" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113567" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560124v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Chetouani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Hassouni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longin Jan Latecki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3094663" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640643v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2019.107174" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02384188v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-019-04521-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581033v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2018.18.3DIPM-423" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01923257v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-5706-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423913v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2019.8936129" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02384333v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02384350v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02384312v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424082v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296382" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01557927v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Abouelaziz," TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2016.130" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01430400v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33618-3_37" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01435340v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omari Mounir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2015.129" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Abouelaziz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariya Ghalmane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-026-21400-9" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066009v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Jouane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saddik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Oussous" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113567" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975066v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-023-1089-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560124v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Chetouani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Hassouni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longin Jan Latecki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3094663" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640643v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2019.107174" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02384188v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-019-04521-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01923257v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-5706-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581033v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2018.18.3DIPM-423" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587060v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blee Benoit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didi Abdallah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leclercq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589623v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Cheikh Sow" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PREE67492.2025.11433856" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097388v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Dourhmi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Benlamine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zghal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik Masrour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15191-0_26" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082487v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Benallal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mourchid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Tairi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2618835" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933592v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2618842" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097346v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733513" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097329v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191092" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423913v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2019.8936129" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02384333v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02384350v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02384312v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097226v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451763" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097268v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2017.55" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424082v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296382" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01557927v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Abouelaziz," TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2016.130" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01430400v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33618-3_37" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01435340v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omari Mounir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2015.129" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097335v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISACV.2015.7105547" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093894v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15191-0_2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>