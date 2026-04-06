--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,1623 +66,1731 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Masked Autoencoders Also Listen to Birds?</w:t>
+                <w:t xml:space="preserve">Hashing-Baseline: Rethinking Hashing in the Age of Pretrained Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ilyass Moummad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawtar Zaher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lukas Rauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">ICASSP 2026 - 2026 IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457126v1</w:t>
+                <w:t xml:space="preserve">hal-05558414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial intelligence solution to accelerate the acquisition of MRI images: Impact on the therapeutic care in oncology in radiology and radiotherapy departments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic identification of individual animals with hierarchical contrastive learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Nolasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyass Moummad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Karine Lemaire</w:t>
+                <w:t xml:space="preserve">Dan Stowell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Raboutet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanouil Benetos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">ICASSP 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Hyderabad, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixture of Mixups for Multi-label Classification of Rare Anuran Sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyass Moummad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Serizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.canrad.2023.11.004⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04618381v2</w:t>
+                <w:t xml:space="preserve">Jeremy Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.1282-1286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-Supervised Learning for Few-Shot Bird Sound Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyass Moummad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Serizel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICASSPW 2024: IEEE International Conference on Acoustics, Speech, and Signal Processing Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSPW62465.2024.10627576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regularized Contrastive Pre-Training for Few-Shot Bioacoustic Sound Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyass Moummad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Serizel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICASSP 2024: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10446409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pretraining Representations for Bioacoustic Few-Shot Detection using Supervised Contrastive Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyass Moummad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Serizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Detection and Classification of Acoustic Scenes and Events 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, TAMPERE, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pretraining Respiratory Sound Representations using Metadata and Contrastive Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyass Moummad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WASPAA 2023: IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, New Paltz, NY, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WASPAA58266.2023.10248130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage supervisé et contrastif de représentations à l'aide de réseaux siamois pour la classification hiérarchique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyass Moummad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GRETSI 2023 : XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrastive Learning using Random Walk Laplacian Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyass Moummad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Graph Signal Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Oxford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Son (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic identification of individual animals with hierarchical contrastive learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Audiocarnet - Deep Representation Learning from Unlabeled Bioacoustic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyass Moummad</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...304 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...447 lines deleted...]
-                <w:t xml:space="preserve">hal-04639769v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Son (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audiocarnet - Deep Representation Learning from Unlabeled Bioacoustic Data</w:t>
+                <w:t xml:space="preserve">Can Masked Autoencoders Also Listen to Birds?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lukas Rauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ilyass Moummad</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Sick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artificial intelligence solution to accelerate the acquisition of MRI images: Impact on the therapeutic care in oncology in radiology and radiotherapy departments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Karine Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Raboutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05342505v1</w:t>
+                <w:t xml:space="preserve">Cyril Jaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loise Dessoude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canrad.2023.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618381v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant representation learning for few-shot bioacoustic event detection and classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Domain-Invariant Representation Learning of Bird Sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyass Moummad</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">tel-05087691v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Serizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Benetos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain-Invariant Representation Learning of Bird Sounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Invariant representation learning for few-shot bioacoustic event detection and classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyass Moummad</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...61 lines deleted...]
-                <w:t xml:space="preserve">hal-04696391v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Signal and Image Processing. Ecole nationale supérieure Mines-Télécom Atlantique, 2024. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2024IMTA0442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05087691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised contrastive learning for pre-training bioacoustic few-shot systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyass Moummad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IMT Atlantique; LORIA. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1829,51 +1937,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Rauch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Heinrich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Moummad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Sick" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618381v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Karine Lemaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Raboutet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leleu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jaudet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loise Dessoude" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2023.11.004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925736v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Nolasco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Stowell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Benetos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620733v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Froidevaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715140" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925735v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW62465.2024.10627576" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925734v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446409" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04165413v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA58266.2023.10248130" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04383609v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925732v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04639769v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342505v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05087691v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024IMTA0442" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696391v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04165306v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05558414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Moummad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Zaher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Rauch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925736v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Nolasco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Stowell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Benetos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620733v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Froidevaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715140" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925735v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW62465.2024.10627576" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925734v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446409" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04383609v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04165413v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA58266.2023.10248130" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925732v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04639769v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342505v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457126v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Heinrich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Sick" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618381v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Karine Lemaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Raboutet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leleu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jaudet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loise Dessoude" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2023.11.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696391v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05087691v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024IMTA0442" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04165306v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>