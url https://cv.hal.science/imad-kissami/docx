--- v0 (2026-04-12)
+++ v1 (2026-05-03)
@@ -587,274 +587,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of an Unstructured Finite Volume Method to the Shallow Water Equations with Porosity for Urban Flood Modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The FVC Scheme on Unstructured Meshes for the Two-Dimensional Shallow Water Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Ziggaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Kissami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayssal Benkhaldoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhafid Moumna</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fayssal Benkhaldoun</w:t>
+                <w:t xml:space="preserve">Imad El Mahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Volumes for Complex Applications IX - Methods, Theoretical Aspects, Examples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 323, Springer International Publishing, pp.725-734, 2020, Springer Proceedings in Mathematics &amp; Statistics, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-43651-3_69⟩</w:t>
+              <w:t xml:space="preserve">, 323, Springer International Publishing, pp.455-465, 2020, Springer Proceedings in Mathematics &amp; Statistics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-43651-3_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862092v1</w:t>
+                <w:t xml:space="preserve">hal-03862093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The FVC Scheme on Unstructured Meshes for the Two-Dimensional Shallow Water Equations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
+                <w:t xml:space="preserve">Application of an Unstructured Finite Volume Method to the Shallow Water Equations with Porosity for Urban Flood Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Moumna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Kissami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Elmahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayssal Benkhaldoun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imad El Mahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Volumes for Complex Applications IX - Methods, Theoretical Aspects, Examples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 323, Springer International Publishing, pp.455-465, 2020, Springer Proceedings in Mathematics &amp; Statistics, </w:t>
+              <w:t xml:space="preserve">, 323, Springer International Publishing, pp.725-734, 2020, Springer Proceedings in Mathematics &amp; Statistics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-43651-3_42⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-43651-3_69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862093v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Criteria for Mesh Adaptation in Finite Volume Simulation of Planar Ionization Wavefront Propagation</w:t>
               </w:r>
@@ -1174,74 +1174,74 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Kissami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayssal Benkhaldoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad El Mahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Finite Volumes for Complex Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Bergen, Norway. pp.455-465, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-43651-3_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862677v1</w:t>
@@ -1712,51 +1712,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03495749v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Machtalay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Habbal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ratnani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Kissami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2025.103196" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Aboussi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ziggaf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boubekeur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.05.023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861437v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seaid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Benkhaldoun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/aamm.OA-2019-0011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241875v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40860-1_1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862092v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Moumna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Elmahi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43651-3_69" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862093v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Mahi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43651-3_42" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Amor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ghoudi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Seaid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_57" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862090v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Maazioui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862677v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861750v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cerin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Saad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2017.130" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01697892v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01879963v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCD019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03495749v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Machtalay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Habbal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ratnani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Kissami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2025.103196" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Aboussi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ziggaf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boubekeur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.05.023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861437v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seaid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Benkhaldoun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/aamm.OA-2019-0011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241875v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40860-1_1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862093v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Mahi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43651-3_42" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862092v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Moumna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Elmahi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43651-3_69" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Amor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ghoudi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Seaid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_57" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862090v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Maazioui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862677v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861750v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cerin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Saad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2017.130" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01697892v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01879963v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCD019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>