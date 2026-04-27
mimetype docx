--- v0 (2026-03-26)
+++ v1 (2026-04-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Imad Saleh </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Imad Saleh, Professeur des universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">imad-saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5093-6497</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">031975607</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Discipline : Sciences de l’information et de la communication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002/... Professeur, Université Paris 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 - 2002, Maître des conférences, Université Paris 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 - 2016, Membre élu du CNU 71e section.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 - 2020, Directeur du Laboratoire Paragraphe EA 349 (composé de 9 Professeurs, 41 MCF et 54 doctorants)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016/..., Directeur de la série &amp;quot;Digital Tools & Uses&amp;quot; ISTE editions, London, UK.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 - 2014, Directeur de l'école doctorale &amp;quot;Cognition, Langage, Interaction&amp;quot;​.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 - 2012, Directeur adjoint de l'école doctorale &amp;quot;Cognition, Langage, Interaction&amp;quot;​.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 - 2006, Directeur de l'école doctorale &amp;quot;Société, Information, Informatique, Communication&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 – 2007 : Co-directeur du CITU : Programme commun aux laboratoires LETA et Paragraphe des Universités Paris 1 et Paris 8. le CITU est dédié à la recherche dans le domaine de la création transdisciplinaire et des médias émergents. Ce projet était soutenu par l'Union Européenne (FEDER), le Ministère de la Culture et de la Communication (DRAC Ile de France) et la Région Ile de France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996/..., Publication : Auteur (une quinzaine d'ouvrages), Directeur de collections (une quarantaine d'ouvrages) et environ 200 Articles dans des conférences ou des revues nationales et internationales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989/..., Co-fondateur, avec Jean-Pierre Balpe et Roger Laufer, de la conférence H2PTM en 1989. Cette conférence a été parmi les premières conférences sur l’hypertexte et l’hypermédia. En 2021 aura lieu la 16ème édition à Paris 8. Elle est considérée par l’AERES comme le fleuron des conférences en Sciences de l’Information et de la Communication.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008/..., Co-fondateur et co-président avec le professeur Abderrezak Dourari du cycle des colloques internationaux sur &amp;quot;La Néologie, les corpus informatisés et les processus d’élaboration des langues de moindre diffusion&amp;quot;, Algérie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996/..., Président d'une trentaine de conférences nationales et internationales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996/..., Invité par plusieurs universités étrangères : Canada, Brésil, Vietnam, Japon, Tunisie, Algérie,...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002/..., Thèses dirigées et soutenues : 26, Jury ou rapporteur de thèses : 60, Habilitation à Diriger des Recherches (HDR) : 15.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001/..., Membre de comités scientifiques de conférences nationales et internationales (environ 300)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2015, Directeur du département Hypermédia.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000/..., Expertises nationales et internationales : AERES, ANR, ANRT/CIFRE, Programme Fernand Braudel FMSH, Cap Digital, Projets Europiens, Erasmus.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004/..., Créateur et responsable du master « Technologie de l’hypermédia (M2) ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013/..., Co-créateur et co-responsable du master « Analyse et Valorisation des usages numériques (M2) ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006/..., Directeur de la collection « Information, Hypermédia, Communication », aux Editions Hermès Science Publishing/Lavoisier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006/..., Membres de comité d'une dizaine de revues nationales et internationales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004/…, Membres de comité de sélections de la 71ème section des universités (Paris 8, Rennes 2, Aix-en-Provence, Haute-Savoie, CNAM…).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 – 2014, Membre invité du conseil scientifique de l’université Paris 8 et de l’université Cergy-Pontoise.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001/…, Lauréat de plusieurs projets de recherches à hauteur de 3 millions Euros.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990 - 1996 : Gérant et directeur de la société informatique : MS2I (spécialisée en Bases de données et de l'intelligence artificielle).Sites Web :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.idref.fr/031975607</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Personnel : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.isaleh.univ-paris8.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Série Digital Tools & Uses : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://digitaluses.info</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Paragraphe : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://paragraphe.info/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes livres dans les bibliothèques nationales et internationales :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OCLC WorldCat : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://worldcat.org/identities/lccn-n2010041671/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OCLC WorldCat : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://worldcat.org/identities/lccn-no2015039552/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèses (115 thèses) : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.theses.fr/fr/?q=imad%20saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherches que j’ai développé au sein du laboratoire Paragraphe depuis 1990/Research themes that I have developed in the Paragraphe laboratory since 1990 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bases de données : relationnelles et orientées-objet / Databases: relational and object-oriented</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interfaçage automatique d’hypertexte / Automatic hypertext interfacing</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche et filtrage d’information sur le Web / Searching and filtering of information on the Web</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Web sémantique et social / Semantic and Social Web</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Des savoirs en construction coopérative : du cyberespace vers un travail coopératif / Knowledge in cooperative construction: fromcyberspace to cooperative work</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les frontières numériques / Digital frontiers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Internet des objets / Internet of Things</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet des Objets (IdO) : Concepts, Enjeux, Défis et Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Internet des objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux et les défis de l’Internet des Objets (IdO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Internet des objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2017.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andro M, Saleh I. (2016) « Le crowdsourcing appliqué aux bibliothèques numériques”, Bulletin d Informations- Association des Bibliothecaires Francais, Association des Bibliothecaires Francais, 2016, &amp;lt;http://www.enssib.fr/bibliotheque-numerique/index-des-revues?selecCollection=1420&amp;gt;. &amp;lt;hal- 01293615&amp;gt;, HCERES.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'informations (Association des bibliothécaires français)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crowdsourcing appliqué aux bibliothèques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'informations (Association des bibliothécaires français)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andro M, Saleh I., Szoniecky S. (2016) “Bibliothèques numériques et crowdsourcing: analyses bibliométriques et text mining”, Colloque International sur les Bibliothèques et Archives à l’ère es Humanités Numériques (CIBAHN), Oct 2016, Tunis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andro M, Saleh I., Szoniecky S. (2016) “Bibliothèques numériques et crowdsourcing: analyses bibliométriques et text mining”, Colloque International sur les Bibliothèques et Archives à l’ère es Humanités Numériques (CIBAHN), Oct 2016, Tunis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crowdsourcing appliqué aux bibliothèques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBLIOthèque(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La correction participative de l’OCR par crowdsourcing au profit des bibliothèques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.Contribution du 16 Juin 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andro M. Saleh I. (2015) “Bibliothèques numériques et gamification : panorama et état de l’art”, I2D – Information, données & documents, A.D.B.S., 2015, 52 (4), pp.70-79. &amp;lt;http://www.adbs.fr/i2d-n-4- decembre-2015-dossier-les-services-d-information-au-prisme-de-la-valeur- 153432.htm?RH=ACCUEIL&amp;gt;. &amp;lt;hal-01248704&amp;gt; HCERES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques et gamification : panorama et état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (4), pp.70-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique comme catalyseur épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Hachour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntologyNavigator: WEB 2.0 scalable ontology based CLIR portal to IT scientific corpus for researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sauvaget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (2), http://europia.org/IJDST/vol16/IJDST_V16N2_2009_paper%203.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En route vers l'hypermonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Adbs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (3), pp.80-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermedia Semantic Pedagogical Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Technology, Knowledge and Society, Volume 3, Issue 1, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche collaborative d'informations : repenser l'architecture des SRIs à l'ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentation &amp; Bibliotheques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 50 (4), pp.36-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00261720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Decision-Making in Product Development: Predicting a medicine-based treatment for a new disease using a Multidimensional Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Jneid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th IBIMA conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Decision-Making in New Product Development: Forecasting technologies revenues using a Multidimensional Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Jneid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMCIS 202017th European Mediterranean &amp; Middle Eastern Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ColPri: Towards a Collaborative Privacy Knowledge Management Ontology for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amri Toumia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Fifth International Conference on Fog and Mobile Edge Computing (FMEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital transformation in justice: Discussion of challenges and a conceptual model for e-justice success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Jneid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Fakhoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on E-Government, ECEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nicosie, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREDICTING TECHNOLOGY SUCCESS BASED ON PATENT DATA, USING A WIDE AND DEEP NEURAL NETWORK AND A RECURRENT NEURAL NETWORK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Jneid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBIMA 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de l’internet des objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférene Hipertexto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Récife, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious Games et éducation : créer, utiliser, innover ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Hipertexto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Récife, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux et les défis de l’internet des objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence “Nouveaux défis de l’Internet des Objets (IdO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-publication status in patent application process: management of sensitive data, impacts and propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Sidhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Al-Hoceima, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques et crowdsourcing : analyses bibliométriques et text mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur les Bibliothèques et Archives à l’ère des Humanités Numériques (CIBAHN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Tunis, Tunisie. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de pérennisation des données sensibles en entreprise : Études de terrain sur le patrimoine immatériel dans son organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Sidhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th. International Symposium ISKO-Maghreb (2015) on Knowledge Organization in the perspective of Digital Humanities: Researches and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESC Université de la Manouba (Tunisie), Nov 2015, Hammamet, Tunisie. pp.191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6. Jneid M., Saleh I (2015) “Improving start-ups competitiveness and innovation performance: the case of Lebanon”, The XXVI ISPIM Conference – Shaping the Frontiers of Innovation Management, Budapest, Hungary on 14-17 June 2015. The publication is available to ISPIM members at www.ispim.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Jneid M., Saleh I (2015) “Improving start-ups competitiveness and innovation performance: the case of Lebanon”, The XXVI ISPIM Conference – Shaping the Frontiers of Innovation Management, Budapest, Hungary on 14-17 June 2015. The publication is available to ISPIM members at www.ispim.org</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème d’information à l’ère du web 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ecole doctorale « Cognition, Langage, Interaction"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monades numériques pour une modélisation spatio-temporelle des humanités urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laborderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HyperUrbain.5 : Temporalités de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Florence, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dematerialization of information supports and their appropriation by usage: Process of value added</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Sidhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Information Systems and Economic Intelligence (SIIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESC University of la Manouba (Tunisia), Feb 2015, Hammamet, France. pp.7, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEI.2015.7358742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques et crowdsourcing : une synthèse de la littérature académique et professionnelle internationale sur le sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur le Document Numérique, CIDE 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements de dématérialisation et traitement des données sensibles: cadre d’étude sur l’impression bancaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Sidhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th. International Symposium ISKO-Maghreb : Concepts and Tools for Knowledge Management (KM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERIST Algeria, Nov 2014, Alger, Algérie. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières-réseaux numériques : Impacts socioculturels sur l’échange entre les peuples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international créations Géoartistiques en Méditerranée : Frontières mobilités, Université de Gabès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Gabes, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux et apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gédéon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4°Simpósio Hipertexto e Tecnologias na Educação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Recife, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRONTIERES, INHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and semantic web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Informatics in Economy, Bucarest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les patrimoines à l'ère des frontières numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Creacions, Las Fronteras y movilidaddes de los sitios historicos de Carabayllo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Pérou</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermédia et Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Digital art: myth or reality". Organised by the Department of Philosophy, Autonomous University of Barcelona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From hypermedia to Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence, " Web studies ", Université de Technologie de Monterrey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT domain ontology map as an access to scientific corpus for advanced learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sauvaget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th EuropIA International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historique des thématiques abordées dans H2PTM depuis la 1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM’09,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of cross language retrieval for IT domain papers through a map of ACM Computing Classification System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sauvaget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimedia Computing and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Ouarzazate, Morocco. pp.162-168, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMCS.2009.5256709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois âges de l’enseignement à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CNPLET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Tipaza, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From hypertexte to hypermedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Monterrey, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques numériques, hier, aujourd’hui et demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence CNPLET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tipaza, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Initiative for Uyghur Natural Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Abdukerim Janbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACE World Conference on Educational Hypermedia, Multimedia and Telecommunications (ED-MEDIA 2007).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Architecture Multicouches pour les Plateformes d’Enseignement à Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna El-Hajj Barbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbar Kablan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Moncef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Congrès international Les technologies numériques de l’Information et de la Communication Educatives : Expériences et Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Marrakech., Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal Suffixes in Uyghur: Towards Natural Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Abdukerim Janbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual CLUK Research Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Development Considerations for Unicode-based Text Processing in Uyghur Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Abdukerim Janbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Internationalization &amp; Unicode Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to Latin-Script Uyghur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Abdukerim Janbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2006 MIDDLE EAST &amp; CENTRAL ASIA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, SALT LAKE CITY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uyghur language processing on the web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Abdukerim Janbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICGST International Conference on Artificial Intelligence and Machine Learning (AIML-06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Sharm El Sheikh, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using XSL style sheets for genericity in automata model of evaluation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna El-Hajj Barbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbar Kablan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Moncef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITHET0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Sainto Domingo, Dominica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design method to develop assessment systems in the XML environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna El-Hajj Barbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbar Kablan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Moncef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard Implementation of Educational Tests in XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna El-Hajj Barbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbar Kablan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Moncef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EISTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automata based architecture for layered E-learning platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna El-Hajj Barbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbar Kablan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Moncef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITHET05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Sainto Domingo, Dominica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Multimedia in E-Learning, a New Role for Teachers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP World Computer Congress, TC 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Boston,, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-layers model for E-learning platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna El-Hajj Barbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbar Kablan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Moncef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ED-MEDIA 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Suisse, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USING MULTIMEDIA IN E-LEARNING, A NEW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP TC3 Technology Enhanced Learning Workshop (Tel'04), World Computer Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-level Model for educational evaluation process in a client/server environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna El-Hajj Barbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbar Kablan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Moncef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITHET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle d’automate pour le processus d’évaluation pédagogique : Génération d’un langage AML (Automata MarkUp Language)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna El-Hajj Barbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbar Kablan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Moncef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypertextualisation automatique : Approche structurelle pour la construction des réseaux navigables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDE'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De HyWebMap à K-Web Organizer : d'une application auteur à un système collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Hypertextes et Hypermédias : Nouvelles écritures, nouveaux langages, H2PTM'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles hypertextes et hypermédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Laboratoire CEDRIC du CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyWebMap : un outil d'agrégation, d'organisation et de veille technologique pour le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ISKO'2001, Université de Nanterre-Paris X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyWebMap : structurer l'information du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ième congrès annuel de l'ACSI/CAIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher et réorganiser l'information sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasserddine Bouhaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième colloque Hypermédias et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Grenoble, France. pp.49-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles hypertextes et hypermédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Laboratoire CEDRIC du CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyWebMap : Outil de navigation et restructuration des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence TICE 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyWebMap : a system to creat interactive networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence CAPS'3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyWebMap : Système de gestion et de navigation hypertextuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Paris, France. pp.283-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de documents hypermédia : Système Mercure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Rhissassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conférence Hypertextes et hypermédias : H2PTM'1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle objet pour l'hypertexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Conférence "bases de données avancées", Université Paris 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some basic rules for designing of static and dynamic aspects of information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranza Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCIS IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1989, Cesme, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MERCURE et la Compréhension de requêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "bases de données", AFCET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éléments sur l’architecture du système &amp;quot;MERCURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conf. et Exp. d’Avignon sur le système expert et langue naturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2020 7th International Conference on Internet of Things: Systems, Management and Security (IOTSMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Boubchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadj Benkhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Jararweh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. 2020, 2020 7th International Conference on Internet of Things: Systems, Management and Security (IOTSMS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2020 Seventh International Conference on Social Network Analysis, Management and Security (SNAMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guetl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Caravolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Jararweh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadj Benkhelifa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of the Internet of Things: Technique, Use, Ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1. Bouhaï N.et Saleh I. (2017) “Internet des objets : évolution ou revolution”, ISTE, Mai 2017, 234 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of Things : Evolutions and Innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE &amp; Wiley. 4, pp.246, 2017, Digital Tools and Uses SET, 9781786301512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRONTIÈRES NUMÉRIQUES ET ARTÉFACTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Hachour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmmattan. pp.158, 2016, 978-2-343-07623-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières numériques & savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naserddine Bouhaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Hachour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 198 p., 2015, 978-2343075723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommander systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley; ISTE, pp.232, 2014, 9781848217683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les moteurs et systèmes de recommandation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. pp.225, 2014, 9781784050412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Hachour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmmattan. pp.262, 2014, 978-2-343-03845-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th International Conference on Advances in Mobile Computing and Multimedia (MoMM2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Kotsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pardede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irfan Awan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications ACM, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the12th International Conference on Information Integration and Web Based Applications & Services (iiWAS2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Kotsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pardede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Khalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications ACM, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2PTM'09 - Rétrospective et perspective : 1989 - 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Hermès, pp.448, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bibliothèques numériques : recherche de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Hermès, pp.280, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypertextes et Hypermédias : Méthodes, techniques & outils&amp;quot; H2PTM'2007 Collaborer, Échanger, Inventer : expériences de réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baddredine Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Rieder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeff Regottaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. Hermès, pp.215, 2007, Information, hypermédias et communication, Imad Saleh, 978-2-7462-1695-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hypermédias Conception et réalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science. pp.327 Pages, 2005, Information-Commande-Communication, 2-7462-1037-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement ouvert et à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Bouyahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. pp.307, 2004, 2-7462-0935-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC au cœur de l’enseignement à distance : Théorie et Pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepage Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Bouyahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Actes – Université Paris 8. pp.200, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypertextes hypermédias : Créer du sens à l'ère numérique, Actes de H2PTM'03</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Balpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepage Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes; Lavoisier, 2003, 978-2746207509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données pour l'internet et l'intranet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science Publications, 1999, 2-7462-0047-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langages de développement sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. Hermès, 1996, 2-86601-542-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques avancées pour l'hypertexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Balpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science Publication, 1996, 2-86601-522-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bases de données relationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. Hermès, pp.247, 1994, Informatique, 2-86601-431-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées : Du modèle relationnel au modèle objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives scientifiques des frontières numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque Frontières Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europia Productions, pp.13-24, 2023, Frontières numériques, 979-10-90094-67-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of Things (IoT): Concepts, Issues, Challenges and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges of the Internet of Things : Technology, Use, Ethics and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques et crowdsourcing : un état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence collective et archives numériques : vers des écosystèmes de connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, ISTE Editions, 238 p., 2017, Systèmes d'Information, Web et Société, 978-1-78405-255-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Libraries and Crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel Szoniecky; Nasreddine Bouhaï. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collective Intelligence and Digital Archives: Towards Knowledge Ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, ISTE / Wiley, p. 135-162, 2017, Digital tools and uses set, 978-1-786-30060-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques et crowdsourcing : un état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel Szoniecky; Nasreddine Bouhaï. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence collective et archives numériques : Vers des écosystèmes de connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-160, 2017, Collection Systèmes d’information, web et société, Série Outils et usages numériques, 978-1-78405-255-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Libraries and Crowdsourcing: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel Szoniecky; Nasreddine Bouhaï. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collective Intelligence and Digital Archives: Towards Knowledge Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-162, 2017, 9781786300607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : Les moteurs et systèmes de recommandation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les moteurs et systèmes de recommandation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.6, 2014, 9781784050412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Frontières du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Hachour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoartistique et géopolitique : Frontières” dir. François Soulages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système collaboratif sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les hypermédias : conception et réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'hypertexte à l'hypermédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypermedias : conception and production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2-7462-1037-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypermédia au service du travail collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les hypermédias : conception et réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC dans les processus d'apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Bouyahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement ouvert et à distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-32, 2004, 2-7462-0935-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement des technologies de l’information et de la communication : conséquences sociatales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepage Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Actes – Université Paris 8. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les TIC au cœur de l’enseignement à distance : Théorie et Pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaçages automatiques d'hypertextes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BPI / Centre Georges Pompidou, Rencontre médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases de données relationnelles supportant des bases de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazher Mazahreh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle H-relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.20, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2PTM'2021 Objectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'2021 : Information : Enjeux et nouveaux défis 16ème édition (1989-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh I., Bouhaï N. (2017) Développement plateforme wiki H2PTM[4] en partenariat du Wiki Ticri de Nancy (responsable M. Jacques Decloy) et en accord avec la maison d’éditions Hermès : mise à disposition de la communauté scientifique de l’ensemble des textes de la conférence H2PTM depuis sa création en 1989 jusqu’à aujourd’hui. Il est important de signaler que le nombre de pages vues jusqu’au 6 Mars 2017 est de 1 005 244. Site : http://ticri.univ-lorraine.fr/ticrih2ptm. fr/index.php?title=Accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Hachour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières numériques et savoirs, l’Harmattan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andro M., Saleh I. (2015) “La correction participative de l’OCR par crowdsourcing au profit des bibliothèques numériques”, Bulletin des bibliothèques de France, French School of Librarianship and Information Science, 2015, Contribution du 16 Juin 2015. &amp;lt;http://bbf.enssib.fr/contributions/lacorrection- participative-de-l-ocr-par-crowdsourcing-au-profit-des-bibliotheques-numeriques-0&amp;gt;. &amp;lt;hal-01164263&amp;gt;, HCERES.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh I. (2015), Titre « Les frontières numériques », conférence ISKO-Maghreb, 13 et 14 Novembre, Tunisie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh I. (2015) Titre « Les systèmes de recommandations », CNRS, 10 Novembre, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Hachour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières numériques et artéfacts, l’Harmattan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulation des E-médiations territoriales aux nouvelles dé-Limitations des espaces sociaux Européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Hachour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh I. (2014) Titre, “From hypertext to collaborative, social and adaptive hypermedia: Lessons and projects from the Paragraphe Lab », ISKO-Maghreb, Alger, 9 - 10 novembre, Algérie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh I. (2014) Titre «Droit d’accès à l’information publique” et “L’open data, source d’innovation et d’emploi”, Conférence « Records management, open gouvernement et droit d’accès à l’information », 23 et 24 octobre, Rabat, Maroc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh I. (2013, 2014) Participation à plusieurs journées entreprises/recherches organisées par la Chambre des métiers de Seine-Saint-Denis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh I. (2013) Participation aux journées « Savantes banlieues » organisées par La Plaine Commune de Saint-Denis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport entre les bases de données et l’intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS (LISH). 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between relational databases and artificial intelligence: Study and conception of the H-Relation model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. EHESS - Paris, 1990. English. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03147749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5ème colloque Frontières Numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghenima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europia Productions, 2023, Frontières numériques, 979-10-90094-67-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique du sens à l’ère de l’information numérique : enjeux et défis. H2PTM’23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'23 : La fabrique du sens à l’ère de l’information numérique : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Valenciennes, France. ISTE Éd., IX - 396 p., 2023, Systèmes d'information, web et société, 978-1-78405-983-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2PTM’21 : Information : enjeux et nouveaux défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'21 : Information : enjeux et nouveaux défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Aubervilliers, France. ISTE Editions, pp.280, 2021, 9781784058227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTUC '20: Proceedings of the 2nd International Conference on Digital Tools & Uses Congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Siala-Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Sfaxi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghenima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM, 2020, 978-1-4053-7753-9. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTUC '20: Proceedings of the 2nd International Conference on Digital Tools & Uses Congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Siala-Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Sfaxi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghenima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTUC '20: Digital Tools &amp; Uses Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Virtual Event Tunisia, France. ACM, 2020, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2PTM’19. De l’hypertexte aux humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM’19 : de l’hypertexte aux humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montbéliard, France. Iste Ed., 2019, 9781784056513; 9781784066512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing through the web: tools, practices, and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Ruffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM SIGWEB in-cooperation. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd edition of the international conference on Web Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-1-4503-6438-6/18/10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2PTM’17 : Le numérique à l’ère des designs, de l’hypertexte à l’hyper-expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'17 : Le numérique à l’ère des designs, de l’hypertexte à l’hyper-expérience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Valenciennes, France. ISTE Éditions, pp.408, 2017, Systèmes d'information, web et société, 9781784053536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique à l’ère de l’Internet des objets, de l’hypertexte à l’hyper-objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Massou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM’15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. ISTE, 2015, Systèmes d'information, web et société, 978-1-78405-115-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et usages numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Massou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM’13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. Hermès-Lavoisier, 2013, 978-2-7462-4579-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermédias et pratiques numériques : actes de H2PTM'11, 12-13 et 14 octobre 2011, Université Paul Verlaine, Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Massou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Metz, France. Hermes Science Publications, pp.380, 2011, 9782746238046</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03085477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Studies. Proceedings of the 1st. international congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2PTM’05&amp;quot; Créer, Jouer, échanger : expériences de réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.440, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2PTM’2001 – Nouvelles Ecritures, Nouveaux Langages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Balpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.416, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypertextes, hypermédias et internet : H2PTM'99 : réalisations, outils et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Balpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Natkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale Hypertextes et hypermédias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Hermès, pp.346, 1999, 2-7462-0061-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypertextes et Hypermédias : Méthodes, techniques & outils&amp;quot; H2PTM'97</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Balpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nanard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.393, 1997, 2-86601-638-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypertextes et Hypermédias : Méthodes, techniques & outils&amp;quot; H2PTM'95</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Balpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Paris, France. 1995, 2-86601-472-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on Web Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Ruffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId233"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Imad Saleh </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Imad Saleh, Professeur des universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">imad-saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5093-6497</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">031975607</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Discipline : Sciences de l’information et de la communication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002/... Professeur, Université Paris 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 - 2002, Maître des conférences, Université Paris 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 - 2016, Membre élu du CNU 71e section.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 - 2020, Directeur du Laboratoire Paragraphe EA 349 (composé de 9 Professeurs, 41 MCF et 54 doctorants)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016/..., Directeur de la série &amp;quot;Digital Tools & Uses&amp;quot; ISTE editions, London, UK.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 - 2014, Directeur de l'école doctorale &amp;quot;Cognition, Langage, Interaction&amp;quot;​.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 - 2012, Directeur adjoint de l'école doctorale &amp;quot;Cognition, Langage, Interaction&amp;quot;​.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 - 2006, Directeur de l'école doctorale &amp;quot;Société, Information, Informatique, Communication&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 – 2007 : Co-directeur du CITU : Programme commun aux laboratoires LETA et Paragraphe des Universités Paris 1 et Paris 8. le CITU est dédié à la recherche dans le domaine de la création transdisciplinaire et des médias émergents. Ce projet était soutenu par l'Union Européenne (FEDER), le Ministère de la Culture et de la Communication (DRAC Ile de France) et la Région Ile de France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996/..., Publication : Auteur (une quinzaine d'ouvrages), Directeur de collections (une quarantaine d'ouvrages) et environ 200 Articles dans des conférences ou des revues nationales et internationales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989/..., Co-fondateur, avec Jean-Pierre Balpe et Roger Laufer, de la conférence H2PTM en 1989. Cette conférence a été parmi les premières conférences sur l’hypertexte et l’hypermédia. En 2021 aura lieu la 16ème édition à Paris 8. Elle est considérée par l’AERES comme le fleuron des conférences en Sciences de l’Information et de la Communication.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008/..., Co-fondateur et co-président avec le professeur Abderrezak Dourari du cycle des colloques internationaux sur &amp;quot;La Néologie, les corpus informatisés et les processus d’élaboration des langues de moindre diffusion&amp;quot;, Algérie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996/..., Président d'une trentaine de conférences nationales et internationales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996/..., Invité par plusieurs universités étrangères : Canada, Brésil, Vietnam, Japon, Tunisie, Algérie,...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002/..., Thèses dirigées et soutenues : 26, Jury ou rapporteur de thèses : 60, Habilitation à Diriger des Recherches (HDR) : 15.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001/..., Membre de comités scientifiques de conférences nationales et internationales (environ 300)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2015, Directeur du département Hypermédia.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000/..., Expertises nationales et internationales : AERES, ANR, ANRT/CIFRE, Programme Fernand Braudel FMSH, Cap Digital, Projets Europiens, Erasmus.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004/..., Créateur et responsable du master « Technologie de l’hypermédia (M2) ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013/..., Co-créateur et co-responsable du master « Analyse et Valorisation des usages numériques (M2) ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006/..., Directeur de la collection « Information, Hypermédia, Communication », aux Editions Hermès Science Publishing/Lavoisier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006/..., Membres de comité d'une dizaine de revues nationales et internationales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004/…, Membres de comité de sélections de la 71ème section des universités (Paris 8, Rennes 2, Aix-en-Provence, Haute-Savoie, CNAM…).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 – 2014, Membre invité du conseil scientifique de l’université Paris 8 et de l’université Cergy-Pontoise.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001/…, Lauréat de plusieurs projets de recherches à hauteur de 3 millions Euros.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990 - 1996 : Gérant et directeur de la société informatique : MS2I (spécialisée en Bases de données et de l'intelligence artificielle).Sites Web :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.idref.fr/031975607</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Personnel : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.isaleh.univ-paris8.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Série Digital Tools & Uses : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://digitaluses.info</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Paragraphe : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://paragraphe.info/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes livres dans les bibliothèques nationales et internationales :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OCLC WorldCat : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://worldcat.org/identities/lccn-n2010041671/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OCLC WorldCat : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://worldcat.org/identities/lccn-no2015039552/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèses (115 thèses) : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.theses.fr/fr/?q=imad%20saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherches que j’ai développé au sein du laboratoire Paragraphe depuis 1990/Research themes that I have developed in the Paragraphe laboratory since 1990 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bases de données : relationnelles et orientées-objet / Databases: relational and object-oriented</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interfaçage automatique d’hypertexte / Automatic hypertext interfacing</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche et filtrage d’information sur le Web / Searching and filtering of information on the Web</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Web sémantique et social / Semantic and Social Web</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Des savoirs en construction coopérative : du cyberespace vers un travail coopératif / Knowledge in cooperative construction: fromcyberspace to cooperative work</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les frontières numériques / Digital frontiers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Internet des objets / Internet of Things</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet des Objets (IdO) : Concepts, Enjeux, Défis et Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Internet des objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux et les défis de l’Internet des Objets (IdO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Internet des objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2017.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andro M, Saleh I. (2016) « Le crowdsourcing appliqué aux bibliothèques numériques”, Bulletin d Informations- Association des Bibliothecaires Francais, Association des Bibliothecaires Francais, 2016, &amp;lt;http://www.enssib.fr/bibliotheque-numerique/index-des-revues?selecCollection=1420&amp;gt;. &amp;lt;hal- 01293615&amp;gt;, HCERES.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'informations (Association des bibliothécaires français)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crowdsourcing appliqué aux bibliothèques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'informations (Association des bibliothécaires français)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andro M, Saleh I., Szoniecky S. (2016) “Bibliothèques numériques et crowdsourcing: analyses bibliométriques et text mining”, Colloque International sur les Bibliothèques et Archives à l’ère es Humanités Numériques (CIBAHN), Oct 2016, Tunis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andro M, Saleh I., Szoniecky S. (2016) “Bibliothèques numériques et crowdsourcing: analyses bibliométriques et text mining”, Colloque International sur les Bibliothèques et Archives à l’ère es Humanités Numériques (CIBAHN), Oct 2016, Tunis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crowdsourcing appliqué aux bibliothèques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBLIOthèque(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andro M. Saleh I. (2015) “Bibliothèques numériques et gamification : panorama et état de l’art”, I2D – Information, données & documents, A.D.B.S., 2015, 52 (4), pp.70-79. &amp;lt;http://www.adbs.fr/i2d-n-4- decembre-2015-dossier-les-services-d-information-au-prisme-de-la-valeur- 153432.htm?RH=ACCUEIL&amp;gt;. &amp;lt;hal-01248704&amp;gt; HCERES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques et gamification : panorama et état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (4), pp.70-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La correction participative de l’OCR par crowdsourcing au profit des bibliothèques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.Contribution du 16 Juin 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique comme catalyseur épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Hachour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntologyNavigator: WEB 2.0 scalable ontology based CLIR portal to IT scientific corpus for researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sauvaget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (2), http://europia.org/IJDST/vol16/IJDST_V16N2_2009_paper%203.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En route vers l'hypermonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Adbs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (3), pp.80-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermedia Semantic Pedagogical Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Technology, Knowledge and Society, Volume 3, Issue 1, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche collaborative d'informations : repenser l'architecture des SRIs à l'ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentation &amp; Bibliotheques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 50 (4), pp.36-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00261720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Decision-Making in Product Development: Predicting a medicine-based treatment for a new disease using a Multidimensional Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Jneid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th IBIMA conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ColPri: Towards a Collaborative Privacy Knowledge Management Ontology for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amri Toumia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Fifth International Conference on Fog and Mobile Edge Computing (FMEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Decision-Making in New Product Development: Forecasting technologies revenues using a Multidimensional Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Jneid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMCIS 202017th European Mediterranean &amp; Middle Eastern Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital transformation in justice: Discussion of challenges and a conceptual model for e-justice success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Jneid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Fakhoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on E-Government, ECEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nicosie, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREDICTING TECHNOLOGY SUCCESS BASED ON PATENT DATA, USING A WIDE AND DEEP NEURAL NETWORK AND A RECURRENT NEURAL NETWORK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Jneid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBIMA 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de l’internet des objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférene Hipertexto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Récife, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious Games et éducation : créer, utiliser, innover ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Hipertexto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Récife, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux et les défis de l’internet des objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence “Nouveaux défis de l’Internet des Objets (IdO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-publication status in patent application process: management of sensitive data, impacts and propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Sidhom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Al-Hoceima, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques et crowdsourcing : analyses bibliométriques et text mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur les Bibliothèques et Archives à l’ère des Humanités Numériques (CIBAHN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Tunis, Tunisie. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de pérennisation des données sensibles en entreprise : Études de terrain sur le patrimoine immatériel dans son organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Sidhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th. International Symposium ISKO-Maghreb (2015) on Knowledge Organization in the perspective of Digital Humanities: Researches and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESC Université de la Manouba (Tunisie), Nov 2015, Hammamet, Tunisie. pp.191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6. Jneid M., Saleh I (2015) “Improving start-ups competitiveness and innovation performance: the case of Lebanon”, The XXVI ISPIM Conference – Shaping the Frontiers of Innovation Management, Budapest, Hungary on 14-17 June 2015. The publication is available to ISPIM members at www.ispim.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Jneid M., Saleh I (2015) “Improving start-ups competitiveness and innovation performance: the case of Lebanon”, The XXVI ISPIM Conference – Shaping the Frontiers of Innovation Management, Budapest, Hungary on 14-17 June 2015. The publication is available to ISPIM members at www.ispim.org</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème d’information à l’ère du web 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ecole doctorale « Cognition, Langage, Interaction"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monades numériques pour une modélisation spatio-temporelle des humanités urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laborderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HyperUrbain.5 : Temporalités de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Florence, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dematerialization of information supports and their appropriation by usage: Process of value added</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Sidhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Information Systems and Economic Intelligence (SIIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESC University of la Manouba (Tunisia), Feb 2015, Hammamet, France. pp.7, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEI.2015.7358742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques et crowdsourcing : une synthèse de la littérature académique et professionnelle internationale sur le sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur le Document Numérique, CIDE 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements de dématérialisation et traitement des données sensibles: cadre d’étude sur l’impression bancaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahbi Sidhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th. International Symposium ISKO-Maghreb : Concepts and Tools for Knowledge Management (KM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERIST Algeria, Nov 2014, Alger, Algérie. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières-réseaux numériques : Impacts socioculturels sur l’échange entre les peuples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international créations Géoartistiques en Méditerranée : Frontières mobilités, Université de Gabès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Gabes, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux et apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gédéon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4°Simpósio Hipertexto e Tecnologias na Educação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Recife, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRONTIERES, INHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and semantic web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Informatics in Economy, Bucarest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les patrimoines à l'ère des frontières numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Creacions, Las Fronteras y movilidaddes de los sitios historicos de Carabayllo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Pérou</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermédia et Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Digital art: myth or reality". Organised by the Department of Philosophy, Autonomous University of Barcelona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From hypermedia to Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence, " Web studies ", Université de Technologie de Monterrey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT domain ontology map as an access to scientific corpus for advanced learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sauvaget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th EuropIA International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historique des thématiques abordées dans H2PTM depuis la 1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM’09,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of cross language retrieval for IT domain papers through a map of ACM Computing Classification System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sauvaget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimedia Computing and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Ouarzazate, Morocco. pp.162-168, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMCS.2009.5256709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois âges de l’enseignement à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CNPLET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Tipaza, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From hypertexte to hypermedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Monterrey, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques numériques, hier, aujourd’hui et demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence CNPLET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tipaza, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Architecture Multicouches pour les Plateformes d’Enseignement à Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna El-Hajj Barbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbar Kablan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Moncef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Congrès international Les technologies numériques de l’Information et de la Communication Educatives : Expériences et Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Marrakech., Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Initiative for Uyghur Natural Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Abdukerim Janbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACE World Conference on Educational Hypermedia, Multimedia and Telecommunications (ED-MEDIA 2007).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal Suffixes in Uyghur: Towards Natural Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Abdukerim Janbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual CLUK Research Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Development Considerations for Unicode-based Text Processing in Uyghur Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Abdukerim Janbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Internationalization &amp; Unicode Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to Latin-Script Uyghur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Abdukerim Janbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2006 MIDDLE EAST &amp; CENTRAL ASIA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, SALT LAKE CITY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uyghur language processing on the web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Abdukerim Janbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICGST International Conference on Artificial Intelligence and Machine Learning (AIML-06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Sharm El Sheikh, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using XSL style sheets for genericity in automata model of evaluation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna El-Hajj Barbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbar Kablan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Moncef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITHET0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Sainto Domingo, Dominica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design method to develop assessment systems in the XML environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna El-Hajj Barbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbar Kablan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Moncef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard Implementation of Educational Tests in XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna El-Hajj Barbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbar Kablan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Moncef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EISTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automata based architecture for layered E-learning platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna El-Hajj Barbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbar Kablan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Moncef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITHET05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Sainto Domingo, Dominica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-layers model for E-learning platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna El-Hajj Barbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbar Kablan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Moncef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ED-MEDIA 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Suisse, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Multimedia in E-Learning, a New Role for Teachers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP World Computer Congress, TC 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Boston,, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USING MULTIMEDIA IN E-LEARNING, A NEW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP TC3 Technology Enhanced Learning Workshop (Tel'04), World Computer Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-level Model for educational evaluation process in a client/server environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna El-Hajj Barbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbar Kablan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Moncef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITHET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypertextualisation automatique : Approche structurelle pour la construction des réseaux navigables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDE'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle d’automate pour le processus d’évaluation pédagogique : Génération d’un langage AML (Automata MarkUp Language)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna El-Hajj Barbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbar Kablan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Moncef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De HyWebMap à K-Web Organizer : d'une application auteur à un système collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Hypertextes et Hypermédias : Nouvelles écritures, nouveaux langages, H2PTM'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles hypertextes et hypermédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Laboratoire CEDRIC du CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyWebMap : un outil d'agrégation, d'organisation et de veille technologique pour le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ISKO'2001, Université de Nanterre-Paris X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyWebMap : structurer l'information du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ième congrès annuel de l'ACSI/CAIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher et réorganiser l'information sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasserddine Bouhaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième colloque Hypermédias et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Grenoble, France. pp.49-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles hypertextes et hypermédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Laboratoire CEDRIC du CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyWebMap : Outil de navigation et restructuration des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence TICE 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyWebMap : a system to creat interactive networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence CAPS'3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyWebMap : Système de gestion et de navigation hypertextuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Paris, France. pp.283-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de documents hypermédia : Système Mercure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Rhissassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conférence Hypertextes et hypermédias : H2PTM'1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle objet pour l'hypertexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Conférence "bases de données avancées", Université Paris 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some basic rules for designing of static and dynamic aspects of information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranza Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCIS IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1989, Cesme, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MERCURE et la Compréhension de requêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "bases de données", AFCET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éléments sur l’architecture du système &amp;quot;MERCURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conf. et Exp. d’Avignon sur le système expert et langue naturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2020 Seventh International Conference on Social Network Analysis, Management and Security (SNAMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guetl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Caravolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Jararweh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadj Benkhelifa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2020 7th International Conference on Internet of Things: Systems, Management and Security (IOTSMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Boubchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadj Benkhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Jararweh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. 2020, 2020 7th International Conference on Internet of Things: Systems, Management and Security (IOTSMS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of the Internet of Things: Technique, Use, Ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of Things : Evolutions and Innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE &amp; Wiley. 4, pp.246, 2017, Digital Tools and Uses SET, 9781786301512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1. Bouhaï N.et Saleh I. (2017) “Internet des objets : évolution ou revolution”, ISTE, Mai 2017, 234 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRONTIÈRES NUMÉRIQUES ET ARTÉFACTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Hachour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmmattan. pp.158, 2016, 978-2-343-07623-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières numériques & savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naserddine Bouhaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Hachour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 198 p., 2015, 978-2343075723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommander systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley; ISTE, pp.232, 2014, 9781848217683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les moteurs et systèmes de recommandation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. pp.225, 2014, 9781784050412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Hachour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmmattan. pp.262, 2014, 978-2-343-03845-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th International Conference on Advances in Mobile Computing and Multimedia (MoMM2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Kotsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pardede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irfan Awan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications ACM, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the12th International Conference on Information Integration and Web Based Applications & Services (iiWAS2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Kotsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pardede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Khalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications ACM, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2PTM'09 - Rétrospective et perspective : 1989 - 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Hermès, pp.448, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bibliothèques numériques : recherche de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Hermès, pp.280, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypertextes et Hypermédias : Méthodes, techniques & outils&amp;quot; H2PTM'2007 Collaborer, Échanger, Inventer : expériences de réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baddredine Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Rieder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djeff Regottaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. Hermès, pp.215, 2007, Information, hypermédias et communication, Imad Saleh, 978-2-7462-1695-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hypermédias Conception et réalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science. pp.327 Pages, 2005, Information-Commande-Communication, 2-7462-1037-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement ouvert et à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Bouyahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. pp.307, 2004, 2-7462-0935-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC au cœur de l’enseignement à distance : Théorie et Pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepage Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Bouyahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Actes – Université Paris 8. pp.200, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypertextes hypermédias : Créer du sens à l'ère numérique, Actes de H2PTM'03</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Balpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepage Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes; Lavoisier, 2003, 978-2746207509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données pour l'internet et l'intranet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science Publications, 1999, 2-7462-0047-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langages de développement sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. Hermès, 1996, 2-86601-542-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques avancées pour l'hypertexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Balpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science Publication, 1996, 2-86601-522-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bases de données relationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. Hermès, pp.247, 1994, Informatique, 2-86601-431-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées : Du modèle relationnel au modèle objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives scientifiques des frontières numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque Frontières Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europia Productions, pp.13-24, 2023, Frontières numériques, 979-10-90094-67-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of Things (IoT): Concepts, Issues, Challenges and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges of the Internet of Things : Technology, Use, Ethics and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Libraries and Crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel Szoniecky; Nasreddine Bouhaï. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collective Intelligence and Digital Archives: Towards Knowledge Ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, ISTE / Wiley, p. 135-162, 2017, Digital tools and uses set, 978-1-786-30060-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques et crowdsourcing : un état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence collective et archives numériques : vers des écosystèmes de connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, ISTE Editions, 238 p., 2017, Systèmes d'Information, Web et Société, 978-1-78405-255-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques et crowdsourcing : un état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel Szoniecky; Nasreddine Bouhaï. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence collective et archives numériques : Vers des écosystèmes de connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-160, 2017, Collection Systèmes d’information, web et société, Série Outils et usages numériques, 978-1-78405-255-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Libraries and Crowdsourcing: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel Szoniecky; Nasreddine Bouhaï. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collective Intelligence and Digital Archives: Towards Knowledge Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-162, 2017, 9781786300607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : Les moteurs et systèmes de recommandation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les moteurs et systèmes de recommandation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.6, 2014, 9781784050412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Frontières du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Hachour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoartistique et géopolitique : Frontières” dir. François Soulages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypermédia au service du travail collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les hypermédias : conception et réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'hypertexte à l'hypermédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypermedias : conception and production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2-7462-1037-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système collaboratif sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les hypermédias : conception et réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC dans les processus d'apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Bouyahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement ouvert et à distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-32, 2004, 2-7462-0935-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement des technologies de l’information et de la communication : conséquences sociatales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepage Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Actes – Université Paris 8. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les TIC au cœur de l’enseignement à distance : Théorie et Pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaçages automatiques d'hypertextes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BPI / Centre Georges Pompidou, Rencontre médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle H-relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.20, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases de données relationnelles supportant des bases de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazher Mazahreh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2PTM'2021 Objectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'2021 : Information : Enjeux et nouveaux défis 16ème édition (1989-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh I., Bouhaï N. (2017) Développement plateforme wiki H2PTM[4] en partenariat du Wiki Ticri de Nancy (responsable M. Jacques Decloy) et en accord avec la maison d’éditions Hermès : mise à disposition de la communauté scientifique de l’ensemble des textes de la conférence H2PTM depuis sa création en 1989 jusqu’à aujourd’hui. Il est important de signaler que le nombre de pages vues jusqu’au 6 Mars 2017 est de 1 005 244. Site : http://ticri.univ-lorraine.fr/ticrih2ptm. fr/index.php?title=Accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andro M., Saleh I. (2015) “La correction participative de l’OCR par crowdsourcing au profit des bibliothèques numériques”, Bulletin des bibliothèques de France, French School of Librarianship and Information Science, 2015, Contribution du 16 Juin 2015. &amp;lt;http://bbf.enssib.fr/contributions/lacorrection- participative-de-l-ocr-par-crowdsourcing-au-profit-des-bibliotheques-numeriques-0&amp;gt;. &amp;lt;hal-01164263&amp;gt;, HCERES.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh I. (2015), Titre « Les frontières numériques », conférence ISKO-Maghreb, 13 et 14 Novembre, Tunisie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh I. (2015) Titre « Les systèmes de recommandations », CNRS, 10 Novembre, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Hachour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières numériques et artéfacts, l’Harmattan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Hachour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières numériques et savoirs, l’Harmattan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulation des E-médiations territoriales aux nouvelles dé-Limitations des espaces sociaux Européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Hachour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh I. (2014) Titre, “From hypertext to collaborative, social and adaptive hypermedia: Lessons and projects from the Paragraphe Lab », ISKO-Maghreb, Alger, 9 - 10 novembre, Algérie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh I. (2014) Titre «Droit d’accès à l’information publique” et “L’open data, source d’innovation et d’emploi”, Conférence « Records management, open gouvernement et droit d’accès à l’information », 23 et 24 octobre, Rabat, Maroc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh I. (2013, 2014) Participation à plusieurs journées entreprises/recherches organisées par la Chambre des métiers de Seine-Saint-Denis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh I. (2013) Participation aux journées « Savantes banlieues » organisées par La Plaine Commune de Saint-Denis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport entre les bases de données et l’intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS (LISH). 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between relational databases and artificial intelligence: Study and conception of the H-Relation model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. EHESS - Paris, 1990. English. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03147749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique du sens à l’ère de l’information numérique : enjeux et défis. H2PTM’23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'23 : La fabrique du sens à l’ère de l’information numérique : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Valenciennes, France. ISTE Éd., IX - 396 p., 2023, Systèmes d'information, web et société, 978-1-78405-983-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5ème colloque Frontières Numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghenima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europia Productions, 2023, Frontières numériques, 979-10-90094-67-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2PTM’21. Information : enjeux et nouveaux défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'21 : Information : enjeux et nouveaux défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Aubervilliers, France. ISTE Éditions, pp.280, 2021, Classiques, Encyclopédie Sciences, 9781784058227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTUC '20: Proceedings of the 2nd International Conference on Digital Tools & Uses Congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Siala-Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Sfaxi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghenima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM, 2020, 978-1-4053-7753-9. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTUC '20: Proceedings of the 2nd International Conference on Digital Tools & Uses Congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Siala-Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Sfaxi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghenima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTUC '20: Digital Tools &amp; Uses Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Virtual Event Tunisia, France. ACM, 2020, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2PTM’19. De l’hypertexte aux humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM’19 : de l’hypertexte aux humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montbéliard, France. Iste Ed., 2019, 9781784056513; 9781784066512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing through the web: tools, practices, and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Ruffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM SIGWEB in-cooperation. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd edition of the international conference on Web Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-1-4503-6438-6/18/10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2PTM’17 : Le numérique à l’ère des designs, de l’hypertexte à l’hyper-expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'17 : Le numérique à l’ère des designs, de l’hypertexte à l’hyper-expérience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Valenciennes, France. ISTE Éditions, pp.408, 2017, Systèmes d'information, web et société, 9781784053536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique à l’ère de l’Internet des objets, de l’hypertexte à l’hyper-objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Massou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM’15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. ISTE, 2015, Systèmes d'information, web et société, 978-1-78405-115-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et usages numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Massou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM’13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. Hermès-Lavoisier, 2013, 978-2-7462-4579-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermédias et pratiques numériques : actes de H2PTM'11, 12-13 et 14 octobre 2011, Université Paul Verlaine, Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Massou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Metz, France. Hermes Science Publications, pp.380, 2011, 9782746238046</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03085477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Studies. Proceedings of the 1st. international congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2PTM’05&amp;quot; Créer, Jouer, échanger : expériences de réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.440, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2PTM’2001 – Nouvelles Ecritures, Nouveaux Langages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Balpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.416, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypertextes, hypermédias et internet : H2PTM'99 : réalisations, outils et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Balpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Natkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale Hypertextes et hypermédias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Hermès, pp.346, 1999, 2-7462-0061-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypertextes et Hypermédias : Méthodes, techniques & outils&amp;quot; H2PTM'97</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Balpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nanard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.393, 1997, 2-86601-638-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypertextes et Hypermédias : Méthodes, techniques & outils&amp;quot; H2PTM'95</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Balpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Paris, France. 1995, 2-86601-472-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on Web Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Ruffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId233"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4067B50E"/>
+    <w:nsid w:val="BEBC3DD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="698A2C42"/>
+    <w:nsid w:val="D43FF29F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/imad-saleh" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5093-6497" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031975607" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isaleh.univ-paris8.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digitaluses.info" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://paragraphe.info/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldcat.org/identities/lccn-n2010041671/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldcat.org/identities/lccn-no2015039552/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/fr/?q=imad%20saleh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147631v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147624v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0133" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107956v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293615v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02108064v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629609v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248704v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146107v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hachour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628360v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sauvaget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011407v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00261720v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Mkadmi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526959v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saade" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Jneid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017387v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144693v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amri Toumia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Szoniecky" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144705v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Fakhoury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004809v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147647v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147646v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147648v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02110987v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Sidhom" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416516v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Henry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02104760v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154215v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280587v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laborderie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255938v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEI.2015.7358742" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742735v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109154v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147276v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146113v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;d&#233;on" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147910v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011780v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011792v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011776v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011767v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146940v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147292v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628358v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMCS.2009.5256709" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147289v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147308v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145859v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146649v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Abdukerim Janbaz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145892v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna El-Hajj Barbar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbar Kablan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Moncef" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146636v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duval" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146612v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146617v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146601v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145942v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145911v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145969v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145926v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163578v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145875v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163573v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145988v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146005v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146887v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Bouhai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878221v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146698v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878222v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878218v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000451v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasserddine Bouha&#239;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146667v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878215v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878224v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145210v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146748v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Rhissassi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146880v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878247v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranza Thierry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146875v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147767v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150434v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Boubchir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadj Benkhelifa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Jararweh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150431v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guetl" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Caravolo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01894252v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02103910v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154213v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146183v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004949v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naserddine Bouha&#239;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147271v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chartron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146152v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146171v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01012044v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kotsis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tanier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pardede" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Awan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01012020v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Khalil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011994v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Bouha&#239;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01015042v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145849v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ghedira" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baddredine Belhassen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Rieder" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143511v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djeff Regottaz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143473v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143526v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Bouyahi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146576v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepage Daniel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512747v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Balpe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512739v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143384v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512743v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lelu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143481v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143340v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148459v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147634v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603208v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113320v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573272v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/intelligence-collective-et-archives-numeriques" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436766v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/index.php?f=a&amp;amp;ACTION=View&amp;amp;id=1110" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146123v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146928v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144577v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194483v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144589v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144542v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146139v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147765v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147762v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazher Mazahreh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147756v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473398v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107923v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154226v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107965v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107903v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107905v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154224v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105071v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107907v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107910v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107920v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107921v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146711v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03147749v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148454v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghenima" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462724v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251697v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947823v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Siala-Kallel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Sfaxi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423603" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092829v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02331579v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jeanneret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154220v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bernstein" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ruffo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251733v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314409v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Carayol" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314395v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085477v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078226v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145826v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145779v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145190v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Natkin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145177v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nanard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145148v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444933v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/imad-saleh" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5093-6497" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031975607" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isaleh.univ-paris8.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digitaluses.info" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://paragraphe.info/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldcat.org/identities/lccn-n2010041671/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldcat.org/identities/lccn-no2015039552/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/fr/?q=imad%20saleh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147631v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147624v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0133" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107956v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293615v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02108064v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629609v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107964v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248704v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164263v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146107v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hachour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628360v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sauvaget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011407v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00261720v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Mkadmi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526959v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saade" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Jneid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144693v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amri Toumia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Szoniecky" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017387v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144705v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Fakhoury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004809v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147647v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147646v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147648v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02110987v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Sidhom" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416516v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Henry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02104760v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154215v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280587v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laborderie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255938v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEI.2015.7358742" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742735v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109154v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147276v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146113v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;d&#233;on" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147910v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011780v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011792v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011776v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011767v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146940v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147292v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628358v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMCS.2009.5256709" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147289v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147308v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145859v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145892v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna El-Hajj Barbar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbar Kablan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Moncef" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146649v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Abdukerim Janbaz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146636v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duval" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146612v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146617v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146601v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145942v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145911v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145969v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145926v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145875v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163578v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163573v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145988v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146887v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Bouhai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146005v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878221v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146698v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878222v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878218v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000451v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasserddine Bouha&#239;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146667v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878215v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878224v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145210v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146748v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Rhissassi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146880v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878247v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranza Thierry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146875v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147767v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150431v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guetl" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Caravolo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Jararweh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadj Benkhelifa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150434v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Boubchir" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01894252v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154213v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02103910v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146183v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004949v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naserddine Bouha&#239;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147271v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chartron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146152v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146171v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01012044v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kotsis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tanier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pardede" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Awan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01012020v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Khalil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011994v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Bouha&#239;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01015042v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145849v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ghedira" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baddredine Belhassen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Rieder" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143511v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djeff Regottaz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143473v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143526v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Bouyahi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146576v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepage Daniel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512747v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Balpe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512739v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143384v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512743v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lelu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143481v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143340v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148459v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147634v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113320v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603208v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573272v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/intelligence-collective-et-archives-numeriques" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436766v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/index.php?f=a&amp;amp;ACTION=View&amp;amp;id=1110" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146123v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146928v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144589v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194483v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144577v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144542v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146139v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147765v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147756v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147762v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazher Mazahreh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473398v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107923v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107965v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107903v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107905v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154224v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154226v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105071v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107907v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107910v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107920v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107921v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146711v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03147749v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462724v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148454v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghenima" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251697v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947823v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Siala-Kallel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Sfaxi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423603" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092829v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02331579v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jeanneret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154220v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bernstein" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ruffo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251733v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314409v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Carayol" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314395v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085477v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078226v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145826v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145779v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145190v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Natkin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145177v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nanard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145148v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444933v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>