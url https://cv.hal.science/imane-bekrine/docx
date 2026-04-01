--- v0 (2026-03-07)
+++ v1 (2026-04-01)
@@ -106,265 +106,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche couplée nanoindentation-imagerie pour la quantification des phases et la prédiction du fluage des matériaux cimentaires</w:t>
+                <w:t xml:space="preserve">Microstructural effect of a new combined thermal and CO2 curing protocol for low-carbon cementitious materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Bekrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.42.1.72⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111, pp.113160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.113160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05359265v1</w:t>
+                <w:t xml:space="preserve">hal-05359257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural effect of a new combined thermal and CO2 curing protocol for low-carbon cementitious materials</w:t>
+                <w:t xml:space="preserve">Approche couplée nanoindentation-imagerie pour la quantification des phases et la prédiction du fluage des matériaux cimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Bekrine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 111, pp.113160. </w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (1), pp.808-817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.113160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26168/ajce.42.1.72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359257v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale investigation of cement pastes with low and high-grade calcined clays and slag at early and advanced ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Bekrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.107570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
@@ -392,261 +392,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open‐source deep learning‐based air‐voids detection algorithm for concrete microscopic images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modular Deep Learning Segmentation Algorithm for Concrete Microscopic Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Bekrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 349, pp.128736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jmi.13098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.128736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03618068v1</w:t>
+                <w:t xml:space="preserve">hal-03753228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular Deep Learning Segmentation Algorithm for Concrete Microscopic Images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Open‐source deep learning‐based air‐voids detection algorithm for concrete microscopic images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Bekrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 349, pp.128736. </w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.128736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jmi.13098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753228v1</w:t>
+                <w:t xml:space="preserve">hal-03618068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -690,51 +690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Bekrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Calcined Clays for Sustainable Concrete ICCCSC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lausanne, Switzerland. pp.307-319, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -781,64 +781,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude multi-échelle du fluage des liants cimentaires bas carbone par indentation instrumentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Bekrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23e Journées Scientifiques du (RF)²B 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -876,64 +876,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale mechanical investigation of ternary binders incorporating calcined clay and slag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Bekrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SP-362: ICCM2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.49-63, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -980,64 +980,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanical Properties Assessment of Slag Blended Cements Using Nanoindentation and Scanning Electron Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Bekrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures. SynerCrete 2023.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Milos, Greece. pp.88-98, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1240,51 +1240,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359265v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bekrine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.72" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359257v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilloulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.113160" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187611v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107570" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618068v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schmitt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13098" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753228v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128736" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359255v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hilloulin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83889-7_30" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360695v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359245v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51740874" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131992v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359257v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bekrine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilloulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.113160" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359265v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.72" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187611v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107570" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753228v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schmitt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128736" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618068v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13098" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359255v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hilloulin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83889-7_30" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360695v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359245v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51740874" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131992v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>