--- v1 (2026-04-01)
+++ v2 (2026-05-12)
@@ -106,51 +106,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural effect of a new combined thermal and CO2 curing protocol for low-carbon cementitious materials</w:t>
+                <w:t xml:space="preserve">Microstructural effect of a new combined thermal and CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; curing protocol for low-carbon cementitious materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Bekrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
@@ -658,434 +658,434 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of microstructure development of cement pastes incorporating calcined clay using coupled statistical nanoindentation and XRD/Rietveld analysis</w:t>
+                <w:t xml:space="preserve">Etude multi-échelle du fluage des liants cimentaires bas carbone par indentation instrumentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Bekrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Hilloulin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Calcined Clays for Sustainable Concrete ICCCSC 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23e Journées Scientifiques du (RF)²B 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05359255v1</w:t>
+                <w:t xml:space="preserve">hal-05360695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude multi-échelle du fluage des liants cimentaires bas carbone par indentation instrumentée</w:t>
+                <w:t xml:space="preserve">Multiscale mechanical investigation of ternary binders incorporating calcined clay and slag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Bekrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23e Journées Scientifiques du (RF)²B 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SP-362: ICCM2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.49-63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14359/51740874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360695v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale mechanical investigation of ternary binders incorporating calcined clay and slag</w:t>
+                <w:t xml:space="preserve">Micromechanical Properties Assessment of Slag Blended Cements Using Nanoindentation and Scanning Electron Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Bekrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SP-362: ICCM2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14359/51740874⟩</w:t>
+              <w:t xml:space="preserve">International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures. SynerCrete 2023.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Milos, Greece. pp.88-98, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33187-9_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359245v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical Properties Assessment of Slag Blended Cements Using Nanoindentation and Scanning Electron Microscopy</w:t>
+                <w:t xml:space="preserve">Investigation of microstructure development of cement pastes incorporating calcined clay using coupled statistical nanoindentation and XRD/Rietveld analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Bekrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures. SynerCrete 2023.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Milos, Greece. pp.88-98, </w:t>
+              <w:t xml:space="preserve">International Conference on Calcined Clays for Sustainable Concrete ICCCSC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lausanne, Switzerland. pp.307-319, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-33187-9_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-83889-7_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131992v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId29"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1240,51 +1240,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359257v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bekrine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilloulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.113160" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359265v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.72" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187611v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107570" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753228v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schmitt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128736" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618068v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13098" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359255v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hilloulin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83889-7_30" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360695v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359245v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51740874" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131992v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359257v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bekrine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilloulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.113160" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359265v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.72" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187611v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107570" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753228v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schmitt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128736" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618068v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13098" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360695v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359245v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51740874" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131992v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359255v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hilloulin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83889-7_30" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>