--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -242,325 +242,325 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tablettes hors la classe : L’activité de l’enseignant pour et durant une sortie avec ou sans l’application SituLearn</w:t>
+                <w:t xml:space="preserve">Localization Technologies for Affordable Augmented Reality Solutions on Flat Surfaces: A Systematic Technology Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Héron</w:t>
+                <w:t xml:space="preserve">Sebastian Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
+                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Lainé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+                <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13ra8⟩</w:t>
+              <w:t xml:space="preserve">Foundations and Trends in Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (4), pp.290-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1561/1100000108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05045642v1</w:t>
+                <w:t xml:space="preserve">hal-05572853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JEN-Planet: an Automatically Updating Serious Game Catalogue Designed with and for Teachers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tablettes hors la classe : L’activité de l’enseignant pour et durant une sortie avec ou sans l’application SituLearn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Héron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maho Wielfrid Morie</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lancine Bamba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Serious Games</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (1), pp.45-62. </w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22-1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17083/ijsg.v11i1.704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13ra8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530648v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réalité augmentée au service de la médiation-remédiation cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -601,6863 +601,7027 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réalité augmentée en classe au service des apprentissages des élèves</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">JEN-Planet: an Automatically Updating Serious Game Catalogue Designed with and for Teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maho Wielfrid Morie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Delphine Deshayes</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lancine Bamba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52358/mm.vi15.343⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Serious Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.45-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17083/ijsg.v11i1.704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04118685v1</w:t>
+                <w:t xml:space="preserve">hal-04530648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TGRIS, professional training with a virtual reality interview simulator, configured and piloted by peers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La réalité augmentée en classe au service des apprentissages des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deshayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Learning Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.78-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52358/mm.vi15.343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/ijlt.2023.135908⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05337707v1</w:t>
+                <w:t xml:space="preserve">hal-04118685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Artificial intelligence for education</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">TGRIS, professional training with a virtual reality interview simulator, configured and piloted by peers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mario Allegra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Education </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feduc.2023.1276546⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Learning Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (4), pp.446-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/ijlt.2023.135908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353369v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TGRIS, dispositif de formation professionnelle, outillé d'un simulateur d'entretien en Réalité Virtuelle, paramétré et piloté par les pairs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Editorial: Artificial intelligence for education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gentile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Città</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Vinatier</w:t>
+                <w:t xml:space="preserve">Frank Dignum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Allegra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23709/sticef.29.1.1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Digital Learning Innovations, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feduc.2023.1276546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842543v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JEM Inventor: a Mobile Learning Game Authoring Tool Based on a Nested Design Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aous Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactive Learning Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 (10), pp.1851-1878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10494820.2020.1753214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Mixed Reality Extension for an Educational Board Game on Fractions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">TGRIS, dispositif de formation professionnelle, outillé d'un simulateur d'entretien en Réalité Virtuelle, paramétré et piloté par les pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Touel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien George</w:t>
+                <w:t xml:space="preserve">Isabelle Vinatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of virtual reality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/IJVR.2021.21.1.4784⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23709/sticef.29.1.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286159v1</w:t>
+                <w:t xml:space="preserve">hal-03842543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Extraction Model to Improve Learning Game Metadata Indexing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Designing a Mixed Reality Extension for an Educational Board Game on Fractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi Tra Goore</w:t>
+                <w:t xml:space="preserve">Sofiane Touel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (1), pp.11-19. </w:t>
+              <w:t xml:space="preserve">International journal of virtual reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18280/isi.250102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/IJVR.2021.21.1.4784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538562v1</w:t>
+                <w:t xml:space="preserve">hal-03286159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Information Extraction Model to Improve Learning Game Metadata Indexing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maho Wielfrid Morie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bi Tra Goore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (1), pp.11-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18280/isi.250102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Visual Programming Tool to Design Mixed and Virtual Reality Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (02), pp.19-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (58)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux juridiques de l'utilisation d'une forge logicielle pour la création et le partage d'EIAH et de ressources pédagogiques en primaire et secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezra Nellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Marne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dessainjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lille, France. pp.292-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227340v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation de l'Intelligence Artificielle Générative pour les Activités Éducatives en Réalité Mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Oussama Seddini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH 2025 - 12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain / Atelier GT Apprentissage et Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux juridiques de l’utilisation d’une forge logicielle pour la création et le partage d’EIAH et de ressources pédagogiques en primaire et secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dessainjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Dessainjean</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ezra Nellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Conférence Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux juridiques de l’utilisation d’une forge logicielle pour la création et le partage d’EIAH et de ressources pédagogiques en primaire et secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezra Nellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dessainjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Marne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Conférence Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Technologies de l'Information pour l'Éducation et la Formation, Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escape from PharmaZ: a Game to Boost Pharmacophore Learning through Immersive Augmented Reality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Leveraging Generative Artificial Intelligence for Mixed Reality Educational Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Oussama Seddini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Learning Alliance 13th International Conference, GALA 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Laval Virtual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Laval, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794554v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l'apprentissage des élèves grâce à la réalité augmentée en classe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quels niveaux d'assistance l'IA peut-elle offrir aux enseignants pour faciliter le processus de création d'activités multimodales en réalité mixte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Oussama Seddini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572053v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EscapeCell: Serious Game Integration to a University Biology Course on an E-Learning Platform</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Optimisation de l'apprentissage des élèves grâce à la réalité augmentée en classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurore Caruso</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Learning Alliance Conférence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11e Colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Montréal (Québec), Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315925v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPART – Une technologie mobile de positionnement sur surface pour favoriser l’apprentissage collaboratif</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Escape from PharmaZ: a Game to Boost Pharmacophore Learning through Immersive Augmented Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Santuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Férey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Games and Learning Alliance 13th International Conference, GALA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Berlin, Germany. pp.317-327, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-78269-5_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497156v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peephole Technology for Mobile Collaborative Learning: An In-Classroom Exploratory Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 16th International Conference on Computer Supported Education (CSEDU 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSTICC, May 2024, Angers (FR), France. pp.103-114, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0012621700003693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPART - An Affordable Mobile Augmented Reality Alternative to Interactive Tabletops in Education</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">SPART – Une technologie mobile de positionnement sur surface pour favoriser l’apprentissage collaboratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile Learning 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IADIS, Mar 2024, Porto, Portugal. pp.239-247</w:t>
+              <w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM; Sorbonne Université, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434239v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative AI Tools in an Undergraduate Computer Science Program</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">SPART - An Affordable Mobile Augmented Reality Alternative to Interactive Tabletops in Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roy Pea</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference of the Learning Sciences (ICLS) 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mobile Learning 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IADIS, Mar 2024, Porto, Portugal. pp.239-247</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635592v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Framework to Link Them All: A Provocation in the Ongoing Debate on Collaborative Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Generative AI Tools in an Undergraduate Computer Science Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien George</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Computer-Supported Collaborative Learning (CSCL) 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22318/cscl2024.752635⟩</w:t>
+              <w:t xml:space="preserve">18th International Conference of the Learning Sciences (ICLS) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Buffalo, United States. pp.2133-2134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22318/icls2024.271910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635573v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Linking Tool Functionalities to Processes of Collaborative Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Towards a Framework to Link Them All: A Provocation in the Ongoing Debate on Collaborative Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Computer-Supported Collaborative Learning (CSCL)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Computer-Supported Collaborative Learning (CSCL) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Buffalo, United States. pp.123-130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22318/cscl2024.752635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176094v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIXAP : Un outil auteur d'activités éducatives en réalité augmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Brest, France. pp.100-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authoring Tools: The Road To Democratizing Augmented Reality For Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 15th International Conference on Computer Supported Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Prague (CZ), Czech Republic. pp.115-127, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0011984200003470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing and Evaluating a SG for Learning: a Subtle Balance Between Designers and Learners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Longeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Furnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAGA - International Simulation And Gaming Association conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université La Rochelle, Jul 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Chaudron Magique : un jeu en Réalité Mixte pour l'apprentissage des fractions en autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Touel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement Informatique pour l'Apprentissage Humain (EIAH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Brest, France. pp.121-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards A Comprehensive Framework for Situated Collaborative Learning Tools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Towards Linking Tool Functionalities to Processes of Collaborative Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoral Consortium of the17th European Conference on Technology Enhanced Learning (EC-TEL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Computer-Supported Collaborative Learning (CSCL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of the Learning Sciences (ISLS), Jun 2023, Montréal, Canada. pp.205-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782838v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Conceptual Framework for Creating Mobile Collaboration Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Conference on Technology Enhanced Learning (ECTEL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Toulouse, France. pp.601-607, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-16290-9_56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jeu, un développeur de compétences à prendre au sérieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Furnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Longeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGE Game Evolution Ludopédagogie - EPort - Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Design Space of Educational Authoring Tools for Augmented Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maysa Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aous Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Games and Learning Alliance conference (GALA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Tampere, Finland. pp.258-268, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-22124-8_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Authoring Tool to Help Teachers Create Mobile Collaborative Learning Games for Field Trips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Conference on Technology Enhanced Learning (EC-TEL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Toulouse, France. pp.550-557, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-16290-9_49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10 Commandments of the Serious Game Padawan: Lessons Learned After 4 Years of Professional Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Longeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Furnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Marne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Games and Learning Alliance Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Tampere, Finland. pp.63 - 73, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-22124-8_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TurtleTablet : un jeu collaboratif et tangible sur tablette pour l'initiation à la programmation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Towards A Comprehensive Framework for Situated Collaborative Learning Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Leconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didapro – DidaSTIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Lille, France. pp.92-101</w:t>
+              <w:t xml:space="preserve">Doctoral Consortium of the17th European Conference on Technology Enhanced Learning (EC-TEL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466479v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User-Centred Design Method for Digital Catalogue Interfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">TurtleTablet : un jeu collaboratif et tangible sur tablette pour l'initiation à la programmation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bi Tra Goore</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Games and Learning Alliance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Didapro – DidaSTIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Lille, France. pp.92-101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143856v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LGMD: Optimal Lightweight Metadata Model for Indexing Learning Games</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">User-Centred Design Method for Digital Catalogue Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maho Wiefrid Morie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi Tra Goore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Smart Applications and Data Analysis for Smart Cyber-Physical Systems (SADASC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Games and Learning Alliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Laval (virtual ), France. pp.34-44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-63464-3_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484579v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Mixed Reality Tools for Learning Math in Primary and Secondary School</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">LGMD: Optimal Lightweight Metadata Model for Indexing Learning Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maho Wielfrid Morie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien George</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bi Tra Goore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Games and Learning Alliance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Smart Applications and Data Analysis for Smart Cyber-Physical Systems (SADASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Marrakech, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143836v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons Learned from the Development of a Mobile Learning Game Authoring Tool</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Analysis of Mixed Reality Tools for Learning Math in Primary and Secondary School</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Touel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Learning Alliance Conference, GALA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-34350-7_20⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Games and Learning Alliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Laval (virtual), France. pp.112-121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-63464-3_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314683v2</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TGRIS : Outil de simulation pour la gestion des émotions dans la formation à l'entretien des conseillers pédagogiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Lessons Learned from the Development of a Mobile Learning Game Authoring Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabetta Bevacqua</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH19)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Games and Learning Alliance Conference, GALA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Athens, Greece. pp.201-210, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-34350-7_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150986v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314683v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TurtleTable: Learn the Basics of Computer Algorithms with Tangible Interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">TGRIS : Outil de simulation pour la gestion des émotions dans la formation à l'entretien des conseillers pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Leconte</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Bevacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Learning Alliance Conference, GALA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Palermo, Italy. pp.291-300</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.307-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01949520v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling Teachers to Create Authentic Interview Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Bevacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Kébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference on Educational Media and Technology, EdMedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands. pp.1506-1511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TurtleTable : apprendre les bases de la programmation avec des interfaces tangibles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">TurtleTable: Learn the Basics of Computer Algorithms with Tangible Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Leconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence IHM 2017, Journée EduIHM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Games and Learning Alliance Conference, GALA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Palermo, Italy. pp.291-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938542v2</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Component-Based Mobile Learning Game Authoring Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laforcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman-</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Games and Learning Alliance conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Lisbonne, Portugal. pp.208-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un outil de simulation d'entretien réaliste piloté en temps réel par un conseiller pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres internationales du réseau de recherche en éducation et en formation, REF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nested Design Approach for Mobile Learning Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aous Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference on Mobile and Contextual Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Larnaca, Cyprus. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925212v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Learning Game Authoring Tools: Assessment, Synthesis and Proposals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">TurtleTable : apprendre les bases de la programmation avec des interfaces tangibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien George</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Games and Learning Alliance conference, GALA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence IHM 2017, Journée EduIHM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938470v2</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938542v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Idea to Reality: Extensive and Executable Modeling Language for Mobile Learning Games</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Technologies sémantiques pour l’apprentissage de la botanique en mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> European Conference on Technology Enhanced Learning,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SemWebPro 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383208v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta Serious Game: Supporting Creativity Sessions for Mobile Serious Games</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Toward a Play Management System for Play-Based Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Game Based Learning ECGBL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Technology Enhanced Learning,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.484 - 489, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383204v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technologies sémantiques pour l’apprentissage de la botanique en mobilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P Gicquel</w:t>
+                <w:t xml:space="preserve">From Idea to Reality: Extensive and Executable Modeling Language for Mobile Learning Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aous Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SemWebPro 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> European Conference on Technology Enhanced Learning,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.428 - 433, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547083v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Play Management System for Play-Based Learning</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Meta Serious Game: Supporting Creativity Sessions for Mobile Serious Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Technology Enhanced Learning,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Game Based Learning ECGBL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paisley, United Kingdom. pp.407-415</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383214v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de jeux sérieux collaboratifs et mobiles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mobile Learning Game Authoring Tools: Assessment, Synthesis and Proposals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aous Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Environnements Informatiques pour l’Apprentissage Humain, EIAH</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Games and Learning Alliance conference, GALA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Utrech, Netherlands. pp.281-291, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-50182-6_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167551v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938470v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Efficient Mobile Learning Games Design Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modèles de jeux sérieux collaboratifs et mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Game Based Learning EGCBL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Steinkjer, Norway. pp.276-285</w:t>
+              <w:t xml:space="preserve">Conférence Environnements Informatiques pour l’Apprentissage Humain, EIAH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.306-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383195v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléments pour la conception de Jeux Educatifs sur Mobile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Towards an Efficient Mobile Learning Games Design Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aous Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.312-323</w:t>
+              <w:t xml:space="preserve">European Conference on Game Based Learning EGCBL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Steinkjer, Norway. pp.276-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405960v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraire et réutiliser des patrons de conception à partir de Learning Games existants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Eléments pour la conception de Jeux Educatifs sur Mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aous Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier méthodologies de conception collaboratives des EIAH, 7ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.312-323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167538v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Teachers to Design and Use Mobile Collaborative Learning Games</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Extraire et réutiliser des patrons de conception à partir de Learning Games existants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien George</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mobile Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Madrid, Spain. pp.3-10</w:t>
+              <w:t xml:space="preserve">Atelier méthodologies de conception collaboratives des EIAH, 7ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957625v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Learning Games during their Conception</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Supporting Teachers to Design and Use Mobile Collaborative Learning Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Tarpin-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Game Based Learning, ECGBL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Mobile Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Madrid, Spain. pp.3-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079601v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MoPPLiq: A Model For Pedagogical Adaptation of Serious Game Scenarios</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evaluating Learning Games during their Conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tarpin-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE 13th International Conference on Advanced Learning Technologies (ICALT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Game Based Learning, ECGBL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867440v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche basée sur la méthode pédagogique des cas pour créer des Learning Games pertinents dans de nombreux domaines d'enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, EIAH'2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.67-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building on the Case Teaching Method to Generate Learning Games Relevant to Numerous Educational Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advanced Learning Technologies, ICALT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Beijing, China. pp.156-160, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICALT.2013.49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opphos - a participative light and sound show using mobile phones in crowds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunnar Karlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Celander Guss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ExtremCom International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Thórsmörk, Iceland, pp.47-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00963667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer la qualité d'un Learning Game pendant sa conception ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">MoPPLiq: A Model For Pedagogical Adaptation of Serious Game Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Technologies de l'Information et de la Communication pour l'Enseignement, TICE'2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE 13th International Conference on Advanced Learning Technologies (ICALT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Beijing, China. pp.291-293, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2013.90⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00963678v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un profil d'application de LOM pour les Serious Games</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Comment évaluer la qualité d'un Learning Game pendant sa conception ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tarpin-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, Conférence EIAH'2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Belgique. pp.81-94</w:t>
+              <w:t xml:space="preserve">Conférence Technologies de l'Information et de la Communication pour l'Enseignement, TICE'2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.80-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00605776v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00963678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement Web multi-acteurs pour la conception de Serious Games</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Un profil d'application de LOM pour les Serious Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tarpin-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique « Conception des EIAH à l'ère du Web 2.0 et à l'aube du 3.0 »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Amiens, France. pp.15 - 20</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, Conférence EIAH'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Belgique. pp.81-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00494952v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00605776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools and Methods for Efficiently Designing Serious Games</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Environnement informatique pour la conception, la production et le suivi de Serious Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Tarpin-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Games Based Learning, ECGBL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Copenhagen, Denmark. pp.226-234</w:t>
+              <w:t xml:space="preserve">Troisième rencontre Jeune chercheurs, Environnement informatique pour l'apprentissage Humain RJC-EIAH 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Lyon, France. pp.53 - 58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953318v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement informatique pour la conception, la production et le suivi de Serious Games</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Tools and Methods for Efficiently Designing Serious Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tarpin-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième rencontre Jeune chercheurs, Environnement informatique pour l'apprentissage Humain RJC-EIAH 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Lyon, France. pp.53 - 58</w:t>
+              <w:t xml:space="preserve">European Conference on Games Based Learning, ECGBL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Copenhagen, Denmark. pp.226-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00494942v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AnAmeter: The First Steps to Evaluating Adaptation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Environnement Web multi-acteurs pour la conception de Serious Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Halima Habieb-Mammar</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth Workshop on User-Centred Design and Evaluation of Adaptive Systems, UMAP09 User Modeling, Adaptation, and Personalization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Trento, Italy. pp.11 -20</w:t>
+              <w:t xml:space="preserve">Journée scientifique « Conception des EIAH à l'ère du Web 2.0 et à l'aube du 3.0 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Amiens, France. pp.15 - 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00433300v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une industrialisation de la conception et de la production de Serious Games</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">AnAmeter: The First Steps to Evaluating Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tarpin Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Franck Tarpin-Bernard</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Habieb-Mammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier "Jeux sérieux : conception et usages", EIAH'2009 Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Le Mans, France. pp.75 - 84</w:t>
+              <w:t xml:space="preserve">Sixth Workshop on User-Centred Design and Evaluation of Adaptive Systems, UMAP09 User Modeling, Adaptation, and Personalization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Trento, Italy. pp.11 -20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00433309v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00433300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vers une industrialisation de la conception et de la production de Serious Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Sghaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prévôt Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tarpin-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier "Jeux sérieux : conception et usages", EIAH'2009 Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Le Mans, France. pp.75 - 84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00433309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Towards Industrialized Conception and Production of Serious Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tarpin-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prévôt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTE INTERNATIONAL CONFERENCE ON TECHNOLOGY AND EDUCATION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.1016 - 1020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00433350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7467,266 +7631,266 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 10th edition of the International Conference on Games and Learning Alliance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca de Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca de Rosa</w:t>
+                <w:t xml:space="preserve">Iza Marfisi Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iza Marfisi Schottman</w:t>
+                <w:t xml:space="preserve">Jannicke Baalsrud Hauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jannicke Baalsrud Hauge</w:t>
+                <w:t xml:space="preserve">Francesco Bellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Bellotti</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Pierpaolo Dondio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing, 13134, 2021, Lecture Notes in Computer Science, 978-3-030-92182-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierpaolo Dondio</w:t>
-[...18 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-92182-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 9th edition of the International Conference on Games and Learning Alliance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Hamon</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Roland Klemke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing, 12517, 2020, Lecture Notes in Computer Science, 978-3-030-63464-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Klemke</w:t>
-[...14 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-63464-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7736,188 +7900,188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Games in Higher Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Education and Information Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-9, 2019, 978-3-030-10575-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'irruption des émotions entre conseillers pédagogiques et enseignants débutants : quelle conception de formation pour les mettre à distance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Vinatier, Laurant Filiettaz et Marty Laforest. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’analyse des interactions dans le travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Raison et Passions, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7927,849 +8091,849 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livre Blanc – Projet de guide pour les enseignants : Partager et gérer les droits de ses Ressources Éducatives Libres sur une forge</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Document de conception - Personas d’enseignants pour la conception d’une nouvelle interface de forge adaptée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Tosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05414392v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Document de conception - Personas d’enseignants pour la conception d’une nouvelle interface de forge adaptée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Livre Blanc – Projet de guide pour les enseignants : Partager et gérer les droits de ses Ressources Éducatives Libres sur une forge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezra Nellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dessainjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Forest</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158768v1</w:t>
+                <w:t xml:space="preserve">hal-05414392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu d'atelier : Recueil de pratiques d'enseignantes en formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Revue systématique de littérature sur les fonctionnalités des forges logicielles exploitables dans un milieu éducatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Marne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le mans Université. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158143v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue systématique de littérature sur les fonctionnalités des forges logicielles exploitables dans un milieu éducatif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Compte rendu d'atelier : Collaborer autour des objets tangibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Marne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Le mans Université. 2025</w:t>
+              <w:t xml:space="preserve">Le Mans Université. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158111v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu d'atelier : Collaborer autour des objets tangibles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Compte rendu d'atelier : Situations de collaboration et de partage dans l'éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Tosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pirolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Marne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Mans Université. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158123v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu d'atelier : Situations de collaboration et de partage dans l'éducation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compte rendu d'atelier : Conception collaborative d’interface de production de REL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le mans Université. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Pierrot</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-05158336v1</w:t>
+                <w:t xml:space="preserve">hal-05158138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu d'atelier : Conception collaborative d’interface de production de REL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Compte rendu d'atelier : Recueil de pratiques d'enseignantes en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Marne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le mans Université. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158138v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie, modèles et outils pour la conception de Learning Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. INSA de Lyon, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012ISAL0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00762855v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8779,105 +8943,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Serious Games, Mobile Learning and Extended Reality Applications for and with teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. Le mans Université, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04302536v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId199"/>
+      <w:footerReference w:type="default" r:id="rId198"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8945,51 +9109,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9890E854"/>
+    <w:nsid w:val="124F0778"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9093,51 +9257,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CDF39A2E"/>
+    <w:nsid w:val="ABEEEED1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9327,51 +9491,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/imarfisi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2046-6698" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169817970" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045642v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin H&#233;ron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lain&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ra8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530648v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maho Wielfrid Morie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancine Bamba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v11i1.704" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449820v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ez-Zaouia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.073.0203" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118685v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deshayes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi15.343" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337707v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijlt.2023.135908" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353369v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gentile" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Citt&#224;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dignum" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Allegra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2023.1276546" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842543v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vinatier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.1.1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536767v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aous Karoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2020.1753214" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Touel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2021.21.1.4784" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538562v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bi Tra Goore" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/isi.250102" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900503v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227340v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezra Nellis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Forest" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dessainjean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05167947v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Oussama Seddini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413070v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415517v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794554v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Santuz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bisson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78269-5_30" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572053v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315925v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Dong Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Galpin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Caruso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49065-1_2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497156v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Simon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012621700003693" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434239v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04635592v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Coelho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Pea" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22318/icls2024.271910" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04635573v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22318/cscl2024.752635" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04176094v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052449v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011984200003470" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162261v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Longeon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Furnon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133364v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hattab" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pelay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782838v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782795v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_56" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664494v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885430v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysa Oueslati" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22124-8_25" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782522v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laforcade" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_49" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885394v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Longeon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22124-8_7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466479v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leconte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143856v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maho Wiefrid Morie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484579v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143836v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_11" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314683v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gicquel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34350-7_20" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150986v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bevacqua" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949520v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950021v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou K&#233;b&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938542v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635581v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman-" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950075v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925212v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938470v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50182-6_25" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383208v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_38" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383204v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547083v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gicquel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383214v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Oubahssi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_47" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167551v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383195v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405960v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167538v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957625v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079601v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00867440v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.90" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845537v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845532v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.49" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963667v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Karlsson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Celander Guss" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963678v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pr&#233;vot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605776v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494952v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953318v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494942v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433300v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin Bernard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Habieb-Mammar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433309v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Sghaier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;v&#244;t Patrick" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433350v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098259v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Rosa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi Schottman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannicke Baalsrud Hauge" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bellotti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Dondio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92182-8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143867v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Klemke" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314679v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984706v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414392v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158768v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Tosi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158143v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158111v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158123v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158336v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158138v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00762855v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ISAL0103" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04302536v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/imarfisi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2046-6698" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169817970" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572853v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/1100000108" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045642v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin H&#233;ron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lain&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ra8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449820v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ez-Zaouia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.073.0203" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530648v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maho Wielfrid Morie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancine Bamba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v11i1.704" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118685v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deshayes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi15.343" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337707v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijlt.2023.135908" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353369v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gentile" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Citt&#224;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dignum" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Allegra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2023.1276546" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536767v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aous Karoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2020.1753214" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842543v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vinatier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.1.1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286159v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Touel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2021.21.1.4784" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538562v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bi Tra Goore" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/isi.250102" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900503v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227340v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezra Nellis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Forest" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dessainjean" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05167947v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Oussama Seddini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413070v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415517v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558037v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100144v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572053v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794554v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Santuz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bisson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78269-5_30" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479267v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012621700003693" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497156v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434239v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04635592v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Coelho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Pea" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22318/icls2024.271910" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04635573v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22318/cscl2024.752635" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133661v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052449v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011984200003470" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162261v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Longeon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Furnon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133364v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hattab" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pelay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04176094v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782795v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_56" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664494v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885430v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysa Oueslati" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22124-8_25" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782522v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laforcade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_49" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885394v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Longeon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22124-8_7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782838v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466479v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leconte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143856v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maho Wiefrid Morie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484579v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143836v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_11" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314683v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gicquel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34350-7_20" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150986v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bevacqua" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950021v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou K&#233;b&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949520v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635581v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman-" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950075v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925212v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938542v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547083v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gicquel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383214v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Oubahssi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_47" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383208v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_38" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383204v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938470v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50182-6_25" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167551v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383195v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405960v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167538v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957625v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079601v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845537v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845532v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.49" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963667v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Karlsson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Celander Guss" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00867440v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.90" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963678v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pr&#233;vot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605776v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494942v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953318v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494952v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433300v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin Bernard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Habieb-Mammar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433309v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Sghaier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;v&#244;t Patrick" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433350v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098259v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Rosa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi Schottman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannicke Baalsrud Hauge" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bellotti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Dondio" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92182-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143867v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Klemke" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314679v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984706v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158768v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Tosi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414392v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158111v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158123v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158336v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158138v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158143v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00762855v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ISAL0103" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04302536v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>