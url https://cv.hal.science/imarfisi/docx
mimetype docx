--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -497,291 +497,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réalité augmentée au service de la médiation-remédiation cognitive</w:t>
+                <w:t xml:space="preserve">JEN-Planet: an Automatically Updating Serious Game Catalogue Designed with and for Teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+                <w:t xml:space="preserve">Maho Wielfrid Morie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
+                <w:t xml:space="preserve">Lancine Bamba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 73 (1), pp.203-213. </w:t>
+              <w:t xml:space="preserve">International Journal of Serious Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.45-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spir.073.0203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17083/ijsg.v11i1.704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04449820v1</w:t>
+                <w:t xml:space="preserve">hal-04530648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JEN-Planet: an Automatically Updating Serious Game Catalogue Designed with and for Teachers</w:t>
+                <w:t xml:space="preserve">La réalité augmentée au service de la médiation-remédiation cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maho Wielfrid Morie</w:t>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lancine Bamba</w:t>
+                <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Serious Games</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (1), pp.45-62. </w:t>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 73 (1), pp.203-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17083/ijsg.v11i1.704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spir.073.0203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530648v1</w:t>
+                <w:t xml:space="preserve">hal-04449820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réalité augmentée en classe au service des apprentissages des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deshayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1335,51 +1335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Extraction Model to Improve Learning Game Metadata Indexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maho Wielfrid Morie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1713,51 +1713,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation de l'Intelligence Artificielle Générative pour les Activités Éducatives en Réalité Mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Oussama Seddini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2050,51 +2050,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Generative Artificial Intelligence for Mixed Reality Educational Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Oussama Seddini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2145,51 +2145,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels niveaux d'assistance l'IA peut-elle offrir aux enseignants pour faciliter le processus de création d'activités multimodales en réalité mixte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Oussama Seddini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2221,256 +2221,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l'apprentissage des élèves grâce à la réalité augmentée en classe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Escape from PharmaZ: a Game to Boost Pharmacophore Learning through Immersive Augmented Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Santuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Férey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Colloque international en éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Games and Learning Alliance 13th International Conference, GALA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Berlin, Germany. pp.317-327, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-78269-5_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572053v1</w:t>
+                <w:t xml:space="preserve">hal-04794554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escape from PharmaZ: a Game to Boost Pharmacophore Learning through Immersive Augmented Reality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation de l'apprentissage des élèves grâce à la réalité augmentée en classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Learning Alliance 13th International Conference, GALA 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11e Colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-78269-5_30⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04794554v1</w:t>
+                <w:t xml:space="preserve">hal-04572053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peephole Technology for Mobile Collaborative Learning: An In-Classroom Exploratory Study</w:t>
               </w:r>
@@ -2971,77 +2971,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIXAP : Un outil auteur d'activités éducatives en réalité augmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Brest, France. pp.100-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3066,77 +3066,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authoring Tools: The Road To Democratizing Augmented Reality For Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 15th International Conference on Computer Supported Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Prague (CZ), Czech Republic. pp.115-127, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3680,90 +3680,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Design Space of Educational Authoring Tools for Augmented Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maysa Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aous Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4359,51 +4359,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LGMD: Optimal Lightweight Metadata Model for Indexing Learning Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maho Wielfrid Morie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5563,343 +5563,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Idea to Reality: Extensive and Executable Modeling Language for Mobile Learning Games</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobile Learning Game Authoring Tools: Assessment, Synthesis and Proposals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aous Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aous Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> European Conference on Technology Enhanced Learning,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.428 - 433, </w:t>
+              <w:t xml:space="preserve">European Games and Learning Alliance conference, GALA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Utrech, Netherlands. pp.281-291, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-50182-6_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383208v1</w:t>
+                <w:t xml:space="preserve">hal-01938470v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta Serious Game: Supporting Creativity Sessions for Mobile Serious Games</w:t>
+                <w:t xml:space="preserve">From Idea to Reality: Extensive and Executable Modeling Language for Mobile Learning Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aous Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Game Based Learning ECGBL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> European Conference on Technology Enhanced Learning,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.428 - 433, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383204v1</w:t>
+                <w:t xml:space="preserve">hal-01383208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Learning Game Authoring Tools: Assessment, Synthesis and Proposals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meta Serious Game: Supporting Creativity Sessions for Mobile Serious Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Games and Learning Alliance conference, GALA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Game Based Learning ECGBL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paisley, United Kingdom. pp.407-415</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-50182-6_25⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01938470v2</w:t>
+                <w:t xml:space="preserve">hal-01383204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de jeux sérieux collaboratifs et mobiles</w:t>
               </w:r>
@@ -6410,226 +6410,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche basée sur la méthode pédagogique des cas pour créer des Learning Games pertinents dans de nombreux domaines d'enseignement</w:t>
+                <w:t xml:space="preserve">Building on the Case Teaching Method to Generate Learning Games Relevant to Numerous Educational Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, EIAH'2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Advanced Learning Technologies, ICALT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Beijing, China. pp.156-160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2013.49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845537v1</w:t>
+                <w:t xml:space="preserve">hal-00845532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building on the Case Teaching Method to Generate Learning Games Relevant to Numerous Educational Fields</w:t>
+                <w:t xml:space="preserve">Approche basée sur la méthode pédagogique des cas pour créer des Learning Games pertinents dans de nombreux domaines d'enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Learning Technologies, ICALT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, EIAH'2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.67-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICALT.2013.49⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00845532v1</w:t>
+                <w:t xml:space="preserve">hal-00845537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opphos - a participative light and sound show using mobile phones in crowds</w:t>
               </w:r>
@@ -7024,96 +7024,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00605776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement informatique pour la conception, la production et le suivi de Serious Games</w:t>
+                <w:t xml:space="preserve">Environnement Web multi-acteurs pour la conception de Serious Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième rencontre Jeune chercheurs, Environnement informatique pour l'apprentissage Humain RJC-EIAH 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Lyon, France. pp.53 - 58</w:t>
+              <w:t xml:space="preserve">Journée scientifique « Conception des EIAH à l'ère du Web 2.0 et à l'aube du 3.0 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Amiens, France. pp.15 - 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00494942v1</w:t>
+                <w:t xml:space="preserve">hal-00494952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools and Methods for Efficiently Designing Serious Games</w:t>
               </w:r>
@@ -7188,109 +7201,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement Web multi-acteurs pour la conception de Serious Games</w:t>
+                <w:t xml:space="preserve">Environnement informatique pour la conception, la production et le suivi de Serious Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique « Conception des EIAH à l'ère du Web 2.0 et à l'aube du 3.0 »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Amiens, France. pp.15 - 20</w:t>
+              <w:t xml:space="preserve">Troisième rencontre Jeune chercheurs, Environnement informatique pour l'apprentissage Humain RJC-EIAH 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Lyon, France. pp.53 - 58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00494952v1</w:t>
+                <w:t xml:space="preserve">hal-00494942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AnAmeter: The First Steps to Evaluating Adaptation</w:t>
               </w:r>
@@ -9109,51 +9109,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="124F0778"/>
+    <w:nsid w:val="E0673483"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9257,51 +9257,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="ABEEEED1"/>
+    <w:nsid w:val="77E6B39E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9491,51 +9491,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/imarfisi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2046-6698" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169817970" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572853v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/1100000108" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045642v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin H&#233;ron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lain&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ra8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449820v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ez-Zaouia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.073.0203" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530648v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maho Wielfrid Morie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancine Bamba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v11i1.704" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118685v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deshayes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi15.343" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337707v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijlt.2023.135908" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353369v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gentile" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Citt&#224;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dignum" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Allegra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2023.1276546" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536767v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aous Karoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2020.1753214" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842543v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vinatier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.1.1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286159v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Touel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2021.21.1.4784" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538562v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bi Tra Goore" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/isi.250102" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900503v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227340v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezra Nellis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Forest" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dessainjean" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05167947v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Oussama Seddini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413070v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415517v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558037v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100144v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572053v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794554v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Santuz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bisson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78269-5_30" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479267v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012621700003693" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497156v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434239v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04635592v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Coelho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Pea" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22318/icls2024.271910" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04635573v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22318/cscl2024.752635" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133661v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052449v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011984200003470" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162261v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Longeon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Furnon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133364v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hattab" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pelay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04176094v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782795v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_56" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664494v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885430v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysa Oueslati" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22124-8_25" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782522v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laforcade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_49" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885394v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Longeon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22124-8_7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782838v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466479v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leconte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143856v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maho Wiefrid Morie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484579v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143836v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_11" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314683v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gicquel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34350-7_20" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150986v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bevacqua" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950021v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou K&#233;b&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949520v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635581v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman-" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950075v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925212v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938542v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547083v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gicquel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383214v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Oubahssi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_47" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383208v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_38" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383204v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938470v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50182-6_25" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167551v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383195v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405960v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167538v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957625v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079601v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845537v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845532v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.49" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963667v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Karlsson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Celander Guss" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00867440v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.90" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963678v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pr&#233;vot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605776v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494942v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953318v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494952v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433300v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin Bernard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Habieb-Mammar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433309v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Sghaier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;v&#244;t Patrick" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433350v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098259v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Rosa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi Schottman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannicke Baalsrud Hauge" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bellotti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Dondio" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92182-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143867v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Klemke" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314679v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984706v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158768v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Tosi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414392v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158111v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158123v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158336v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158138v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158143v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00762855v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ISAL0103" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04302536v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/imarfisi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2046-6698" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169817970" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572853v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/1100000108" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045642v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin H&#233;ron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lain&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ra8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530648v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maho Wielfrid Morie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancine Bamba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v11i1.704" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449820v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ez-Zaouia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.073.0203" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118685v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deshayes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi15.343" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337707v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijlt.2023.135908" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353369v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gentile" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Citt&#224;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dignum" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Allegra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2023.1276546" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536767v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aous Karoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2020.1753214" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842543v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vinatier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.1.1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286159v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Touel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2021.21.1.4784" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538562v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bi Tra Goore" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/isi.250102" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900503v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227340v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezra Nellis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Forest" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dessainjean" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05167947v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Oussama Seddini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413070v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415517v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558037v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100144v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794554v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Santuz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bisson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78269-5_30" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572053v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479267v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012621700003693" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497156v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434239v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04635592v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Coelho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Pea" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22318/icls2024.271910" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04635573v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22318/cscl2024.752635" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133661v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052449v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011984200003470" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162261v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Longeon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Furnon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133364v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hattab" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pelay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04176094v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782795v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_56" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664494v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885430v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysa Oueslati" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22124-8_25" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782522v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laforcade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_49" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885394v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Longeon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22124-8_7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782838v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466479v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leconte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143856v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maho Wiefrid Morie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484579v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143836v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_11" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314683v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gicquel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34350-7_20" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150986v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bevacqua" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950021v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou K&#233;b&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949520v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635581v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman-" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950075v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925212v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938542v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547083v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gicquel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383214v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Oubahssi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_47" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938470v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50182-6_25" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383208v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_38" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383204v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167551v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383195v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405960v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167538v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957625v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079601v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845532v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.49" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845537v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963667v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Karlsson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Celander Guss" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00867440v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.90" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963678v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pr&#233;vot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605776v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494952v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953318v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494942v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433300v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin Bernard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Habieb-Mammar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433309v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Sghaier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;v&#244;t Patrick" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433350v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098259v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Rosa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi Schottman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannicke Baalsrud Hauge" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bellotti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Dondio" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92182-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143867v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Klemke" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314679v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984706v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158768v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Tosi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414392v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158111v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158123v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158336v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158138v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158143v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00762855v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ISAL0103" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04302536v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>