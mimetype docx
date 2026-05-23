--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -497,291 +497,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JEN-Planet: an Automatically Updating Serious Game Catalogue Designed with and for Teachers</w:t>
+                <w:t xml:space="preserve">La réalité augmentée au service de la médiation-remédiation cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maho Wielfrid Morie</w:t>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lancine Bamba</w:t>
+                <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Serious Games</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (1), pp.45-62. </w:t>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 73 (1), pp.203-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17083/ijsg.v11i1.704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spir.073.0203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530648v1</w:t>
+                <w:t xml:space="preserve">hal-04449820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réalité augmentée au service de la médiation-remédiation cognitive</w:t>
+                <w:t xml:space="preserve">JEN-Planet: an Automatically Updating Serious Game Catalogue Designed with and for Teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+                <w:t xml:space="preserve">Maho Wielfrid Morie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
+                <w:t xml:space="preserve">Lancine Bamba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 73 (1), pp.203-213. </w:t>
+              <w:t xml:space="preserve">International Journal of Serious Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.45-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spir.073.0203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17083/ijsg.v11i1.704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04449820v1</w:t>
+                <w:t xml:space="preserve">hal-04530648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réalité augmentée en classe au service des apprentissages des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deshayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1030,222 +1030,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JEM Inventor: a Mobile Learning Game Authoring Tool Based on a Nested Design Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TGRIS, dispositif de formation professionnelle, outillé d'un simulateur d'entretien en Réalité Virtuelle, paramétré et piloté par les pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aous Karoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien George</w:t>
+                <w:t xml:space="preserve">Isabelle Vinatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactive Learning Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30 (10), pp.1851-1878. </w:t>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10494820.2020.1753214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23709/sticef.29.1.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536767v1</w:t>
+                <w:t xml:space="preserve">hal-03842543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TGRIS, dispositif de formation professionnelle, outillé d'un simulateur d'entretien en Réalité Virtuelle, paramétré et piloté par les pairs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">JEM Inventor: a Mobile Learning Game Authoring Tool Based on a Nested Design Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aous Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vinatier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (1), </w:t>
+              <w:t xml:space="preserve">Interactive Learning Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (10), pp.1851-1878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23709/sticef.29.1.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10494820.2020.1753214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842543v1</w:t>
+                <w:t xml:space="preserve">hal-02536767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a Mixed Reality Extension for an Educational Board Game on Fractions</w:t>
               </w:r>
@@ -1335,51 +1335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Extraction Model to Improve Learning Game Metadata Indexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maho Wielfrid Morie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1539,1153 +1539,1213 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (59)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux juridiques de l'utilisation d'une forge logicielle pour la création et le partage d'EIAH et de ressources pédagogiques en primaire et secondaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing Advanced Interfaces for Learning and Teaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ezra Nellis</w:t>
+                <w:t xml:space="preserve">Antonio Bucchiarone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Forest</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Prouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop Designing Advanced Interfaces for Learning and Teaching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Venise, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3811427.3811486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227340v2</w:t>
+                <w:t xml:space="preserve">hal-05629383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation de l'Intelligence Artificielle Générative pour les Activités Éducatives en Réalité Mixte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MIXAP: Technical and Conceptual Foundations for a Mixed Reality Authoring Tool in Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hamza Falih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Oussama Seddini</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Oussama Seddini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2025 - 12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain / Atelier GT Apprentissage et Éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Workshop Designing Advanced Interfaces for Learning and Teaching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167947v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux juridiques de l’utilisation d’une forge logicielle pour la création et le partage d’EIAH et de ressources pédagogiques en primaire et secondaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Dessainjean</w:t>
+                <w:t xml:space="preserve">Quels niveaux d'assistance l'IA peut-elle offrir aux enseignants pour faciliter le processus de création d'activités multimodales en réalité mixte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Oussama Seddini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Conférence Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413070v1</w:t>
+                <w:t xml:space="preserve">hal-05100144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux juridiques de l’utilisation d’une forge logicielle pour la création et le partage d’EIAH et de ressources pédagogiques en primaire et secondaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Enjeux juridiques de l'utilisation d'une forge logicielle pour la création et le partage d'EIAH et de ressources pédagogiques en primaire et secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezra Nellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dessainjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Conférence Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Technologies de l'Information pour l'Éducation et la Formation, Jun 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lille, France. pp.292-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05415517v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227340v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Generative Artificial Intelligence for Mixed Reality Educational Activities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
+                <w:t xml:space="preserve">Enjeux juridiques de l’utilisation d’une forge logicielle pour la création et le partage d’EIAH et de ressources pédagogiques en primaire et secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dessainjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezra Nellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laval Virtual</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Laval, France</w:t>
+              <w:t xml:space="preserve">12e Conférence Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05558037v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels niveaux d'assistance l'IA peut-elle offrir aux enseignants pour faciliter le processus de création d'activités multimodales en réalité mixte ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Exploitation de l'Intelligence Artificielle Générative pour les Activités Éducatives en Réalité Mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Oussama Seddini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+              <w:t xml:space="preserve">EIAH 2025 - 12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain / Atelier GT Apprentissage et Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05100144v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escape from PharmaZ: a Game to Boost Pharmacophore Learning through Immersive Augmented Reality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enjeux juridiques de l’utilisation d’une forge logicielle pour la création et le partage d’EIAH et de ressources pédagogiques en primaire et secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezra Nellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dessainjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Santuz</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Forest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Learning Alliance 13th International Conference, GALA 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12e Conférence Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Technologies de l'Information pour l'Éducation et la Formation, Jun 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-78269-5_30⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04794554v1</w:t>
+                <w:t xml:space="preserve">hal-05415517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l'apprentissage des élèves grâce à la réalité augmentée en classe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+                <w:t xml:space="preserve">Leveraging Generative Artificial Intelligence for Mixed Reality Educational Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Oussama Seddini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Laval Virtual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572053v1</w:t>
+                <w:t xml:space="preserve">hal-05558037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peephole Technology for Mobile Collaborative Learning: An In-Classroom Exploratory Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Simon</w:t>
+                <w:t xml:space="preserve">Optimisation de l'apprentissage des élèves grâce à la réalité augmentée en classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien George</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 16th International Conference on Computer Supported Education (CSEDU 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11e Colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Montréal (Québec), Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04479267v1</w:t>
+                <w:t xml:space="preserve">hal-04572053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPART – Une technologie mobile de positionnement sur surface pour favoriser l’apprentissage collaboratif</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Escape from PharmaZ: a Game to Boost Pharmacophore Learning through Immersive Augmented Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Santuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Férey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Games and Learning Alliance 13th International Conference, GALA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Berlin, Germany. pp.317-327, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-78269-5_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497156v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPART - An Affordable Mobile Augmented Reality Alternative to Interactive Tabletops in Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2714,4914 +2774,5113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobile Learning 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IADIS, Mar 2024, Porto, Portugal. pp.239-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative AI Tools in an Undergraduate Computer Science Program</w:t>
+                <w:t xml:space="preserve">SPART – Une technologie mobile de positionnement sur surface pour favoriser l’apprentissage collaboratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roy Pea</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference of the Learning Sciences (ICLS) 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM; Sorbonne Université, Mar 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635592v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Framework to Link Them All: A Provocation in the Ongoing Debate on Collaborative Learning</w:t>
+                <w:t xml:space="preserve">Peephole Technology for Mobile Collaborative Learning: An In-Classroom Exploratory Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Computer-Supported Collaborative Learning (CSCL) 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 16th International Conference on Computer Supported Education (CSEDU 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSTICC, May 2024, Angers (FR), France. pp.103-114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0012621700003693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22318/cscl2024.752635⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04635573v1</w:t>
+                <w:t xml:space="preserve">hal-04479267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIXAP : Un outil auteur d'activités éducatives en réalité augmentée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
+                <w:t xml:space="preserve">Generative AI Tools in an Undergraduate Computer Science Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference of the Learning Sciences (ICLS) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Buffalo, United States. pp.2133-2134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22318/icls2024.271910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133661v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authoring Tools: The Road To Democratizing Augmented Reality For Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
+                <w:t xml:space="preserve">Towards a Framework to Link Them All: A Provocation in the Ongoing Debate on Collaborative Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 15th International Conference on Computer Supported Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0011984200003470⟩</w:t>
+              <w:t xml:space="preserve">17th International Conference on Computer-Supported Collaborative Learning (CSCL) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Buffalo, United States. pp.123-130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22318/cscl2024.752635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04052449v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing and Evaluating a SG for Learning: a Subtle Balance Between Designers and Learners</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cindy Furnon</w:t>
+                <w:t xml:space="preserve">Towards Linking Tool Functionalities to Processes of Collaborative Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAGA - International Simulation And Gaming Association conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université La Rochelle, Jul 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Computer-Supported Collaborative Learning (CSCL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of the Learning Sciences (ISLS), Jun 2023, Montréal, Canada. pp.205-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162261v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Chaudron Magique : un jeu en Réalité Mixte pour l'apprentissage des fractions en autonomie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Touel</w:t>
+                <w:t xml:space="preserve">MIXAP : Un outil auteur d'activités éducatives en réalité augmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pelay</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement Informatique pour l'Apprentissage Humain (EIAH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Brest, France. pp.121-132</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Brest, France. pp.100-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133364v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Linking Tool Functionalities to Processes of Collaborative Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Simon</w:t>
+                <w:t xml:space="preserve">Authoring Tools: The Road To Democratizing Augmented Reality For Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien George</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Computer-Supported Collaborative Learning (CSCL)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 15th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Prague (CZ), Czech Republic. pp.115-127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011984200003470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176094v1</w:t>
+                <w:t xml:space="preserve">hal-04052449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Conceptual Framework for Creating Mobile Collaboration Tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Simon</w:t>
+                <w:t xml:space="preserve">Designing and Evaluating a SG for Learning: a Subtle Balance Between Designers and Learners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Longeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Furnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Technology Enhanced Learning (ECTEL)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISAGA - International Simulation And Gaming Association conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université La Rochelle, Jul 2023, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-16290-9_56⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03782795v1</w:t>
+                <w:t xml:space="preserve">hal-04162261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jeu, un développeur de compétences à prendre au sérieux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Longeon</w:t>
+                <w:t xml:space="preserve">Le Chaudron Magique : un jeu en Réalité Mixte pour l'apprentissage des fractions en autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Touel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGE Game Evolution Ludopédagogie - EPort - Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, en ligne, France</w:t>
+              <w:t xml:space="preserve">Environnement Informatique pour l'Apprentissage Humain (EIAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Brest, France. pp.121-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664494v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Design Space of Educational Authoring Tools for Augmented Reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
+                <w:t xml:space="preserve">Towards A Comprehensive Framework for Situated Collaborative Learning Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Learning Alliance conference (GALA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Doctoral Consortium of the17th European Conference on Technology Enhanced Learning (EC-TEL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885430v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Authoring Tool to Help Teachers Create Mobile Collaborative Learning Games for Field Trips</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le jeu, un développeur de compétences à prendre au sérieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Furnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Longeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Technology Enhanced Learning (EC-TEL)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIGE Game Evolution Ludopédagogie - EPort - Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, en ligne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782522v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10 Commandments of the Serious Game Padawan: Lessons Learned After 4 Years of Professional Training</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Conceptual Framework for Creating Mobile Collaboration Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Marne</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Learning Alliance Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-22124-8_7⟩</w:t>
+              <w:t xml:space="preserve">17th European Conference on Technology Enhanced Learning (ECTEL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Toulouse, France. pp.601-607, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-16290-9_56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885394v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards A Comprehensive Framework for Situated Collaborative Learning Tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Simon</w:t>
+                <w:t xml:space="preserve">A Design Space of Educational Authoring Tools for Augmented Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maysa Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aous Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoral Consortium of the17th European Conference on Technology Enhanced Learning (EC-TEL)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Games and Learning Alliance conference (GALA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Tampere, Finland. pp.258-268, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-22124-8_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782838v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TurtleTablet : un jeu collaboratif et tangible sur tablette pour l'initiation à la programmation</w:t>
+                <w:t xml:space="preserve">Towards an Authoring Tool to Help Teachers Create Mobile Collaborative Learning Games for Field Trips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laforcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didapro – DidaSTIC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th European Conference on Technology Enhanced Learning (EC-TEL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Toulouse, France. pp.550-557, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-16290-9_49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02466479v1</w:t>
+                <w:t xml:space="preserve">hal-03782522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User-Centred Design Method for Digital Catalogue Interfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">10 Commandments of the Serious Game Padawan: Lessons Learned After 4 Years of Professional Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bi Tra Goore</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Longeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Furnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Games and Learning Alliance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Games and Learning Alliance Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Tampere, Finland. pp.63 - 73, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-22124-8_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-63464-3_4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03143856v1</w:t>
+                <w:t xml:space="preserve">hal-03885394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LGMD: Optimal Lightweight Metadata Model for Indexing Learning Games</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TurtleTablet : un jeu collaboratif et tangible sur tablette pour l'initiation à la programmation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bi Tra Goore</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Smart Applications and Data Analysis for Smart Cyber-Physical Systems (SADASC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Didapro – DidaSTIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Lille, France. pp.92-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484579v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Mixed Reality Tools for Learning Math in Primary and Secondary School</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Touel</w:t>
+                <w:t xml:space="preserve">User-Centred Design Method for Digital Catalogue Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maho Wiefrid Morie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien George</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bi Tra Goore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Games and Learning Alliance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Laval (virtual), France. pp.112-121, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-63464-3_11⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2020, Laval (virtual ), France. pp.34-44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-63464-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143836v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons Learned from the Development of a Mobile Learning Game Authoring Tool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Gicquel</w:t>
+                <w:t xml:space="preserve">LGMD: Optimal Lightweight Metadata Model for Indexing Learning Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maho Wielfrid Morie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien George</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bi Tra Goore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Learning Alliance Conference, GALA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Smart Applications and Data Analysis for Smart Cyber-Physical Systems (SADASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Marrakech, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314683v2</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TGRIS : Outil de simulation pour la gestion des émotions dans la formation à l'entretien des conseillers pédagogiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of Mixed Reality Tools for Learning Math in Primary and Secondary School</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Touel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabetta Bevacqua</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH19)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Games and Learning Alliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Laval (virtual), France. pp.112-121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-63464-3_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150986v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling Teachers to Create Authentic Interview Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lessons Learned from the Development of a Mobile Learning Game Authoring Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Kébé</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference on Educational Media and Technology, EdMedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Games and Learning Alliance Conference, GALA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Athens, Greece. pp.201-210, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-34350-7_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950021v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314683v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TurtleTable: Learn the Basics of Computer Algorithms with Tangible Interactions</w:t>
+                <w:t xml:space="preserve">TGRIS : Outil de simulation pour la gestion des émotions dans la formation à l'entretien des conseillers pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Leconte</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Bevacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Learning Alliance Conference, GALA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Palermo, Italy. pp.291-300</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.307-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01949520v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Component-Based Mobile Learning Game Authoring Tool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Gicquel</w:t>
+                <w:t xml:space="preserve">TurtleTable: Learn the Basics of Computer Algorithms with Tangible Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Iza Marfisi-Schottman-</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Learning Alliance conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Lisbonne, Portugal. pp.208-217</w:t>
+              <w:t xml:space="preserve">Games and Learning Alliance Conference, GALA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Palermo, Italy. pp.291-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635581v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un outil de simulation d'entretien réaliste piloté en temps réel par un conseiller pédagogique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Enabling Teachers to Create Authentic Interview Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Bevacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Kébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres internationales du réseau de recherche en éducation et en formation, REF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">World Conference on Educational Media and Technology, EdMedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands. pp.1506-1511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950075v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nested Design Approach for Mobile Learning Games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aous Karoui</w:t>
+                <w:t xml:space="preserve">TurtleTable : apprendre les bases de la programmation avec des interfaces tangibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien George</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference on Mobile and Contextual Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Larnaca, Cyprus. pp.1-4</w:t>
+              <w:t xml:space="preserve">Conférence IHM 2017, Journée EduIHM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925212v2</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938542v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TurtleTable : apprendre les bases de la programmation avec des interfaces tangibles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a Component-Based Mobile Learning Game Authoring Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Leconte</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laforcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iza Marfisi-Schottman-</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence IHM 2017, Journée EduIHM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Games and Learning Alliance conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Lisbonne, Portugal. pp.208-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938542v2</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technologies sémantiques pour l’apprentissage de la botanique en mobilité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien George</w:t>
+                <w:t xml:space="preserve">Conception d'un outil de simulation d'entretien réaliste piloté en temps réel par un conseiller pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SemWebPro 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres internationales du réseau de recherche en éducation et en formation, REF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547083v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Play Management System for Play-Based Learning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Audrey Serna</w:t>
+                <w:t xml:space="preserve">A Nested Design Approach for Mobile Learning Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aous Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Technology Enhanced Learning,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Conference on Mobile and Contextual Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Larnaca, Cyprus. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_47⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01383214v1</w:t>
+                <w:t xml:space="preserve">hal-01925212v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Learning Game Authoring Tools: Assessment, Synthesis and Proposals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">From Idea to Reality: Extensive and Executable Modeling Language for Mobile Learning Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aous Karoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Games and Learning Alliance conference, GALA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Utrech, Netherlands. pp.281-291, </w:t>
+              <w:t xml:space="preserve"> European Conference on Technology Enhanced Learning,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.428 - 433, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-50182-6_25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938470v2</w:t>
+                <w:t xml:space="preserve">hal-01383208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Idea to Reality: Extensive and Executable Modeling Language for Mobile Learning Games</w:t>
+                <w:t xml:space="preserve">Meta Serious Game: Supporting Creativity Sessions for Mobile Serious Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gicquel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aous Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> European Conference on Technology Enhanced Learning,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Game Based Learning ECGBL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paisley, United Kingdom. pp.407-415</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383208v1</w:t>
+                <w:t xml:space="preserve">hal-01383204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta Serious Game: Supporting Creativity Sessions for Mobile Serious Games</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobile Learning Game Authoring Tools: Assessment, Synthesis and Proposals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aous Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Game Based Learning ECGBL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Games and Learning Alliance conference, GALA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Utrech, Netherlands. pp.281-291, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-50182-6_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383204v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938470v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de jeux sérieux collaboratifs et mobiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technologies sémantiques pour l’apprentissage de la botanique en mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Environnements Informatiques pour l’Apprentissage Humain, EIAH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.306-311</w:t>
+              <w:t xml:space="preserve">SemWebPro 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167551v1</w:t>
+                <w:t xml:space="preserve">hal-01547083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Efficient Mobile Learning Games Design Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aous Karoui</w:t>
+                <w:t xml:space="preserve">Toward a Play Management System for Play-Based Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Game Based Learning EGCBL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Technology Enhanced Learning,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.484 - 489, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383195v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléments pour la conception de Jeux Educatifs sur Mobile</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèles de jeux sérieux collaboratifs et mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.312-323</w:t>
+              <w:t xml:space="preserve">Conférence Environnements Informatiques pour l’Apprentissage Humain, EIAH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.306-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405960v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraire et réutiliser des patrons de conception à partir de Learning Games existants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards an Efficient Mobile Learning Games Design Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aous Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier méthodologies de conception collaboratives des EIAH, 7ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">European Conference on Game Based Learning EGCBL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Steinkjer, Norway. pp.276-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167538v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Teachers to Design and Use Mobile Collaborative Learning Games</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eléments pour la conception de Jeux Educatifs sur Mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aous Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mobile Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Madrid, Spain. pp.3-10</w:t>
+              <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.312-323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957625v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Learning Games during their Conception</w:t>
+                <w:t xml:space="preserve">Extraire et réutiliser des patrons de conception à partir de Learning Games existants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Tarpin-Bernard</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Game Based Learning, ECGBL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Atelier méthodologies de conception collaboratives des EIAH, 7ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079601v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building on the Case Teaching Method to Generate Learning Games Relevant to Numerous Educational Fields</w:t>
+                <w:t xml:space="preserve">Supporting Teachers to Design and Use Mobile Collaborative Learning Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thibault Carron</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Learning Technologies, ICALT</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Mobile Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Madrid, Spain. pp.3-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845532v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche basée sur la méthode pédagogique des cas pour créer des Learning Games pertinents dans de nombreux domaines d'enseignement</w:t>
+                <w:t xml:space="preserve">Evaluating Learning Games during their Conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thibault Carron</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tarpin-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, EIAH'2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.67-78</w:t>
+              <w:t xml:space="preserve">European Conference on Game Based Learning, ECGBL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845537v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opphos - a participative light and sound show using mobile phones in crowds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MoPPLiq: A Model For Pedagogical Adaptation of Serious Game Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonas Celander Guss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ExtremCom International Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE 13th International Conference on Advanced Learning Technologies (ICALT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Beijing, China. pp.291-293, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2013.90⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00963667v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MoPPLiq: A Model For Pedagogical Adaptation of Serious Game Scenarios</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Building on the Case Teaching Method to Generate Learning Games Relevant to Numerous Educational Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE 13th International Conference on Advanced Learning Technologies (ICALT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICALT.2013.90⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Learning Technologies, ICALT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Beijing, China. pp.156-160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2013.49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867440v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer la qualité d'un Learning Game pendant sa conception ?</w:t>
+                <w:t xml:space="preserve">Approche basée sur la méthode pédagogique des cas pour créer des Learning Games pertinents dans de nombreux domaines d'enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Prévot</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Technologies de l'Information et de la Communication pour l'Enseignement, TICE'2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.80-90</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, EIAH'2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.67-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00963678v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un profil d'application de LOM pour les Serious Games</w:t>
+                <w:t xml:space="preserve">Opphos - a participative light and sound show using mobile phones in crowds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Tarpin-Bernard</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Celander Guss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, Conférence EIAH'2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Belgique. pp.81-94</w:t>
+              <w:t xml:space="preserve">ExtremCom International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Thórsmörk, Iceland, pp.47-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00605776v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00963667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement Web multi-acteurs pour la conception de Serious Games</w:t>
+                <w:t xml:space="preserve">Comment évaluer la qualité d'un Learning Game pendant sa conception ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tarpin-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique « Conception des EIAH à l'ère du Web 2.0 et à l'aube du 3.0 »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Amiens, France. pp.15 - 20</w:t>
+              <w:t xml:space="preserve">Conférence Technologies de l'Information et de la Communication pour l'Enseignement, TICE'2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.80-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00494952v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00963678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools and Methods for Efficiently Designing Serious Games</w:t>
+                <w:t xml:space="preserve">Un profil d'application de LOM pour les Serious Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tarpin-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Games Based Learning, ECGBL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Copenhagen, Denmark. pp.226-234</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, Conférence EIAH'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Belgique. pp.81-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953318v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00605776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement informatique pour la conception, la production et le suivi de Serious Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième rencontre Jeune chercheurs, Environnement informatique pour l'apprentissage Humain RJC-EIAH 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Lyon, France. pp.53 - 58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00494942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AnAmeter: The First Steps to Evaluating Adaptation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tools and Methods for Efficiently Designing Serious Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Halima Habieb-Mammar</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tarpin-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth Workshop on User-Centred Design and Evaluation of Adaptive Systems, UMAP09 User Modeling, Adaptation, and Personalization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Trento, Italy. pp.11 -20</w:t>
+              <w:t xml:space="preserve">European Conference on Games Based Learning, ECGBL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Copenhagen, Denmark. pp.226-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00433300v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une industrialisation de la conception et de la production de Serious Games</w:t>
+                <w:t xml:space="preserve">Environnement Web multi-acteurs pour la conception de Serious Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Tarpin-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier "Jeux sérieux : conception et usages", EIAH'2009 Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Le Mans, France. pp.75 - 84</w:t>
+              <w:t xml:space="preserve">Journée scientifique « Conception des EIAH à l'ère du Web 2.0 et à l'aube du 3.0 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Amiens, France. pp.15 - 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00433309v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">AnAmeter: The First Steps to Evaluating Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tarpin Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Habieb-Mammar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sixth Workshop on User-Centred Design and Evaluation of Adaptive Systems, UMAP09 User Modeling, Adaptation, and Personalization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Trento, Italy. pp.11 -20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00433300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une industrialisation de la conception et de la production de Serious Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Sghaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prévôt Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tarpin-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier "Jeux sérieux : conception et usages", EIAH'2009 Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Le Mans, France. pp.75 - 84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00433309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Towards Industrialized Conception and Production of Serious Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tarpin-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prévôt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTE INTERNATIONAL CONFERENCE ON TECHNOLOGY AND EDUCATION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.1016 - 1020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00433350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7631,266 +7890,266 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 10th edition of the International Conference on Games and Learning Alliance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca de Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannicke Baalsrud Hauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierpaolo Dondio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 13134, 2021, Lecture Notes in Computer Science, 978-3-030-92182-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-92182-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 9th edition of the International Conference on Games and Learning Alliance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Klemke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 12517, 2020, Lecture Notes in Computer Science, 978-3-030-63464-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-63464-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7900,188 +8159,188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Games in Higher Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Education and Information Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-9, 2019, 978-3-030-10575-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'irruption des émotions entre conseillers pédagogiques et enseignants débutants : quelle conception de formation pour les mettre à distance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Vinatier, Laurant Filiettaz et Marty Laforest. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’analyse des interactions dans le travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Raison et Passions, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8091,849 +8350,849 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Document de conception - Personas d’enseignants pour la conception d’une nouvelle interface de forge adaptée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Livre Blanc – Projet de guide pour les enseignants : Partager et gérer les droits de ses Ressources Éducatives Libres sur une forge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezra Nellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dessainjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Forest</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158768v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livre Blanc – Projet de guide pour les enseignants : Partager et gérer les droits de ses Ressources Éducatives Libres sur une forge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Dessainjean</w:t>
+                <w:t xml:space="preserve">Document de conception - Personas d’enseignants pour la conception d’une nouvelle interface de forge adaptée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Tosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05414392v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue systématique de littérature sur les fonctionnalités des forges logicielles exploitables dans un milieu éducatif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Compte rendu d'atelier : Recueil de pratiques d'enseignantes en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Marne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le mans Université. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158111v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu d'atelier : Collaborer autour des objets tangibles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Revue systématique de littérature sur les fonctionnalités des forges logicielles exploitables dans un milieu éducatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Marne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Le Mans Université. 2025</w:t>
+              <w:t xml:space="preserve">Le mans Université. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158123v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu d'atelier : Situations de collaboration et de partage dans l'éducation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Compte rendu d'atelier : Collaborer autour des objets tangibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Marne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Mans Université. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158336v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu d'atelier : Conception collaborative d’interface de production de REL</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Compte rendu d'atelier : Situations de collaboration et de partage dans l'éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Tosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pirolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Marne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Le mans Université. 2025</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Mans Université. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158138v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu d'atelier : Recueil de pratiques d'enseignantes en formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Compte rendu d'atelier : Conception collaborative d’interface de production de REL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Marne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le mans Université. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158143v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie, modèles et outils pour la conception de Learning Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. INSA de Lyon, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012ISAL0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00762855v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8943,105 +9202,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Serious Games, Mobile Learning and Extended Reality Applications for and with teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. Le mans Université, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04302536v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId198"/>
+      <w:footerReference w:type="default" r:id="rId205"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9109,51 +9368,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0673483"/>
+    <w:nsid w:val="5477F57F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9257,51 +9516,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="77E6B39E"/>
+    <w:nsid w:val="5AA9BDFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9491,51 +9750,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/imarfisi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2046-6698" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169817970" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572853v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/1100000108" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045642v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin H&#233;ron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lain&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ra8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530648v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maho Wielfrid Morie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancine Bamba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v11i1.704" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449820v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ez-Zaouia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.073.0203" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118685v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deshayes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi15.343" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337707v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijlt.2023.135908" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353369v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gentile" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Citt&#224;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dignum" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Allegra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2023.1276546" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536767v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aous Karoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2020.1753214" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842543v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vinatier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.1.1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286159v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Touel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2021.21.1.4784" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538562v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bi Tra Goore" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/isi.250102" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900503v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227340v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezra Nellis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Forest" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dessainjean" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05167947v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Oussama Seddini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413070v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415517v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558037v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100144v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794554v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Santuz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bisson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78269-5_30" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572053v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479267v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012621700003693" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497156v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434239v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04635592v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Coelho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Pea" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22318/icls2024.271910" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04635573v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22318/cscl2024.752635" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133661v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052449v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011984200003470" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162261v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Longeon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Furnon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133364v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hattab" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pelay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04176094v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782795v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_56" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664494v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885430v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysa Oueslati" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22124-8_25" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782522v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laforcade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_49" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885394v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Longeon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22124-8_7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782838v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466479v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leconte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143856v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maho Wiefrid Morie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484579v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143836v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_11" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314683v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gicquel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34350-7_20" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150986v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bevacqua" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950021v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou K&#233;b&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949520v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635581v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman-" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950075v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925212v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938542v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547083v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gicquel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383214v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Oubahssi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_47" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938470v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50182-6_25" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383208v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_38" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383204v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167551v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383195v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405960v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167538v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957625v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079601v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845532v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.49" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845537v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963667v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Karlsson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Celander Guss" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00867440v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.90" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963678v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pr&#233;vot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605776v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494952v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953318v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494942v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433300v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin Bernard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Habieb-Mammar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433309v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Sghaier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;v&#244;t Patrick" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433350v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098259v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Rosa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi Schottman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannicke Baalsrud Hauge" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bellotti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Dondio" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92182-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143867v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Klemke" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314679v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984706v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158768v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Tosi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414392v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158111v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158123v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158336v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158138v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158143v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00762855v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ISAL0103" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04302536v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/imarfisi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2046-6698" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169817970" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572853v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/1100000108" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045642v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin H&#233;ron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lain&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ra8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449820v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ez-Zaouia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.073.0203" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530648v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maho Wielfrid Morie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancine Bamba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v11i1.704" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118685v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deshayes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi15.343" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337707v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijlt.2023.135908" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353369v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gentile" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Citt&#224;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dignum" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Allegra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2023.1276546" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842543v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vinatier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.1.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536767v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aous Karoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2020.1753214" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286159v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Touel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2021.21.1.4784" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538562v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bi Tra Goore" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/isi.250102" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900503v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05629383v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bucchiarone" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Prouzeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3811427.3811486" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05629447v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamza Falih" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oussama Seddini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Oussama Seddini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227340v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezra Nellis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Forest" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dessainjean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05167947v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415517v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558037v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572053v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794554v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Santuz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bisson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78269-5_30" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434239v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497156v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479267v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012621700003693" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04635592v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Coelho" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Pea" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22318/icls2024.271910" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04635573v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22318/cscl2024.752635" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04176094v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133661v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052449v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011984200003470" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162261v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Longeon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Furnon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133364v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hattab" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pelay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782838v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664494v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782795v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_56" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885430v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysa Oueslati" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22124-8_25" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782522v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laforcade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_49" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885394v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Longeon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22124-8_7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466479v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leconte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143856v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maho Wiefrid Morie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484579v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143836v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_11" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314683v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gicquel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34350-7_20" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150986v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bevacqua" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949520v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950021v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou K&#233;b&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938542v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635581v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman-" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950075v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925212v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383208v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_38" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383204v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938470v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50182-6_25" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547083v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gicquel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383214v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Oubahssi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_47" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167551v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383195v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405960v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167538v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957625v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079601v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00867440v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.90" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845532v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.49" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845537v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963667v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Karlsson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Celander Guss" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963678v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pr&#233;vot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605776v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494942v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953318v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494952v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433300v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin Bernard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Habieb-Mammar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433309v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Sghaier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;v&#244;t Patrick" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433350v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098259v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Rosa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi Schottman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannicke Baalsrud Hauge" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bellotti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Dondio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92182-8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143867v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Klemke" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314679v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984706v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414392v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158768v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Tosi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158143v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158111v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158123v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158336v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158138v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00762855v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ISAL0103" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04302536v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>