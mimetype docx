--- v0 (2026-03-10)
+++ v1 (2026-04-05)
@@ -250,235 +250,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big data analytics capability and contribution to firm performance: the mediating effect of organizational learning on firm performance</w:t>
+                <w:t xml:space="preserve">Contextualizing team adaptation for fostering creative outcomes in multicultural Virtual teams: a mixed methods approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahda Garmaki</w:t>
+                <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebwar Kamal Gharib</w:t>
+                <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enterprise Information Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36 (5), pp.1161-1184. </w:t>
+              <w:t xml:space="preserve">Journal of the Association for Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (3), pp.700-744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/JEIM-06-2021-0247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17705/1jais.00811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04096106v1</w:t>
+                <w:t xml:space="preserve">hal-04003147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextualizing team adaptation for fostering creative outcomes in multicultural Virtual teams: a mixed methods approach</w:t>
+                <w:t xml:space="preserve">Big data analytics capability and contribution to firm performance: the mediating effect of organizational learning on firm performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anuragini Shirish</w:t>
+                <w:t xml:space="preserve">Mahda Garmaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
+                <w:t xml:space="preserve">Rebwar Kamal Gharib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Association for Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (3), pp.700-744. </w:t>
+              <w:t xml:space="preserve">Journal of Enterprise Information Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (5), pp.1161-1184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17705/1jais.00811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/JEIM-06-2021-0247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04003147v1</w:t>
+                <w:t xml:space="preserve">hal-04096106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer les bénéfices potentiels d’une technologie émergente pour une organisation : le cas de la Robotic Process Automation pour l’assureur ALLIANZ France</w:t>
               </w:r>
@@ -698,64 +698,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective ICT use for digital innovation: an actualized affordance perspective through ICT enabled design thinking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1055,174 +1055,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi faut-il adopter le crowdsourcing ?</w:t>
+                <w:t xml:space="preserve">Social media and value creation : exploring the perception of generation Y toward corporate social networking applications use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harvard business review. Hors-série (Éd. française)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of organizational and end user computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (2), pp.107 - 123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/JOEUC.2016040107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370447v1</w:t>
+                <w:t xml:space="preserve">hal-01293231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social media and value creation : exploring the perception of generation Y toward corporate social networking applications use</w:t>
+                <w:t xml:space="preserve">Pourquoi faut-il adopter le crowdsourcing ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of organizational and end user computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Harvard business review. Hors-série (Éd. française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Hors-Série 2016. Harvard Business Review France. Expert (4), pp.63 - 63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/JOEUC.2016040107⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01293231v1</w:t>
+                <w:t xml:space="preserve">hal-02370447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of object manipulation, customization and social loafing on competencies management in 3D Virtual Worlds</w:t>
               </w:r>
@@ -1325,77 +1325,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive use of social networking applications in contemporary organizations : examining the motivations of Gen Y cohorts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Information Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (6, Part A), pp.1111 - 1123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1539,313 +1539,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode MAIN+ pour la digitalisation de la collaboration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retour d'expérience sur l'insertion d'un Serious Game dans l'apprentissage des systèmes d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Chourabi Tantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Romano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 20 (4), pp.113 - 139. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/isi.20.4.113-139⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 20 (1), pp.11 - 36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/isi.20.1.11-36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243270v1</w:t>
+                <w:t xml:space="preserve">hal-02386993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating team collaboration quality : the development and field application of Collaboration Maturity Model</w:t>
+                <w:t xml:space="preserve">La méthode MAIN+ pour la digitalisation de la collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gert-Jan de Vreede</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Romano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Management Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (4), pp.113 - 139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/isi.20.4.113-139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07421222.2015.1095042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01245385v1</w:t>
+                <w:t xml:space="preserve">hal-01243270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience sur l'insertion d'un Serious Game dans l'apprentissage des systèmes d'information</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating team collaboration quality : the development and field application of Collaboration Maturity Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gert-Jan de Vreede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 20 (1), pp.11 - 36. </w:t>
+              <w:t xml:space="preserve">Journal of Management Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (3), pp.129 - 157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/isi.20.1.11-36⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07421222.2015.1095042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386993v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the serious game and assessing learning goals</w:t>
               </w:r>
@@ -2072,585 +2072,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors of public e-procurement adoption : an exploratory field study with french practitioners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A value frequency model of knowledge sharing : an exploratory study on knowledge sharability in cross-organizational collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Boughzala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younès Boughzala</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Imed Boughzala</w:t>
+                <w:t xml:space="preserve">Robert O. Briggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/16258312.2012.11517298⟩</w:t>
+              <w:t xml:space="preserve">Electronic Markets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (1), pp.9 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12525-011-0080-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243003v1</w:t>
+                <w:t xml:space="preserve">hal-02408832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Team collaboration in virtual worlds : editorial to the Special Issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gert-Jan de Vreede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Limayem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Association for Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (10), pp.714 - 734. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17705/1jais.00313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of presence, copresence, and flow on learning outcomes in 3D learning spaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors of public e-procurement adoption : an exploratory field study with french practitioners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Boughzala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Hassell</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Moez Limayem</w:t>
+                <w:t xml:space="preserve">Inès Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Administrative issues journal : education, practice and research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5929/2011.2.1.4⟩</w:t>
+              <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Special issue AIM 2012: Information Systems and Supply Chain Management, 13 (3), pp.56 - 68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/16258312.2012.11517298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408869v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche en systèmes d'information et ses nouvelles frontières</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of presence, copresence, and flow on learning outcomes in 3D learning spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hassell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inforsid 2011 Collectif</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olfa Chourabi Tantan</w:t>
+                <w:t xml:space="preserve">Sandeep Goyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Limayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 17 (3), pp.9 - 68. </w:t>
+              <w:t xml:space="preserve">Administrative issues journal : education, practice and research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (1), pp.62 - 73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/isi.17.3.9-68⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5929/2011.2.1.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02408777v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the facilitator in virtual world collaboration : an exploratory study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gert-Jan de Vreede</w:t>
+                <w:t xml:space="preserve">La recherche en systèmes d'information et ses nouvelles frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inforsid 2011 Collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Chourabi Tantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ikram Bououd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of virtual worlds research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (3), pp.9 - 68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/isi.17.3.9-68⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4101/jvwr.v5i2.6225⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00761021v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Team collaboration in virtual worlds : introduction to the Special Issue</w:t>
               </w:r>
@@ -2662,51 +2636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gert-Jan de Vreede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Limayem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Association for Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (10), pp.i - iv. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2734,118 +2708,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A value frequency model of knowledge sharing : an exploratory study on knowledge sharability in cross-organizational collaboration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of the facilitator in virtual world collaboration : an exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Wigert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gert-Jan de Vreede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert O. Briggs</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Bououd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Markets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22 (1), pp.9 - 19. </w:t>
+              <w:t xml:space="preserve">Journal of virtual worlds research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (2), pp.1 - 18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12525-011-0080-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4101/jvwr.v5i2.6225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408832v1</w:t>
+                <w:t xml:space="preserve">hal-00761021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical evaluation of public e-procurement platforms in France</w:t>
               </w:r>
@@ -3814,173 +3814,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00289075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie de la collaboration : théories, technologies et pratiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Administration électronique : constats et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Assar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.312, 2007, Collection technique et scientifique des télécommunications, Collection technique et scientifique des télécommunications, 978-2-7462-1839-0</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saïd Assar; Imed Boughzala. Hermès science publications : Lavoisier, pp.326, 2007, Collection technique et scientifique des télécommunications, 978-2-7462-1546-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02518465v1</w:t>
+                <w:t xml:space="preserve">hal-00468101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Administration électronique : constats et perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ingénierie de la collaboration : théories, technologies et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Saïd Assar; Imed Boughzala. Hermès science publications : Lavoisier, pp.326, 2007, Collection technique et scientifique des télécommunications, 978-2-7462-1546-7</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermès science publications : Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.312, 2007, Collection technique et scientifique des télécommunications, Collection technique et scientifique des télécommunications, 978-2-7462-1839-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468101v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management des connaissances en entreprise. - 2e édition revue et augmentée</w:t>
               </w:r>
@@ -4379,185 +4379,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire de la transformation digitale : édition 2020</w:t>
+                <w:t xml:space="preserve">Enquête Flash COVID 2019 : &amp;quot;Quels impacts de la crise sanitaire sur les usages des technologies digitales dans les établissements d’enseignement supérieur en Sciences de Gestion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dudézert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Dépt. Technologies, Information &amp; Management (Institut Mines-Télécom Business School); Réseaux Innovation Territoires et Mondialisation (Université Paris-Sud, Faculté Droit Economie Gestion Jean Monnet); Fondation Nationale pour l’Enseignement de la Gestion des Entreprises (FNEGE). 2020, pp.47</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Fondation Nationale pour l’Enseignement de la Gestion des Entreprises (FNEGE). 2020, pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879283v1</w:t>
+                <w:t xml:space="preserve">hal-03714963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête Flash COVID 2019 : &amp;quot;Quels impacts de la crise sanitaire sur les usages des technologies digitales dans les établissements d’enseignement supérieur en Sciences de Gestion ?</w:t>
+                <w:t xml:space="preserve">Observatoire de la transformation digitale : édition 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dudézert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Fondation Nationale pour l’Enseignement de la Gestion des Entreprises (FNEGE). 2020, pp.1-19</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Dépt. Technologies, Information &amp; Management (Institut Mines-Télécom Business School); Réseaux Innovation Territoires et Mondialisation (Université Paris-Sud, Faculté Droit Economie Gestion Jean Monnet); Fondation Nationale pour l’Enseignement de la Gestion des Entreprises (FNEGE). 2020, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714963v1</w:t>
+                <w:t xml:space="preserve">hal-02879283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transformation numérique des écoles de management</w:t>
               </w:r>
@@ -5429,51 +5429,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D9F5402"/>
+    <w:nsid w:val="C98A095B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5660,51 +5660,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/imed-boughzala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7362-8497" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069941599" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/15013655" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000122768676" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096106v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahda Garmaki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebwar Kamal Gharib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JEIM-06-2021-0247" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003147v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuragini Shirish" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirish C. Srivastava" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17705/1jais.00811" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844981v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Chourabi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Feki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dud&#233;zert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.022.0017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844969v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.022.0091" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184876v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.212.0007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105043v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Benhayoun-Sadafiyine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435982v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triparna de Vreede" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert-Jan de Vreede" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roni Reiter-Palmon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373888v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370447v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293231v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JOEUC.2016040107" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404392v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Bououd" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Rouis Skandrani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Makhlouf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-016-9655-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370642v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2016.04.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3ZN82JT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434137v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Ben Hamouda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16925/me.v14i26.1620" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243270v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Romano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.4.113-139" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245385v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07421222.2015.1095042" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386993v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Chourabi Tantan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.1.11-36" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243536v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9876/sim.v19i3.564" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244284v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2014.857203" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763545v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJITM.2013.054801" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243003v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Boughzala" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Bouzid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2012.11517298" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763775v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Limayem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17705/1jais.00313" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408869v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hassell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Goyal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5929/2011.2.1.4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408777v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inforsid 2011 Collectif" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.17.3.9-68" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA20324CEF954E998442502A81BC3CF76658A07C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761021v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wigert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4101/jvwr.v5i2.6225" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763392v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17705/1jais.00314" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408832v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert O. Briggs" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12525-011-0080-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510246v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Assar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVCM.2008.016120" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510125v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Kaouane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470387v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ermine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Tounkara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094698v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubertin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02332268v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcoccia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.5.3-4.210-230" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386927v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Janssen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/in/book/9783319080802" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08081-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408913v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-195-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760904v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552918v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boydens" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7533-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414297v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289075v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518465v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/electricite-electronique/ingenierie-de-la-collaboration-theories-technologies-et-pratiques/boughzala/descriptif-9782746218390" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468101v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519057v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524379v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620297v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714960v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810329v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879283v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714963v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757274v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375839v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01409629v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386967v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414130v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952897v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grenier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Gaubert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02956122v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02956121v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/imed-boughzala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7362-8497" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069941599" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/15013655" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000122768676" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003147v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuragini Shirish" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirish C. Srivastava" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17705/1jais.00811" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096106v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahda Garmaki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebwar Kamal Gharib" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JEIM-06-2021-0247" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844981v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Chourabi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Feki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dud&#233;zert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.022.0017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844969v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.022.0091" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184876v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.212.0007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105043v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Benhayoun-Sadafiyine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435982v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triparna de Vreede" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert-Jan de Vreede" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roni Reiter-Palmon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373888v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293231v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JOEUC.2016040107" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370447v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404392v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Bououd" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Rouis Skandrani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Makhlouf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-016-9655-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370642v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2016.04.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3ZN82JT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434137v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Ben Hamouda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16925/me.v14i26.1620" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386993v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Chourabi Tantan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.1.11-36" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243270v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Romano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.4.113-139" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245385v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07421222.2015.1095042" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243536v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9876/sim.v19i3.564" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244284v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2014.857203" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763545v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJITM.2013.054801" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408832v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert O. Briggs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12525-011-0080-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763775v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Limayem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17705/1jais.00313" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243003v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Boughzala" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Bouzid" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2012.11517298" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408869v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hassell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Goyal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5929/2011.2.1.4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408777v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inforsid 2011 Collectif" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.17.3.9-68" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA20324CEF954E998442502A81BC3CF76658A07C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763392v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17705/1jais.00314" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761021v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wigert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4101/jvwr.v5i2.6225" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510246v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Assar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVCM.2008.016120" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510125v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Kaouane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470387v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ermine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Tounkara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094698v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubertin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02332268v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcoccia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.5.3-4.210-230" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386927v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Janssen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/in/book/9783319080802" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08081-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408913v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-195-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760904v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552918v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boydens" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7533-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414297v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289075v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468101v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518465v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/electricite-electronique/ingenierie-de-la-collaboration-theories-technologies-et-pratiques/boughzala/descriptif-9782746218390" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519057v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524379v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620297v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714960v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810329v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714963v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879283v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757274v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375839v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01409629v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386967v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414130v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952897v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grenier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Gaubert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02956122v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02956121v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>