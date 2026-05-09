--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -250,235 +250,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextualizing team adaptation for fostering creative outcomes in multicultural Virtual teams: a mixed methods approach</w:t>
+                <w:t xml:space="preserve">Big data analytics capability and contribution to firm performance: the mediating effect of organizational learning on firm performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anuragini Shirish</w:t>
+                <w:t xml:space="preserve">Mahda Garmaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
+                <w:t xml:space="preserve">Rebwar Kamal Gharib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Association for Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (3), pp.700-744. </w:t>
+              <w:t xml:space="preserve">Journal of Enterprise Information Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (5), pp.1161-1184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17705/1jais.00811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/JEIM-06-2021-0247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04003147v1</w:t>
+                <w:t xml:space="preserve">hal-04096106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big data analytics capability and contribution to firm performance: the mediating effect of organizational learning on firm performance</w:t>
+                <w:t xml:space="preserve">Contextualizing team adaptation for fostering creative outcomes in multicultural Virtual teams: a mixed methods approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahda Garmaki</w:t>
+                <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebwar Kamal Gharib</w:t>
+                <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enterprise Information Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36 (5), pp.1161-1184. </w:t>
+              <w:t xml:space="preserve">Journal of the Association for Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (3), pp.700-744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/JEIM-06-2021-0247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17705/1jais.00811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04096106v1</w:t>
+                <w:t xml:space="preserve">hal-04003147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer les bénéfices potentiels d’une technologie émergente pour une organisation : le cas de la Robotic Process Automation pour l’assureur ALLIANZ France</w:t>
               </w:r>
@@ -698,64 +698,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective ICT use for digital innovation: an actualized affordance perspective through ICT enabled design thinking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1325,77 +1325,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive use of social networking applications in contemporary organizations : examining the motivations of Gen Y cohorts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuragini Shirish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirish C. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Information Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (6, Part A), pp.1111 - 1123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1539,313 +1539,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience sur l'insertion d'un Serious Game dans l'apprentissage des systèmes d'information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La méthode MAIN+ pour la digitalisation de la collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Boughzala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Lang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Imed Boughzala</w:t>
+                <w:t xml:space="preserve">Nicholas Romano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 20 (1), pp.11 - 36. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/isi.20.1.11-36⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 20 (4), pp.113 - 139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/isi.20.4.113-139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02386993v1</w:t>
+                <w:t xml:space="preserve">hal-01243270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode MAIN+ pour la digitalisation de la collaboration</w:t>
+                <w:t xml:space="preserve">Evaluating team collaboration quality : the development and field application of Collaboration Maturity Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Romano</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gert-Jan de Vreede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/isi.20.4.113-139⟩</w:t>
+              <w:t xml:space="preserve">Journal of Management Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (3), pp.129 - 157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07421222.2015.1095042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01243270v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating team collaboration quality : the development and field application of Collaboration Maturity Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retour d'expérience sur l'insertion d'un Serious Game dans l'apprentissage des systèmes d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Chourabi Tantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gert-Jan de Vreede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Management Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 32 (3), pp.129 - 157. </w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (1), pp.11 - 36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07421222.2015.1095042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/isi.20.1.11-36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245385v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the serious game and assessing learning goals</w:t>
               </w:r>
@@ -2072,559 +2072,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A value frequency model of knowledge sharing : an exploratory study on knowledge sharability in cross-organizational collaboration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors of public e-procurement adoption : an exploratory field study with french practitioners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Boughzala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert O. Briggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Markets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12525-011-0080-0⟩</w:t>
+              <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Special issue AIM 2012: Information Systems and Supply Chain Management, 13 (3), pp.56 - 68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/16258312.2012.11517298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408832v1</w:t>
+                <w:t xml:space="preserve">hal-01243003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Team collaboration in virtual worlds : editorial to the Special Issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gert-Jan de Vreede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Limayem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Association for Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (10), pp.714 - 734. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17705/1jais.00313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors of public e-procurement adoption : an exploratory field study with french practitioners</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of presence, copresence, and flow on learning outcomes in 3D learning spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Bouzid</w:t>
+                <w:t xml:space="preserve">Martin Hassell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Goyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Limayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/16258312.2012.11517298⟩</w:t>
+              <w:t xml:space="preserve">Administrative issues journal : education, practice and research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (1), pp.62 - 73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5929/2011.2.1.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01243003v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of presence, copresence, and flow on learning outcomes in 3D learning spaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La recherche en systèmes d'information et ses nouvelles frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandeep Goyal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moez Limayem</w:t>
+                <w:t xml:space="preserve">Inforsid 2011 Collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Chourabi Tantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Administrative issues journal : education, practice and research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2 (1), pp.62 - 73. </w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (3), pp.9 - 68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5929/2011.2.1.4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/isi.17.3.9-68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408869v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche en systèmes d'information et ses nouvelles frontières</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olfa Chourabi Tantan</w:t>
+                <w:t xml:space="preserve">The role of the facilitator in virtual world collaboration : an exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Wigert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gert-Jan de Vreede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Bououd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/isi.17.3.9-68⟩</w:t>
+              <w:t xml:space="preserve">Journal of virtual worlds research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (2), pp.1 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4101/jvwr.v5i2.6225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02408777v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Team collaboration in virtual worlds : introduction to the Special Issue</w:t>
               </w:r>
@@ -2636,51 +2662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gert-Jan de Vreede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Limayem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Association for Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (10), pp.i - iv. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2708,144 +2734,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the facilitator in virtual world collaboration : an exploratory study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A value frequency model of knowledge sharing : an exploratory study on knowledge sharability in cross-organizational collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Boughzala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Wigert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ikram Bououd</w:t>
+                <w:t xml:space="preserve">Robert O. Briggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of virtual worlds research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 5 (2), pp.1 - 18. </w:t>
+              <w:t xml:space="preserve">Electronic Markets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (1), pp.9 - 19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4101/jvwr.v5i2.6225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12525-011-0080-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761021v1</w:t>
+                <w:t xml:space="preserve">hal-02408832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical evaluation of public e-procurement platforms in France</w:t>
               </w:r>
@@ -3814,173 +3814,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00289075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Administration électronique : constats et perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ingénierie de la collaboration : théories, technologies et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Saïd Assar; Imed Boughzala. Hermès science publications : Lavoisier, pp.326, 2007, Collection technique et scientifique des télécommunications, 978-2-7462-1546-7</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermès science publications : Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.312, 2007, Collection technique et scientifique des télécommunications, Collection technique et scientifique des télécommunications, 978-2-7462-1839-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00468101v1</w:t>
+                <w:t xml:space="preserve">hal-02518465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie de la collaboration : théories, technologies et pratiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Administration électronique : constats et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Assar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saïd Assar; Imed Boughzala. Hermès science publications : Lavoisier, pp.326, 2007, Collection technique et scientifique des télécommunications, 978-2-7462-1546-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermès science publications : Lavoisier</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02518465v1</w:t>
+                <w:t xml:space="preserve">hal-00468101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management des connaissances en entreprise. - 2e édition revue et augmentée</w:t>
               </w:r>
@@ -4379,185 +4379,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête Flash COVID 2019 : &amp;quot;Quels impacts de la crise sanitaire sur les usages des technologies digitales dans les établissements d’enseignement supérieur en Sciences de Gestion ?</w:t>
+                <w:t xml:space="preserve">Observatoire de la transformation digitale : édition 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dudézert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Fondation Nationale pour l’Enseignement de la Gestion des Entreprises (FNEGE). 2020, pp.1-19</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Dépt. Technologies, Information &amp; Management (Institut Mines-Télécom Business School); Réseaux Innovation Territoires et Mondialisation (Université Paris-Sud, Faculté Droit Economie Gestion Jean Monnet); Fondation Nationale pour l’Enseignement de la Gestion des Entreprises (FNEGE). 2020, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714963v1</w:t>
+                <w:t xml:space="preserve">hal-02879283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire de la transformation digitale : édition 2020</w:t>
+                <w:t xml:space="preserve">Enquête Flash COVID 2019 : &amp;quot;Quels impacts de la crise sanitaire sur les usages des technologies digitales dans les établissements d’enseignement supérieur en Sciences de Gestion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dudézert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Dépt. Technologies, Information &amp; Management (Institut Mines-Télécom Business School); Réseaux Innovation Territoires et Mondialisation (Université Paris-Sud, Faculté Droit Economie Gestion Jean Monnet); Fondation Nationale pour l’Enseignement de la Gestion des Entreprises (FNEGE). 2020, pp.47</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Fondation Nationale pour l’Enseignement de la Gestion des Entreprises (FNEGE). 2020, pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879283v1</w:t>
+                <w:t xml:space="preserve">hal-03714963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transformation numérique des écoles de management</w:t>
               </w:r>
@@ -5429,51 +5429,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C98A095B"/>
+    <w:nsid w:val="4A5A3E9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5660,51 +5660,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/imed-boughzala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7362-8497" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069941599" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/15013655" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000122768676" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003147v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuragini Shirish" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirish C. Srivastava" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17705/1jais.00811" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096106v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahda Garmaki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebwar Kamal Gharib" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JEIM-06-2021-0247" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844981v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Chourabi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Feki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dud&#233;zert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.022.0017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844969v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.022.0091" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184876v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.212.0007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105043v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Benhayoun-Sadafiyine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435982v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triparna de Vreede" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert-Jan de Vreede" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roni Reiter-Palmon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373888v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293231v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JOEUC.2016040107" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370447v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404392v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Bououd" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Rouis Skandrani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Makhlouf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-016-9655-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370642v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2016.04.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3ZN82JT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434137v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Ben Hamouda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16925/me.v14i26.1620" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386993v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Chourabi Tantan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.1.11-36" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243270v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Romano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.4.113-139" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245385v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07421222.2015.1095042" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243536v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9876/sim.v19i3.564" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244284v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2014.857203" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763545v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJITM.2013.054801" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408832v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert O. Briggs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12525-011-0080-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763775v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Limayem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17705/1jais.00313" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243003v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Boughzala" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Bouzid" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2012.11517298" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408869v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hassell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Goyal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5929/2011.2.1.4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408777v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inforsid 2011 Collectif" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.17.3.9-68" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA20324CEF954E998442502A81BC3CF76658A07C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763392v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17705/1jais.00314" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761021v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wigert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4101/jvwr.v5i2.6225" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510246v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Assar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVCM.2008.016120" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510125v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Kaouane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470387v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ermine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Tounkara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094698v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubertin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02332268v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcoccia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.5.3-4.210-230" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386927v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Janssen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/in/book/9783319080802" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08081-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408913v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-195-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760904v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552918v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boydens" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7533-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414297v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289075v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468101v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518465v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/electricite-electronique/ingenierie-de-la-collaboration-theories-technologies-et-pratiques/boughzala/descriptif-9782746218390" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519057v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524379v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620297v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714960v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810329v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714963v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879283v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757274v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375839v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01409629v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386967v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414130v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952897v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grenier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Gaubert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02956122v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02956121v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/imed-boughzala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7362-8497" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069941599" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/15013655" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000122768676" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096106v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahda Garmaki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebwar Kamal Gharib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JEIM-06-2021-0247" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003147v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuragini Shirish" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirish C. Srivastava" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17705/1jais.00811" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844981v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Chourabi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Feki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dud&#233;zert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.022.0017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844969v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.022.0091" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184876v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.212.0007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105043v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Benhayoun-Sadafiyine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435982v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triparna de Vreede" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert-Jan de Vreede" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roni Reiter-Palmon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373888v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293231v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JOEUC.2016040107" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370447v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404392v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Bououd" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Rouis Skandrani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Makhlouf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-016-9655-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370642v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2016.04.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3ZN82JT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434137v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Ben Hamouda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16925/me.v14i26.1620" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243270v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Romano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.4.113-139" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245385v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07421222.2015.1095042" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386993v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Chourabi Tantan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.1.11-36" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243536v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9876/sim.v19i3.564" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244284v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2014.857203" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763545v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJITM.2013.054801" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243003v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Boughzala" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Bouzid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2012.11517298" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763775v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Limayem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17705/1jais.00313" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408869v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hassell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Goyal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5929/2011.2.1.4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408777v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inforsid 2011 Collectif" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.17.3.9-68" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA20324CEF954E998442502A81BC3CF76658A07C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761021v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wigert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4101/jvwr.v5i2.6225" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763392v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17705/1jais.00314" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408832v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert O. Briggs" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12525-011-0080-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510246v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Assar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVCM.2008.016120" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510125v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Kaouane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470387v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ermine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Tounkara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094698v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubertin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02332268v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcoccia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.5.3-4.210-230" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386927v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Janssen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/in/book/9783319080802" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08081-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408913v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-195-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760904v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552918v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boydens" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7533-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414297v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289075v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518465v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/electricite-electronique/ingenierie-de-la-collaboration-theories-technologies-et-pratiques/boughzala/descriptif-9782746218390" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468101v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519057v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524379v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620297v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714960v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810329v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879283v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714963v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757274v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375839v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01409629v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386967v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414130v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952897v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grenier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Gaubert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02956122v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02956121v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>