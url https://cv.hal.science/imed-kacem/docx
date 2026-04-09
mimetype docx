--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:155.46558704453px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Imed KACEM </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Distinguished Professor of Computer Science at Université de Lorraine</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">imed-kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8365-3004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070471096</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imed KACEM is Distinguished Professor (Exceptional Class, E2) at the University of Lorraine, France, in Computer Science. He is the Founder and the Head of LCOMS Laboratory of the University of Lorraine from 2013 to 2023 (LCOMS is the Laboratory of Design, Optimization and Modelling of Systems) after being the Head of the Computer Science Department from 2010 to 2019. His teaching activities cover Computer Science, Advanced Algorithmics, Programming, Approximation Algorithms an Complexity, Graphs, Scheduling, Combinatorial Optimization, Modeling, ... His scientific activity is in the Operational Research. More precisely, his contributions are related to the design of exact and approximate algorithms with a guaranteed performance for the NP-hard combinatorial problems. Such problems are mainly related to the scheduling theory. The applications are interdisciplinary and various (production, packing in electronic design, healthcare, transportation, information visualization…). His contributions have been published in referred journals (Algorithmica, Theoretical Computer Science, Discrete Applied Mathematics, Discrete Optimization, Journal of Combinatorial Optimization, Journal of Scheduling, Annals of Operations Research, Applied Mathematics and Computation, Journal of Industrial and Management Optimization, Information Sciences, Computers & Industrial Engineering, RAIRO-Operations Research, IJPE, EJOR, 4OR, Soft Computing, IJCIM, IJOR, IEEE/SMC Transactions, Computers & OR, ...). These research activities have involved the supervision of 21 PhD theses as well as several selective projects (some of them have been funded by the ANR, the ANRT, the European Commission, the INTERREG, the ISITE-LUE Lorraine University of Excellence, the CNRS, …). He serves as area editor or guest editor for several journals (Annals of Operations Research-Springer, Computers & Industrial Engineering-Elsevier, RAIRO-Operations Research, European Journal of Industrial Engineering, Journal of Systems Science and Systems Engineering-Springer, Decision Analytics-Elsevier…) and he gave keynote speeches or pleanry tutorials for several conferences (IEEE/CIE40, Japon (2010); FUBUTEC2011, United Kingdom (2011); IEEE/CoDIT2013, Tunisia (2013); IEEE/ICSCS2013, France (2013); DASA2016, Tunisia (2016); CIE46, China (2016), ECC'16, Switzerland (2016); IEEE/CoDIT2017, Spain (2017); META2018, Morocco (2018); AFROS2018, Tunisia (2018); ROADEF2018, France (2018); JPOC11, France (2019); TORS2022, Tunisia (2022);). He chaired the program committee or the organizing committee of several international conferences (IEEE/ICSSSM06 (Troyes, 2006); IEEE/CIE’39 (Troyes, 2009); IEEE/CoDIT’14 (Metz, 2014); CIE’45 (Metz, 2015); IEEE/CoDIT’16 (Malta, 2016); ROADEF2017 (Metz, 2017); MOPGP2017 (Metz, 2017); IEEE/CoDIT’19 (France, 2019); IEEE/IESM’19 (Hong Kong, 2019); JPOC’11 (Metz, 2019)). He obtained the « Great Award of Research 2010 » from the Universities of Lorraine, the 3rd Robert Faure Award 2009 from the French Society of Operational Research and Aid Decision (ROADEF), the 2015 Steffan Schwarz Award (Best Paper Award of the European Conference ECEC’2015 in Portugal), the Best Paper Award of IEEE/CoDIT2018 in Greece and he has regularly the PEDR/RIPEC or the PES Premium (with the highest level A) since 2006.</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0001-6649-7257</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Meta-heuristics for a Flow-Shop Scheduling Problem with Interstage Transportation Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacira Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Operations Research Society of China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40305-025-00659-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation schemes for scheduling jobs on identical parallel machines to minimize the maximum lateness and makespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gais Alhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzeldin Osman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2024029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the maximum lateness for scheduling with release times and job rejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (3), pp.23. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-024-01205-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min–max relative regret for scheduling to minimize maximum lateness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Assayakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Lucarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-024-06122-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully polynomial time approximation scheme for the pagination problem with hierarchical structure of tiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Minich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2022022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-Dimensional packing on a variable size rectangular interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pecci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.109022. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2023.109022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivity improvement based on a decision support tool for optimization of constrained delivery problem with time windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 165, pp.107876. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2021.107876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact algorithms for scheduling programs with shared tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Lucarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Nazé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (5), pp.1602-1627. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-021-00702-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal solutions for online conversion problems with interrelated prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.423-448. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12351-020-00548-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-stage no-wait hybrid flow shop with inter-stage flexibility for operating room scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Naceur Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 168, pp.108040. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2022.108040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface: Recent advances in multiple objective optimization and goal programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Masri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 296 (1-5), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-020-03848-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface: New trends on combinatorial optimization for network and logistical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ridha Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 298 (1-5), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-021-03957-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation algorithms for minimizing the maximum lateness and makespan on parallel machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gais Alhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzeldin Osman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 285 (1-2), pp.369-395. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-019-03250-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid genetic Tabu search algorithm for minimising total completion time in a flexible job-shop scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Hadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atidel B. Hadj Alouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (6), pp.763-781. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/EJIE.2020.112479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive difference analysis of the cash management problem with uncertain demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 283 (3), pp.1183-1192. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2019.11.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal online algorithms for the portfolio selection problem, bi-directional trading and -search with interrelated prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (2), pp.559-576. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2018064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal cash management with uncertain, interrelated and bounded demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 133, pp.195-206. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2019.04.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower and upper bounds for scheduling multiple balancing vehicles in bicycle-sharing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Labadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (14), pp.5945-5966. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-018-3258-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity results for common due date scheduling problems with interval data and minmax regret criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 264, pp.76-89. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2018.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithms for scheduling in a CPU/FPGA architecture with heterogeneous communication delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camel Tanougast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Diou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Singer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 137, pp.106006. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2019.106006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation Schemes for Minimizing the Maximum Lateness on a Single Machine with Release Times Under Non-availability or Deadline Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 80 (12), pp.3825-3843. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-018-0417-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry Applications of Computational Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runliang Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen-Fu Chien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chia-Yu Hsu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Intelligence Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.803-804. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/ijcis.11.1.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Fully Polynomial Approximation Schemes for the Maximum Lateness Minimization on a Single Machine with a Fixed Operator or Machine Non-Availability Interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lecture Notes in Computer Science, 11184 (2), pp.417-427. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00898-7_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the m-clique free interval subgraphs polytope: polyhedral analysis and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Albarra Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzeldin Osman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (3), pp.1074-1101. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-018-0291-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community extraction and visualization in social networks applied to Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chelghoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Otjacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 424, pp.204-223. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2017.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Clustering-based Approach for Balancing and Scheduling Bicycle-sharing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelmoumene Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Automation and Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (2), pp.421-430. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31209/2018.100000016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NDSC based methods for maximizing the lifespan of randomly deployed wireless sensor networks for infrastructures monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousif E.E. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Stock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharief F. Babiker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115, pp.17-25. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2017.09.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for the bin packing problem with overlapping items</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115, pp.331-341. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2017.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongly Fully Polynomial Time Approximation Scheme for the weighted completion time minimization problem on two-parallel capacitated machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sahnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (4), pp.1177-1188. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2017044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-and-bound algorithm for solving the static rebalancing problem in bicycle-sharing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelmoumene Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Labadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-online scheduling on a single machine with unexpected breakdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 646, pp.40-48. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2016.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-and-bound algorithm for solving the static rebalancing problem in bicycle-sharing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelmoumene Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Labadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95 (4), pp.41-52. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2016.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword – Advanced Optimization Approaches and Modern OR-Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (4-5), pp.677-679. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2016066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongly Fully Polynomial Time Approximation Scheme for the Weighted Completion Time Minimization Problem on Two-Parallel Capacitated Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sahnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (12), pp.425 - 430. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient approximation schemes for the maximum lateness minimization on a single machine with a fixed operator or machine non-availability interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Seifaddini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (3), pp.970-981. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-015-9924-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved approximation scheme for scheduling a maintenance and proportional deteriorating jobs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Levner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial and Management Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (3), pp.811-817. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/jimo.2016.12.811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated Petri net and GA-based approach for performance optimisation of bicycle sharing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelmoumene Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Labadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (5), pp.638-663. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/EJIE.2015.071777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated Petri net and genetic algorithm based approach for performance optimization of bicycle sharing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelmoumene Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Labadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Industrial Engineering (EJIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-and-bound method for the single-machine scheduling problem under a non-availability constraint for maximum delivery time minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hfaiedh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sadfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atidel Hadj-Alouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 252, pp.496-502. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amc.2014.11.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Algorithms for Job Scheduling in Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Albarra Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzeldin Osman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Informatics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (4), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24846/v24i4y201503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation algorithms for maximizing the weighted number of early jobs on a single machine with non-availability intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (3), pp.403-412. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-013-9643-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-bound algorithm for the maximum triangle packing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Otjacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.147-157. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2014.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact and Heuristic Methods for Minimizing the Total Completion Time in Job-shops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Benziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Nagih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Informatics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (1), pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation algorithms for no idle time scheduling on a single machine with release times and delivery times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 164, pp.154 - 160. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2011.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact and Heuristic Methods for Minimizing the Total Completion Time in Job-shops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Benziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Nagih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Informatics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (1), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24846/v23i1y201404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian relaxation and column generation-based lower bounds for the Pm, hj1 parallel to Sigma wiCi scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racem Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sadfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 219 (22), pp.10783-10805. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amc.2013.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Jobs and Maintenance Activities on Parallel Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (3), pp.363-383. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12351-012-0130-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted completion time minimization on a single-machine with a fixed non-availability interval: Differential approximability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vangelis Th. Paschos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1), pp.61-68. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.disopt.2012.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch and bound method for minimizing the weighted completion time scheduling problem on a single machine with release dates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nessah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39, pp.471-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-bound algorithm for total weighted tardiness minimization on parallel machines under release dates assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Souayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (2), pp.125-147. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2012010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-bound method for minimizing the weighted completion time scheduling problem on a single machine with release dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Nessah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (3), pp.471-478. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2011.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast approximation algorithms to minimize a special weighted flow-time criterion on a single machine with a non-availability interval and release dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (3), pp.257-265. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10951-009-0146-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-wait scheduling of a two-machine flow-shop to minimize the makespan under non-availability constraints and different release dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ben Chihaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atidel B. Hadj-Alouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Rezg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.6273-6286. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2010.531775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00601430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to “Fully polynomial time approximation scheme for the weighted flow-time minimization on a single machine with a fixed non-availability interval” [Comput. Ind. Eng. 56 (2009) 1708–1712]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (4), pp.1351. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2011.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongly Fully Polynomial Time Approximation Scheme for the two-parallel capacitated machines scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sahnoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Planning and Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (1/2), pp.32. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijps.2011.044560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-wait Scheduling of a Two-machine Flow-shop to Minimize the Makespan under Non-Availability Constraints and Different Release Dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ben Chihaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atidel B. Hadj-Alouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Rezg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2010.531775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DSS for job scheduling under process interruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruhul Sarker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daryl Essam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (2), pp.137-155. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-011-9094-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Linear Programming Approach for the Three-Dimensional Bin-Packing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhand Hifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36, pp.993-1000. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2010.05.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Genetic Algorithm for Optimization of Two-dimensional Cutting-Stock Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Metaheuristic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.34-49. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jamc.2010040103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully polynomial time approximation scheme for the total weighted tardiness minimization with a common due date</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 158 (9), pp.1035-1040. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2010.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliness-tardiness minimization on a single machine to schedule preventive maintenance tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-010-0425-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00601093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid meta-heuristics for minimizing the total weighted completion time on uniform parallel machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Zaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Jarboui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taicir Loukil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36, pp.543-550. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2010.05.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved heuristic and an exact algorithm for the 2D strip and bin packing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sadfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1/2/3), pp.217. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijpd.2010.029994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exact Method for the 2D Guillotine Strip Packing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/732010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation algorithms for single machine scheduling with one unavailability period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (1), pp.79-92. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10288-008-0076-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation algorithms for the makespan minimization with positive tails on a single machine with a fixed non-availability interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (2), pp.117-133. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-007-9102-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully polynomial time approximation scheme for the weighted flow-time minimization on a single machine with a fixed non-availability interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ridha Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (4), pp.1708-1712. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2008.09.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identical parallel-machine scheduling under availability constraints to minimize the sum of completion times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racem Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérif Sadfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 197 (3), pp.1150-1165. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2008.03.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the weighted flow time on a single machine with the resumable availability constraint: worst case of the WSPT heuristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (4), pp.388-395. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09511920701575088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-machine scheduling with an availability constraint to minimize the weighted sum of the completion times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Souissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (3), pp.827-844. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2006.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worst-case analysis of the WSPT and MWSPT rules for single machine scheduling with one planned setup period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 187 (3), pp.1080-1089. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2006.06.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved branch-and-bound algorithm to minimize the weighted flowtime on identical parallel machines with family setup times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Adjallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Science and Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (4), pp.446-459. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11518-008-5065-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient branch-and-bound algorithm for minimizing the weighted sum of completion times on a single machine with one availability constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (1), pp.138-150. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2007.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation algorithm for the weighted flow-time minimization on a single machine with a fixed non-availability interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54 (3), pp.401-410. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2007.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignment and Scheduling in Flexible Job-Shops by Hierarchical Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader El Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part C: Applications and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (4), pp.652-661. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCC.2007.897494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pareto-optimality approach for flexible job-shop scheduling problems: hybridization of evolutionary algorithms and fuzzy logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 60 (3-5), pp.245-276. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0378-4754(02)00019-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to &amp;quot;Approach by localization and multiobjective evolutionary optimization for flexible job-shop scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Borne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part C: Applications and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32 (2), pp.172-172. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCC.2002.804307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach by localization and multiobjective evolutionary optimization for flexible job-shop scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Borne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part C: Applications and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCC.2002.1009117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Automatic Behavior Identification for User Experience Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Clotagatide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Cueroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Mathematics and Computer Science (ICAMCS2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Hanoi, Vietnam. pp.3-14, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-00267-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Max Relative Regret for Scheduling to Minimize Maximum Lateness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Assayakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Lucarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Taiwan, Taiwan. pp.49-61, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-34347-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendation Ranking Based on AHP Approach for Productivity Improvement in SME Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chelghoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2022 IARIA Annual Congress on Frontiers in Science, Technology, Services, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nice, France. pp.103-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed-performance of robust algorithms for solving combinatorial optimization problems with imprecise and changing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Assayakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Lucarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms on a variable-size rectangular interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pecci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Networking, Sensing and Control (ICNSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Xiamen, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC52481.2021.9702195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface: Recent advances in multiple objective optimization and goal programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naceur Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Networking, Sensing and Control (ICNSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Xiamen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Tardiness Minimization on Single Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bochra Djahel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Lucarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Networking, Sensing and Control (ICNSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Xiamen, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC52481.2021.9702231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling on Hybrid Platforms: Improved Approximability Window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Lucarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Symposium on Theoretical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Online, Brazil. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61792-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Berth Allocation and Quay Crane Assignment With Uncertain Maintenance Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Shanghai, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IESM45758.2019.8948115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-Dimensional packing algorithms on a variable-size rectangular interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pecci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.2022-2026, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Sentiment Analysis in Twitter Using Sentiment Specific Word Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chelghoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Faiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 10th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications (IDAACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Metz, France. pp.854-858, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDAACS.2019.8924403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New algorithms for online time series search with interrelated prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1682-1687, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Lateness Minimization on Two-Parallel Machine with a Non-availability Interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gais Alhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzeldin Osman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 5th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Thessaloniki, France. pp.757-762, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2018.8394831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Algorithm for Open Shop Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Benziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 5th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Thessaloniki, France. pp.935-939, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2018.8394932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical formulation for open shop scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Albarra Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzeldin Osman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 4th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Barcelona, France. pp.0803-0808, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2017.8102693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of two metaheuristic algorithms for scheduling problem on a heterogeneous CPU/FPGA architecture with communication delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camel Tanougast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Diou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Singer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 4th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Barcelona, France. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2017.8102607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valid inequalities for unrelated parallel machines scheduling with precedence constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Albarra Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzeldin Osman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saint Julian's, Malta. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2016.7593644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Community Identification in Weighted Time-Varying Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chelghoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Otjacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSIBO 2016 International Conference on Swarm Intelligence Based Optimization: Swarm Intelligence Based Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task allocation for wireless sensor network using logic gate-based evolutionary algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayet Allah Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Liouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saint Julian's, Malta. pp.654-658, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2016.7593640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithm based scheduling method for lifespan extension of a wireless sensors network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousif Elhadi Elsideeg Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Adjallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharief Babikir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 8th International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications (IDAACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDAACS.2015.7341377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithm for scheduling surgical units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sahnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Jabeur Telmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering 2015 (CIE45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France. pp.1375-1383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Formulations for the Unrelated Parallel Machines with Precedence Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Albarra Hassan Abdeljabbar Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzeldin Osman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering 2015 (CIE45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France. pp.1005-1012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Community Identification in Weighted Time-Varying Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chelghoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Otjacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Swarm Intelligence Based Optimization, ICSIBO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Mulhouse, France. pp.111-123, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50307-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal on-line algorithms for bi-directional non-preemptive conversion with interrelated conversion rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saint Julian's, Malta. pp.028-033, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2016.7593530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integer Linear Programming Based Scheduling Method for Wireless Sensors Network Lifespan Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousif Elhadi Elsideeg Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharief Babiker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering 2015 (CIE45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France. pp.1069-1076</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithm approaches for scheduling in a cpu/FPGA architecture with hererogeneous communication delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camel Tanougast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Diou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Singer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering 2015 (CIE45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France. pp.1351-1358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Interactive Approach for Mining Twitter’s Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chelghoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Otjacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Data Mining and Big Data DMBD 2016: Data Mining and Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bali, Indonesia. pp.342-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Memetic Algorithm for Solving the Multiple Vehicles Routing Problem in Bicycle Sharing-Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelmoumene Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Labadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th international FLINS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A learning-based model for predicting information diffusion in social networks: Case of Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao-Thien Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chelghoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saint Julian's, Malta. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2016.7593657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Knapsack Problem under Merging Objects' Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering 2015 (CIE45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France. pp.1359-1368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Information Diffusion via Reputation Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Bao Thien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chelghoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2016: Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Porto, Portugal. pp.136-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unrelated Parallel Machine Scheduling Problem with Precedence Constraints: Polyhedral Analysis and Branch-and-Cut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Albarra Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzeldin Osman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Combinatorial Optimization, ISCO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Vietri sul Mare, Italy. pp.308-319, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45587-7_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not a tile out of place: Toward creating context-dependent user interfaces on smartglasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pecci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Maamria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 9th International Conference on Human System Interactions (HSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Portsmouth, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HSI.2016.7529680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community detection algorithm based on weighted maximum triangle packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chelghoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Otjacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering 2015 (CIE45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France. pp.1367-1374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unrelated Parallel Machine Scheduling Problem with Precedence Constraints: Polyhedral Analysis and Branch-and-Cut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Albarra Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzeldin Osman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Symposium on Combinatorial Optimization ISCO 2016: Combinatorial Optimization </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Salerne, Italy. pp.308-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bi-Objective Simulation-Optimization approach for solving the dynamic vehicles routing problem in bicycle sharing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelmoumene Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Labadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEC'2015, 22nd European Concurrent Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative lower bound algorithm for the single-machine scheduling problem under a non-availability constraint for maximum delivery time minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hfaiedh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sadfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atidel Hadj-Alouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Metz, France. pp.288-291, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2014.6996908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Balancing Bicycle Sharing Systems: A Hybrid GA for solving the multiple vehicles routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelmoumene Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Labadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45rd International Conference on Computer and Industrial Engineering (CIE45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum lateness minimization with positive tails on a single machine with an unexpected non-availability interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Nagih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Seifaddini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 World Congress on Computer Applications and Information Systems (WCCAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Hammamet, Tunisia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wccais.2014.6916608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking the solution techniques for reactive scheduling problem in operating room</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Farrokhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Pokoradi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 INTERNATIONAL CONFERENCE ON CONTROL, DECISION AND INFORMATION TECHNOLOGIES (CODIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Metz, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative lower bound algorithm for the Single-Machine Scheduling Problem Under a Non-Availability Constraint for Maximum Delivery Time Minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hfaiedh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sadfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atidel B. Hadj-Alouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 INTERNATIONAL CONFERENCE ON CONTROL, DECISION AND INFORMATION TECHNOLOGIES (CODIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Metz, France. pp.288-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaheuristic methods for solving the static balancing problem in public bicycle-sharing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelmoumene Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Labadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Intelligence for Modelling, Control and Automation (CIMCA’2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unrelated parallel machines with precedence constraints: application to cloud computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Jabbar Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE 3rd International Conference on Cloud Networking : CloudNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Luxembourg, Luxembourg. pp.438 - 442, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CloudNet.2014.6969034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Lateness Minimization with Positive Tails on a Single Machine with an Unexpected Non-Availability Interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Nagih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Seifaddini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 WORLD CONGRESS ON COMPUTER APPLICATIONS AND INFORMATION SYSTEMS (WCCAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower and upper bounds for the job shop scheduling problem with min-sum criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Benziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Nagih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hammamet, Tunisia. pp.847-850, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/codit.2013.6689653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes pour l’ordonnancement des blocs opératoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Benziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Nagih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées LCOMS 2013 "STIC pour l'homme et la santé" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Bounds for the Makespan Minimization in Job Shops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Benziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Nagih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 10TH IEEE INTERNATIONAL CONFERENCE ON NETWORKING, SENSING AND CONTROL (ICNSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Evry, France. pp.442-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower bounds and an enhanced greedy heuristic for the single processor scheduling with release dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hejer Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racem Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 INTERNATIONAL CONFERENCE ON CONTROL, DECISION AND INFORMATION TECHNOLOGIES (CODIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hammamet, Tunisia. pp.835--841, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2013.6689651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower and upper bounds for the Job Shop Scheduling problem with min-sum criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Benziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Nagih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 INTERNATIONAL CONFERENCE ON CONTROL, DECISION AND INFORMATION TECHNOLOGIES (CODIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hammamet, Tunisia. pp.847-850</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Approximation Analysis of Jackson's Rule for single-Machine Scheduling Problem with a Fixed Non-Availability Interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Nagih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Seifaddini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 10TH IEEE INTERNATIONAL CONFERENCE ON NETWORKING, SENSING AND CONTROL (ICNSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Evry, France. pp.388-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential approximation analysis of Jackson's rule for single-machine scheduling problem with a fixed non-availability interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Nagih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Seifaddini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 10th International Conference on Networking, Sensing and Control (ICNSC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Evry, France. pp.388-391, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icnsc.2013.6548769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Efficient Handling of the Maximum Triangle Packing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Otjacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCGI 2013, The Eighth International Multi-Conference on Computing in the Global Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nice, France. pp.249--252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective algorithms for scheduling problems under non-availability constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Systems and Computer Science : ICSCS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Villeneuve d'Ascq - Lille, France. pp.162-169, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IcConSCS.2013.6632041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Jobs and Preventive Maintenance Activities on Parallel Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th WSEAS International Conference on Applied Computer Science - ACS'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Iwate, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00601124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Polynomial Time Approximation Scheme for the Two-Parallel Capacitated Machines Scheduling Problem Under Unavailability Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Large Scale Systems: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lille, France. pp.69-71, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20100712-3-FR-2020.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics Algorithms Based on a Linear Programming for the Three-Dimensional Bin-Packing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhand Hifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Large Scale Systems: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lille, France. pp.72-76, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20100712-3-fr-2020.00013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling function for management and optimization in production and service systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Engineering (CIE-40)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Awaji City, Japan. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iccie.2010.5668409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower bounds for total weighted completion scheduling problem with availability constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sadfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Engineering (CIE39)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.159-163, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation algorithms to minimize a special weighted flow-time criterion on a single machine with a fixed job and release dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Engineering (CIE39)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.291-295, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iccie.2009.5223876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total weighted completion scheduling problem with availability constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sadfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Engineering (CIE39)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.134-137, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimising the cost of scheduling maintenance tasks on a single machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Concurrent Engineering Conference 2009 (ECEC’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Technology Institute, Apr 2009, Bruges, Belgium. pp.115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower bounds for earliness-tardiness minimization on a single machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Adjallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Engineering (CIE39)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.23-27, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makespan minimization on two parallel machines with release dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhand Hifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Engineering (CIE39)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.296-299, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iccie.2009.5223871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the earliness-tardiness costs on a single machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 International Conference on Service Systems and Service Management (ICSSSM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Melbourne, Australia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSSSM.2008.4598495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison study of heuristics for solving the 2D guillotine strip and bin packing problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 International Conference on Service Systems and Service Management (ICSSSM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Melbourne, Australia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSSSM.2008.4598479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worst-case bound performance of the preemptive WSPT heuristic for the problem 1, h&amp;lt;sub&amp;gt;1&amp;lt;/sub&amp;gt;|pre|&#x003A3;w&amp;lt;sub&amp;gt;i&amp;lt;/sub&amp;gt;C&amp;lt;sub&amp;gt;i&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 International Conference on Service Systems and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Troyes, France. pp.1183-1187, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSSSM.2006.320676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimiser le makespan avec prise en compte d'indisponibilité sur une seule machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved branch and bound algorithm for solving the identical parallel machnmes scheduling problem with family setup times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiconference on "Computational Engineering in Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.1040-1046, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CESA.2006.4281800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement sur machines parallèles identiques avec temps de préparation par famille : application à la gestion des tâches de maintenance préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Adjallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Francophone de MOdélisation et SIMulation - MOSIM'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc. pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower bounds for tardiness optimization on a single machine with family setup times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS Multiconference on Computational Engineering in Systems Applications (CESA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch and bound for 1/rj/Su Wj*Cj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Nessah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESA06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and bound for 1|ri| wiCi, Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Nessah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiconference on "Computational Engineering in Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.1047-1053, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CESA.2006.4281801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Bounds for Tardiness Minimization on a Single Machine with Family Setup Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiconference on "Computational Engineering in Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.1034-1039, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CESA.2006.4281799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSPT2 Heuristic and Dynamic Programming Method for the Parallel Machine Scheduling Problem with scheduled Preventive Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racem Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sadfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 International Conference on Service Systems and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Troyes, France. pp.1264-1270, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSSSM.2006.320690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and Bound Algorithm for solving the 2D Strip Packing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sadfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 International Conference on Service Systems and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Troyes, France. pp.940-946, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSSSM.2006.320758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Column Generation Method for the Parallel-Machine Scheduling Problem with availability constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racem Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sadfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiconference on "Computational Engineering in Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.1027-1033, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CESA.2006.4281798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch and Bound and Dynamic Programming to Minimize the Total Completion Times on a Single Machine with Availability Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sadfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader El Kamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 IEEE International Conference on Systems, Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Waikoloa, United States. pp.1657-1662, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2005.1571386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing total tardiness on a single machine with sequence-dependent setup times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE International Conference on Systems, Man and Cybernetics (IEEE Cat. No.04CH37583)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, The Hague, Netherlands. pp.1481-1485, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2004.1399840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic regulation in the urban transportation network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montacer Dridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Networking, Sensing and Control, 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Taipei, Taiwan. pp.265-269, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC.2004.1297446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-Integer Programming and Constraint Programming Models for the Flexible Job Shop Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Hadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atidel Hadj-Alouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A2IA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 771, Springer Nature Switzerland, pp.110-122, 2023, Lecture Notes in Networks and Systems, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43524-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Random-key based genetic algorithm for the flexible job-shop scheduling minimizing total completion time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Hadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atidel Hadj-Alouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.443-447, 2021, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DESE54285.2021.9719336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Algorithms for Scheduling Programs with Shared Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Lucarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Nazé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1160, Springer International Publishing, pp.435-444, 2020, Advances in Intelligent Systems and Computing, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45691-7_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">45th International Conference on Computers & Industrial Engineering 2015 (CIE45)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dessouky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering 2015 (CIE45) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France. 2 vol., Curran Associates, Inc., pp.1437, 2016, 9781510817456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings - 2014 International Conference on Control, Decision and Information Technologies, CoDIT 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.i-x, 2014, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2014.6996854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Control, Decision and Information Technologies (CoDIT) : proceedings : Université de Lorraine, France, LCOMS, Metz, November 3-5, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Roka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kacem, Imed; Laroche, Pierre; Roka, Zsuzsanna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Metz, France. IEEE, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends of combinatorial optimization and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bhar Layeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Maculan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ridha Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 351 (1), pp.1-2, 2025, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-025-06740-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent optimization with learning for scheduling and logistics systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuo Gen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gursel Suer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Cheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 196, pp.110435, 2024, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2024.110435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of Optimization Methods to Industrial Engineering Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 112, pp.467-468, 2017, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2017.08.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in combinatorial optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehua Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dar-Li Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scientific World Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.628265, 2015, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/628265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword: Combinatorial optimization for industrial engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61 (2), pp.239-241, 2011, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2011.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial: New trends on service systems and service management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Science and Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17 (2), pp.129-131, 2008, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11518-008-5081-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Hybrid Neural Networks with Improved Weighted Word Embeddings for Sentiment Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Faiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chelghoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Intelligent Data Analysis XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12695, Springer International Publishing, pp.50-62, 2021, Lecture Notes in Computer Science, 978-3-030-74251-5. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74251-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Interactive Approach for Mining Twitter’s Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chelghoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Otjacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9714, Springer International Publishing, pp.342-349, 2016, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40973-3_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Approximation Schemes for the Maximum Lateness Minimization on a Single Machine with a Fixed Operator or Machine Non-Availability Interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Seifaddini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8596, Springer International Publishing, pp.305-314, 2014, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09174-7_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower bounds for the makespan minimization in job shops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Benziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Nagih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jarboui, Bassem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaheuristics for Production Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.442-445, 2013, 978-1-84821-497-2. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC.2013.6548779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Algorithms for Solving Flexible Job Shop Scheduling Problems - p. 19-44</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jarboui, Bassem and Siarry, Patrick and Teghem, Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaheuristics for production scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE ; Wiley, pp.528, 2013, Automation-control and industrial engineering series, 978-1-84821-497-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Algorithm for Scheduling Production Jobs and Preventive Maintenance Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Adjallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Process Management Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.152-161, 2012, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28115-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Genetic Algorithm for Optimization of Two-Dimensional Cutting-Stock Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling, Analysis, and Applications in Metaheuristic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.56-71, 2012, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-0270-0.ch004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling under Unavailability Constraints to Minimize Flow-time Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiprocessor Scheduling, Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I-Tech Education and Publishing, 2007, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/5214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Job-Shop Scheduling Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Information Science and Technology, First Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.1197-1200, 2005, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59140-553-5.ch211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Schedule Performance in Flexible Job-Shops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Sensory Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.137-153, 2004, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-07950-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Evolutionary Approach for Multiobjective Combinatorial Optimization: Application to Scheduling Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets Based Heuristics for Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 126, Springer Berlin Heidelberg, pp.197-219, 2003, Studies in Fuzziness and Soft Computing, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-36461-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Job-Shop Scheduling Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, 2003, 9781591400370. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/9781591400370.ch014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for the Bin Packing Problem with Overlapping Items</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312527v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted completion time minimization on a single-machine with a fixed non-availability interval: differential approximability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vangelis Paschos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science Incubator Summer School Report 2014. Délivrable technique D5.1 du Projet Européen FP7-FET-EYE, Commission Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Commission Européenne. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research ideas and scientific feedback from the SCP. Délivrable scientifique D5.2 du Projet Européen FP7-FET-EYE, Commission Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Commission européenne. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId504"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:155.46558704453px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Imed KACEM </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Distinguished Professor of Computer Science at Université de Lorraine</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">imed-kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8365-3004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070471096</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imed KACEM is Distinguished Professor (Exceptional Class, E2) at the University of Lorraine, France, in Computer Science. He is the Founder and the Head of LCOMS Laboratory of the University of Lorraine from 2013 to 2023 (LCOMS is the Laboratory of Design, Optimization and Modelling of Systems) after being the Head of the Computer Science Department from 2010 to 2019. His teaching activities cover Computer Science, Advanced Algorithmics, Programming, Approximation Algorithms an Complexity, Graphs, Scheduling, Combinatorial Optimization, Modeling, ... His scientific activity is in the Operational Research. More precisely, his contributions are related to the design of exact and approximate algorithms with a guaranteed performance for the NP-hard combinatorial problems. Such problems are mainly related to the scheduling theory. The applications are interdisciplinary and various (production, packing in electronic design, healthcare, transportation, information visualization…). His contributions have been published in referred journals (Algorithmica, Theoretical Computer Science, Discrete Applied Mathematics, Discrete Optimization, Journal of Combinatorial Optimization, Journal of Scheduling, Annals of Operations Research, Applied Mathematics and Computation, Journal of Industrial and Management Optimization, Information Sciences, Computers & Industrial Engineering, RAIRO-Operations Research, IJPE, EJOR, 4OR, Soft Computing, IJCIM, IJOR, IEEE/SMC Transactions, Computers & OR, ...). These research activities have involved the supervision of 21 PhD theses as well as several selective projects (some of them have been funded by the ANR, the ANRT, the European Commission, the INTERREG, the ISITE-LUE Lorraine University of Excellence, the CNRS, …). He serves as area editor or guest editor for several journals (Annals of Operations Research-Springer, Computers & Industrial Engineering-Elsevier, RAIRO-Operations Research, European Journal of Industrial Engineering, Journal of Systems Science and Systems Engineering-Springer, Decision Analytics-Elsevier…) and he gave keynote speeches or pleanry tutorials for several conferences (IEEE/CIE40, Japon (2010); FUBUTEC2011, United Kingdom (2011); IEEE/CoDIT2013, Tunisia (2013); IEEE/ICSCS2013, France (2013); DASA2016, Tunisia (2016); CIE46, China (2016), ECC'16, Switzerland (2016); IEEE/CoDIT2017, Spain (2017); META2018, Morocco (2018); AFROS2018, Tunisia (2018); ROADEF2018, France (2018); JPOC11, France (2019); TORS2022, Tunisia (2022);). He chaired the program committee or the organizing committee of several international conferences (IEEE/ICSSSM06 (Troyes, 2006); IEEE/CIE’39 (Troyes, 2009); IEEE/CoDIT’14 (Metz, 2014); CIE’45 (Metz, 2015); IEEE/CoDIT’16 (Malta, 2016); ROADEF2017 (Metz, 2017); MOPGP2017 (Metz, 2017); IEEE/CoDIT’19 (France, 2019); IEEE/IESM’19 (Hong Kong, 2019); JPOC’11 (Metz, 2019)). He obtained the « Great Award of Research 2010 » from the Universities of Lorraine, the 3rd Robert Faure Award 2009 from the French Society of Operational Research and Aid Decision (ROADEF), the 2015 Steffan Schwarz Award (Best Paper Award of the European Conference ECEC’2015 in Portugal), the Best Paper Award of IEEE/CoDIT2018 in Greece and he has regularly the PEDR/RIPEC or the PES Premium (with the highest level A) since 2006.</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0001-6649-7257</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Meta-heuristics for a Flow-Shop Scheduling Problem with Interstage Transportation Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacira Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Operations Research Society of China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40305-025-00659-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation schemes for scheduling jobs on identical parallel machines to minimize the maximum lateness and makespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gais Alhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzeldin Osman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2024029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the maximum lateness for scheduling with release times and job rejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (3), pp.23. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-024-01205-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min–max relative regret for scheduling to minimize maximum lateness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Assayakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Lucarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-024-06122-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully polynomial time approximation scheme for the pagination problem with hierarchical structure of tiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Minich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2022022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-Dimensional packing on a variable size rectangular interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pecci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.109022. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2023.109022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivity improvement based on a decision support tool for optimization of constrained delivery problem with time windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 165, pp.107876. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2021.107876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact algorithms for scheduling programs with shared tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Lucarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Nazé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (5), pp.1602-1627. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-021-00702-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal solutions for online conversion problems with interrelated prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.423-448. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12351-020-00548-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-stage no-wait hybrid flow shop with inter-stage flexibility for operating room scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Naceur Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 168, pp.108040. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2022.108040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface: Recent advances in multiple objective optimization and goal programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Masri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 296 (1-5), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-020-03848-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface: New trends on combinatorial optimization for network and logistical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ridha Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 298 (1-5), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-021-03957-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation algorithms for minimizing the maximum lateness and makespan on parallel machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gais Alhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzeldin Osman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 285 (1-2), pp.369-395. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-019-03250-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid genetic Tabu search algorithm for minimising total completion time in a flexible job-shop scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Hadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atidel B. Hadj Alouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (6), pp.763-781. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/EJIE.2020.112479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive difference analysis of the cash management problem with uncertain demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 283 (3), pp.1183-1192. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2019.11.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower and upper bounds for scheduling multiple balancing vehicles in bicycle-sharing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Labadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (14), pp.5945-5966. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-018-3258-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal online algorithms for the portfolio selection problem, bi-directional trading and -search with interrelated prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (2), pp.559-576. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2018064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal cash management with uncertain, interrelated and bounded demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 133, pp.195-206. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2019.04.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity results for common due date scheduling problems with interval data and minmax regret criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 264, pp.76-89. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2018.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithms for scheduling in a CPU/FPGA architecture with heterogeneous communication delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camel Tanougast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Diou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Singer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 137, pp.106006. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2019.106006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Fully Polynomial Approximation Schemes for the Maximum Lateness Minimization on a Single Machine with a Fixed Operator or Machine Non-Availability Interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lecture Notes in Computer Science, 11184 (2), pp.417-427. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00898-7_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the m-clique free interval subgraphs polytope: polyhedral analysis and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Albarra Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzeldin Osman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (3), pp.1074-1101. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-018-0291-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry Applications of Computational Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runliang Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen-Fu Chien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chia-Yu Hsu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Intelligence Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.803-804. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/ijcis.11.1.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation Schemes for Minimizing the Maximum Lateness on a Single Machine with Release Times Under Non-availability or Deadline Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 80 (12), pp.3825-3843. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-018-0417-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community extraction and visualization in social networks applied to Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chelghoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Otjacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 424, pp.204-223. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2017.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Clustering-based Approach for Balancing and Scheduling Bicycle-sharing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelmoumene Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Automation and Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (2), pp.421-430. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31209/2018.100000016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NDSC based methods for maximizing the lifespan of randomly deployed wireless sensor networks for infrastructures monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousif E.E. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Stock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharief F. Babiker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115, pp.17-25. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2017.09.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for the bin packing problem with overlapping items</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115, pp.331-341. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2017.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongly Fully Polynomial Time Approximation Scheme for the weighted completion time minimization problem on two-parallel capacitated machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sahnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (4), pp.1177-1188. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2017044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-and-bound algorithm for solving the static rebalancing problem in bicycle-sharing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelmoumene Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Labadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95 (4), pp.41-52. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2016.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-online scheduling on a single machine with unexpected breakdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 646, pp.40-48. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2016.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-and-bound algorithm for solving the static rebalancing problem in bicycle-sharing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelmoumene Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Labadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword – Advanced Optimization Approaches and Modern OR-Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (4-5), pp.677-679. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2016066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongly Fully Polynomial Time Approximation Scheme for the Weighted Completion Time Minimization Problem on Two-Parallel Capacitated Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sahnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (12), pp.425 - 430. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved approximation scheme for scheduling a maintenance and proportional deteriorating jobs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Levner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial and Management Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (3), pp.811-817. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/jimo.2016.12.811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient approximation schemes for the maximum lateness minimization on a single machine with a fixed operator or machine non-availability interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Seifaddini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (3), pp.970-981. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-015-9924-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated Petri net and genetic algorithm based approach for performance optimization of bicycle sharing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelmoumene Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Labadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Industrial Engineering (EJIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-and-bound method for the single-machine scheduling problem under a non-availability constraint for maximum delivery time minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hfaiedh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sadfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atidel Hadj-Alouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 252, pp.496-502. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amc.2014.11.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated Petri net and GA-based approach for performance optimisation of bicycle sharing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelmoumene Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Labadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (5), pp.638-663. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/EJIE.2015.071777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Algorithms for Job Scheduling in Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Albarra Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzeldin Osman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Informatics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (4), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24846/v24i4y201503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation algorithms for maximizing the weighted number of early jobs on a single machine with non-availability intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (3), pp.403-412. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-013-9643-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-bound algorithm for the maximum triangle packing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Otjacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.147-157. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2014.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact and Heuristic Methods for Minimizing the Total Completion Time in Job-shops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Benziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Nagih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Informatics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (1), pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation algorithms for no idle time scheduling on a single machine with release times and delivery times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 164, pp.154 - 160. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2011.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact and Heuristic Methods for Minimizing the Total Completion Time in Job-shops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Benziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Nagih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Informatics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (1), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24846/v23i1y201404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian relaxation and column generation-based lower bounds for the Pm, hj1 parallel to Sigma wiCi scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racem Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sadfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 219 (22), pp.10783-10805. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amc.2013.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Jobs and Maintenance Activities on Parallel Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (3), pp.363-383. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12351-012-0130-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted completion time minimization on a single-machine with a fixed non-availability interval: Differential approximability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vangelis Th. Paschos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1), pp.61-68. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.disopt.2012.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch and bound method for minimizing the weighted completion time scheduling problem on a single machine with release dates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nessah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39, pp.471-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-bound algorithm for total weighted tardiness minimization on parallel machines under release dates assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Souayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (2), pp.125-147. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2012010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-bound method for minimizing the weighted completion time scheduling problem on a single machine with release dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Nessah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (3), pp.471-478. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2011.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to “Fully polynomial time approximation scheme for the weighted flow-time minimization on a single machine with a fixed non-availability interval” [Comput. Ind. Eng. 56 (2009) 1708–1712]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (4), pp.1351. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2011.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-wait scheduling of a two-machine flow-shop to minimize the makespan under non-availability constraints and different release dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ben Chihaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atidel B. Hadj-Alouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Rezg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.6273-6286. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2010.531775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00601430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongly Fully Polynomial Time Approximation Scheme for the two-parallel capacitated machines scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sahnoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Planning and Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (1/2), pp.32. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijps.2011.044560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast approximation algorithms to minimize a special weighted flow-time criterion on a single machine with a non-availability interval and release dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (3), pp.257-265. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10951-009-0146-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-wait Scheduling of a Two-machine Flow-shop to Minimize the Makespan under Non-Availability Constraints and Different Release Dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ben Chihaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atidel B. Hadj-Alouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Rezg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2010.531775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DSS for job scheduling under process interruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruhul Sarker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daryl Essam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (2), pp.137-155. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-011-9094-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Linear Programming Approach for the Three-Dimensional Bin-Packing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhand Hifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36, pp.993-1000. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2010.05.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Genetic Algorithm for Optimization of Two-dimensional Cutting-Stock Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Metaheuristic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.34-49. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jamc.2010040103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully polynomial time approximation scheme for the total weighted tardiness minimization with a common due date</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 158 (9), pp.1035-1040. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2010.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid meta-heuristics for minimizing the total weighted completion time on uniform parallel machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Zaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Jarboui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taicir Loukil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36, pp.543-550. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2010.05.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved heuristic and an exact algorithm for the 2D strip and bin packing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sadfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1/2/3), pp.217. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijpd.2010.029994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliness-tardiness minimization on a single machine to schedule preventive maintenance tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-010-0425-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00601093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation algorithms for single machine scheduling with one unavailability period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (1), pp.79-92. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10288-008-0076-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation algorithms for the makespan minimization with positive tails on a single machine with a fixed non-availability interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (2), pp.117-133. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-007-9102-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exact Method for the 2D Guillotine Strip Packing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/732010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully polynomial time approximation scheme for the weighted flow-time minimization on a single machine with a fixed non-availability interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ridha Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (4), pp.1708-1712. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2008.09.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identical parallel-machine scheduling under availability constraints to minimize the sum of completion times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racem Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérif Sadfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 197 (3), pp.1150-1165. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2008.03.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worst-case analysis of the WSPT and MWSPT rules for single machine scheduling with one planned setup period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 187 (3), pp.1080-1089. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2006.06.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved branch-and-bound algorithm to minimize the weighted flowtime on identical parallel machines with family setup times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Adjallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Science and Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (4), pp.446-459. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11518-008-5065-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-machine scheduling with an availability constraint to minimize the weighted sum of the completion times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Souissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (3), pp.827-844. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2006.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the weighted flow time on a single machine with the resumable availability constraint: worst case of the WSPT heuristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (4), pp.388-395. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09511920701575088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient branch-and-bound algorithm for minimizing the weighted sum of completion times on a single machine with one availability constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (1), pp.138-150. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2007.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation algorithm for the weighted flow-time minimization on a single machine with a fixed non-availability interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54 (3), pp.401-410. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2007.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignment and Scheduling in Flexible Job-Shops by Hierarchical Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader El Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part C: Applications and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (4), pp.652-661. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCC.2007.897494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pareto-optimality approach for flexible job-shop scheduling problems: hybridization of evolutionary algorithms and fuzzy logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 60 (3-5), pp.245-276. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0378-4754(02)00019-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to &amp;quot;Approach by localization and multiobjective evolutionary optimization for flexible job-shop scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Borne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part C: Applications and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32 (2), pp.172-172. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCC.2002.804307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach by localization and multiobjective evolutionary optimization for flexible job-shop scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Borne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part C: Applications and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCC.2002.1009117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Machine Scheduling with Solar Panels and Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Lucarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Sonigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tour, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Automatic Behavior Identification for User Experience Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Clotagatide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Cueroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Mathematics and Computer Science (ICAMCS2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Hanoi, Vietnam. pp.3-14, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-00267-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Max Relative Regret for Scheduling to Minimize Maximum Lateness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Assayakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Lucarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Taiwan, Taiwan. pp.49-61, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-34347-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendation Ranking Based on AHP Approach for Productivity Improvement in SME Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chelghoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2022 IARIA Annual Congress on Frontiers in Science, Technology, Services, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nice, France. pp.103-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed-performance of robust algorithms for solving combinatorial optimization problems with imprecise and changing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Assayakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Lucarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Tardiness Minimization on Single Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bochra Djahel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Lucarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Networking, Sensing and Control (ICNSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Xiamen, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC52481.2021.9702231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface: Recent advances in multiple objective optimization and goal programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naceur Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Networking, Sensing and Control (ICNSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Xiamen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms on a variable-size rectangular interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pecci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Networking, Sensing and Control (ICNSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Xiamen, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC52481.2021.9702195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling on Hybrid Platforms: Improved Approximability Window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Lucarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Symposium on Theoretical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Online, Brazil. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61792-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Berth Allocation and Quay Crane Assignment With Uncertain Maintenance Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Shanghai, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IESM45758.2019.8948115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-Dimensional packing algorithms on a variable-size rectangular interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pecci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.2022-2026, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Sentiment Analysis in Twitter Using Sentiment Specific Word Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chelghoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Faiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 10th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications (IDAACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Metz, France. pp.854-858, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDAACS.2019.8924403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New algorithms for online time series search with interrelated prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1682-1687, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Lateness Minimization on Two-Parallel Machine with a Non-availability Interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gais Alhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzeldin Osman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 5th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Thessaloniki, France. pp.757-762, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2018.8394831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Algorithm for Open Shop Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Benziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 5th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Thessaloniki, France. pp.935-939, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2018.8394932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical formulation for open shop scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Albarra Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzeldin Osman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 4th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Barcelona, France. pp.0803-0808, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2017.8102693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of two metaheuristic algorithms for scheduling problem on a heterogeneous CPU/FPGA architecture with communication delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camel Tanougast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Diou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Singer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 4th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Barcelona, France. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2017.8102607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task allocation for wireless sensor network using logic gate-based evolutionary algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayet Allah Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Liouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saint Julian's, Malta. pp.654-658, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2016.7593640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithm based scheduling method for lifespan extension of a wireless sensors network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousif Elhadi Elsideeg Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Adjallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharief Babikir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 8th International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications (IDAACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDAACS.2015.7341377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithm for scheduling surgical units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sahnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Jabeur Telmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering 2015 (CIE45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France. pp.1375-1383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Formulations for the Unrelated Parallel Machines with Precedence Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Albarra Hassan Abdeljabbar Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzeldin Osman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering 2015 (CIE45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France. pp.1005-1012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Community Identification in Weighted Time-Varying Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chelghoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Otjacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSIBO 2016 International Conference on Swarm Intelligence Based Optimization: Swarm Intelligence Based Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Community Identification in Weighted Time-Varying Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chelghoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Otjacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Swarm Intelligence Based Optimization, ICSIBO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Mulhouse, France. pp.111-123, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50307-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal on-line algorithms for bi-directional non-preemptive conversion with interrelated conversion rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saint Julian's, Malta. pp.028-033, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2016.7593530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valid inequalities for unrelated parallel machines scheduling with precedence constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Albarra Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzeldin Osman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saint Julian's, Malta. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2016.7593644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integer Linear Programming Based Scheduling Method for Wireless Sensors Network Lifespan Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousif Elhadi Elsideeg Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharief Babiker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering 2015 (CIE45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France. pp.1069-1076</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithm approaches for scheduling in a cpu/FPGA architecture with hererogeneous communication delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camel Tanougast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Diou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Singer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering 2015 (CIE45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France. pp.1351-1358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Interactive Approach for Mining Twitter’s Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chelghoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Otjacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Data Mining and Big Data DMBD 2016: Data Mining and Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bali, Indonesia. pp.342-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Memetic Algorithm for Solving the Multiple Vehicles Routing Problem in Bicycle Sharing-Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelmoumene Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Labadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th international FLINS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A learning-based model for predicting information diffusion in social networks: Case of Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao-Thien Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chelghoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saint Julian's, Malta. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2016.7593657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Information Diffusion via Reputation Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Bao Thien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chelghoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2016: Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Porto, Portugal. pp.136-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unrelated Parallel Machine Scheduling Problem with Precedence Constraints: Polyhedral Analysis and Branch-and-Cut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Albarra Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzeldin Osman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Combinatorial Optimization, ISCO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Vietri sul Mare, Italy. pp.308-319, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45587-7_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Knapsack Problem under Merging Objects' Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering 2015 (CIE45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France. pp.1359-1368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not a tile out of place: Toward creating context-dependent user interfaces on smartglasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pecci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Maamria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 9th International Conference on Human System Interactions (HSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Portsmouth, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HSI.2016.7529680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community detection algorithm based on weighted maximum triangle packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chelghoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Otjacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering 2015 (CIE45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France. pp.1367-1374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unrelated Parallel Machine Scheduling Problem with Precedence Constraints: Polyhedral Analysis and Branch-and-Cut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Albarra Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzeldin Osman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Symposium on Combinatorial Optimization ISCO 2016: Combinatorial Optimization </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Salerne, Italy. pp.308-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative lower bound algorithm for the single-machine scheduling problem under a non-availability constraint for maximum delivery time minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hfaiedh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sadfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atidel Hadj-Alouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Metz, France. pp.288-291, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2014.6996908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Balancing Bicycle Sharing Systems: A Hybrid GA for solving the multiple vehicles routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelmoumene Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Labadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45rd International Conference on Computer and Industrial Engineering (CIE45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bi-Objective Simulation-Optimization approach for solving the dynamic vehicles routing problem in bicycle sharing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelmoumene Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Labadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEC'2015, 22nd European Concurrent Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum lateness minimization with positive tails on a single machine with an unexpected non-availability interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Nagih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Seifaddini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 World Congress on Computer Applications and Information Systems (WCCAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Hammamet, Tunisia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wccais.2014.6916608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking the solution techniques for reactive scheduling problem in operating room</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Farrokhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Pokoradi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 INTERNATIONAL CONFERENCE ON CONTROL, DECISION AND INFORMATION TECHNOLOGIES (CODIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Metz, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative lower bound algorithm for the Single-Machine Scheduling Problem Under a Non-Availability Constraint for Maximum Delivery Time Minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hfaiedh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sadfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atidel B. Hadj-Alouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 INTERNATIONAL CONFERENCE ON CONTROL, DECISION AND INFORMATION TECHNOLOGIES (CODIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Metz, France. pp.288-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaheuristic methods for solving the static balancing problem in public bicycle-sharing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelmoumene Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Labadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Intelligence for Modelling, Control and Automation (CIMCA’2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unrelated parallel machines with precedence constraints: application to cloud computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Jabbar Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE 3rd International Conference on Cloud Networking : CloudNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Luxembourg, Luxembourg. pp.438 - 442, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CloudNet.2014.6969034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Lateness Minimization with Positive Tails on a Single Machine with an Unexpected Non-Availability Interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Nagih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Seifaddini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 WORLD CONGRESS ON COMPUTER APPLICATIONS AND INFORMATION SYSTEMS (WCCAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower and upper bounds for the job shop scheduling problem with min-sum criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Benziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Nagih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hammamet, Tunisia. pp.847-850, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/codit.2013.6689653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes pour l’ordonnancement des blocs opératoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Benziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Nagih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées LCOMS 2013 "STIC pour l'homme et la santé" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Bounds for the Makespan Minimization in Job Shops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Benziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Nagih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 10TH IEEE INTERNATIONAL CONFERENCE ON NETWORKING, SENSING AND CONTROL (ICNSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Evry, France. pp.442-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower bounds and an enhanced greedy heuristic for the single processor scheduling with release dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hejer Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racem Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 INTERNATIONAL CONFERENCE ON CONTROL, DECISION AND INFORMATION TECHNOLOGIES (CODIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hammamet, Tunisia. pp.835--841, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2013.6689651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower and upper bounds for the Job Shop Scheduling problem with min-sum criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Benziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Nagih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 INTERNATIONAL CONFERENCE ON CONTROL, DECISION AND INFORMATION TECHNOLOGIES (CODIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hammamet, Tunisia. pp.847-850</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Approximation Analysis of Jackson's Rule for single-Machine Scheduling Problem with a Fixed Non-Availability Interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Nagih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Seifaddini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 10TH IEEE INTERNATIONAL CONFERENCE ON NETWORKING, SENSING AND CONTROL (ICNSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Evry, France. pp.388-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential approximation analysis of Jackson's rule for single-machine scheduling problem with a fixed non-availability interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Nagih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Seifaddini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 10th International Conference on Networking, Sensing and Control (ICNSC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Evry, France. pp.388-391, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icnsc.2013.6548769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Efficient Handling of the Maximum Triangle Packing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Otjacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCGI 2013, The Eighth International Multi-Conference on Computing in the Global Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nice, France. pp.249--252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective algorithms for scheduling problems under non-availability constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Systems and Computer Science : ICSCS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Villeneuve d'Ascq - Lille, France. pp.162-169, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IcConSCS.2013.6632041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics Algorithms Based on a Linear Programming for the Three-Dimensional Bin-Packing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhand Hifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Large Scale Systems: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lille, France. pp.72-76, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20100712-3-fr-2020.00013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling function for management and optimization in production and service systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Engineering (CIE-40)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Awaji City, Japan. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iccie.2010.5668409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Polynomial Time Approximation Scheme for the Two-Parallel Capacitated Machines Scheduling Problem Under Unavailability Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Large Scale Systems: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lille, France. pp.69-71, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20100712-3-FR-2020.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Jobs and Preventive Maintenance Activities on Parallel Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th WSEAS International Conference on Applied Computer Science - ACS'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Iwate, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00601124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower bounds for total weighted completion scheduling problem with availability constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sadfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Engineering (CIE39)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.159-163, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation algorithms to minimize a special weighted flow-time criterion on a single machine with a fixed job and release dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Engineering (CIE39)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.291-295, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iccie.2009.5223876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total weighted completion scheduling problem with availability constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sadfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Engineering (CIE39)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.134-137, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimising the cost of scheduling maintenance tasks on a single machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Concurrent Engineering Conference 2009 (ECEC’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Technology Institute, Apr 2009, Bruges, Belgium. pp.115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower bounds for earliness-tardiness minimization on a single machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Adjallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Engineering (CIE39)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.23-27, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makespan minimization on two parallel machines with release dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhand Hifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Engineering (CIE39)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.296-299, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iccie.2009.5223871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the earliness-tardiness costs on a single machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 International Conference on Service Systems and Service Management (ICSSSM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Melbourne, Australia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSSSM.2008.4598495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison study of heuristics for solving the 2D guillotine strip and bin packing problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 International Conference on Service Systems and Service Management (ICSSSM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Melbourne, Australia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSSSM.2008.4598479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved branch and bound algorithm for solving the identical parallel machnmes scheduling problem with family setup times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiconference on "Computational Engineering in Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.1040-1046, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CESA.2006.4281800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement sur machines parallèles identiques avec temps de préparation par famille : application à la gestion des tâches de maintenance préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Adjallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Francophone de MOdélisation et SIMulation - MOSIM'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc. pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimiser le makespan avec prise en compte d'indisponibilité sur une seule machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worst-case bound performance of the preemptive WSPT heuristic for the problem 1, h&amp;lt;sub&amp;gt;1&amp;lt;/sub&amp;gt;|pre|&#x003A3;w&amp;lt;sub&amp;gt;i&amp;lt;/sub&amp;gt;C&amp;lt;sub&amp;gt;i&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 International Conference on Service Systems and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Troyes, France. pp.1183-1187, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSSSM.2006.320676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower bounds for tardiness optimization on a single machine with family setup times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS Multiconference on Computational Engineering in Systems Applications (CESA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch and bound for 1/rj/Su Wj*Cj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Nessah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESA06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and bound for 1|ri| wiCi, Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Nessah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiconference on "Computational Engineering in Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.1047-1053, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CESA.2006.4281801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Bounds for Tardiness Minimization on a Single Machine with Family Setup Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiconference on "Computational Engineering in Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.1034-1039, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CESA.2006.4281799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and Bound Algorithm for solving the 2D Strip Packing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sadfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 International Conference on Service Systems and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Troyes, France. pp.940-946, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSSSM.2006.320758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSPT2 Heuristic and Dynamic Programming Method for the Parallel Machine Scheduling Problem with scheduled Preventive Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racem Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sadfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 International Conference on Service Systems and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Troyes, France. pp.1264-1270, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSSSM.2006.320690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Column Generation Method for the Parallel-Machine Scheduling Problem with availability constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racem Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sadfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiconference on "Computational Engineering in Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.1027-1033, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CESA.2006.4281798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch and Bound and Dynamic Programming to Minimize the Total Completion Times on a Single Machine with Availability Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sadfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader El Kamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 IEEE International Conference on Systems, Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Waikoloa, United States. pp.1657-1662, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2005.1571386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing total tardiness on a single machine with sequence-dependent setup times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE International Conference on Systems, Man and Cybernetics (IEEE Cat. No.04CH37583)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, The Hague, Netherlands. pp.1481-1485, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2004.1399840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic regulation in the urban transportation network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montacer Dridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Networking, Sensing and Control, 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Taipei, Taiwan. pp.265-269, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC.2004.1297446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-Integer Programming and Constraint Programming Models for the Flexible Job Shop Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Hadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atidel Hadj-Alouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A2IA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 771, Springer Nature Switzerland, pp.110-122, 2023, Lecture Notes in Networks and Systems, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43524-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Random-key based genetic algorithm for the flexible job-shop scheduling minimizing total completion time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Hadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atidel Hadj-Alouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.443-447, 2021, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DESE54285.2021.9719336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Algorithms for Scheduling Programs with Shared Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Lucarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Nazé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1160, Springer International Publishing, pp.435-444, 2020, Advances in Intelligent Systems and Computing, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45691-7_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">45th International Conference on Computers & Industrial Engineering 2015 (CIE45)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dessouky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering 2015 (CIE45) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France. 2 vol., Curran Associates, Inc., pp.1437, 2016, 9781510817456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings - 2014 International Conference on Control, Decision and Information Technologies, CoDIT 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.i-x, 2014, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2014.6996854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Control, Decision and Information Technologies (CoDIT) : proceedings : Université de Lorraine, France, LCOMS, Metz, November 3-5, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Roka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kacem, Imed; Laroche, Pierre; Roka, Zsuzsanna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Metz, France. IEEE, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends of combinatorial optimization and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bhar Layeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Maculan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ridha Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 351 (1), pp.1-2, 2025, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-025-06740-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent optimization with learning for scheduling and logistics systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuo Gen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gursel Suer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Cheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 196, pp.110435, 2024, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2024.110435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of Optimization Methods to Industrial Engineering Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 112, pp.467-468, 2017, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2017.08.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in combinatorial optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehua Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dar-Li Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scientific World Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.628265, 2015, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/628265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword: Combinatorial optimization for industrial engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61 (2), pp.239-241, 2011, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2011.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial: New trends on service systems and service management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Science and Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17 (2), pp.129-131, 2008, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11518-008-5081-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Hybrid Neural Networks with Improved Weighted Word Embeddings for Sentiment Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Faiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chelghoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Intelligent Data Analysis XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12695, Springer International Publishing, pp.50-62, 2021, Lecture Notes in Computer Science, 978-3-030-74251-5. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74251-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Interactive Approach for Mining Twitter’s Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chelghoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Otjacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9714, Springer International Publishing, pp.342-349, 2016, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40973-3_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Approximation Schemes for the Maximum Lateness Minimization on a Single Machine with a Fixed Operator or Machine Non-Availability Interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Seifaddini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8596, Springer International Publishing, pp.305-314, 2014, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09174-7_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower bounds for the makespan minimization in job shops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Benziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Nagih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jarboui, Bassem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaheuristics for Production Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.442-445, 2013, 978-1-84821-497-2. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC.2013.6548779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Algorithms for Solving Flexible Job Shop Scheduling Problems - p. 19-44</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jarboui, Bassem and Siarry, Patrick and Teghem, Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaheuristics for production scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE ; Wiley, pp.528, 2013, Automation-control and industrial engineering series, 978-1-84821-497-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Algorithm for Scheduling Production Jobs and Preventive Maintenance Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Adjallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Process Management Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.152-161, 2012, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28115-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Genetic Algorithm for Optimization of Two-Dimensional Cutting-Stock Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling, Analysis, and Applications in Metaheuristic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.56-71, 2012, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-0270-0.ch004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling under Unavailability Constraints to Minimize Flow-time Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiprocessor Scheduling, Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I-Tech Education and Publishing, 2007, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/5214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Job-Shop Scheduling Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Information Science and Technology, First Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.1197-1200, 2005, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59140-553-5.ch211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Schedule Performance in Flexible Job-Shops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Sensory Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.137-153, 2004, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-07950-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Evolutionary Approach for Multiobjective Combinatorial Optimization: Application to Scheduling Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets Based Heuristics for Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 126, Springer Berlin Heidelberg, pp.197-219, 2003, Studies in Fuzziness and Soft Computing, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-36461-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Job-Shop Scheduling Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, 2003, 9781591400370. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/9781591400370.ch014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for the Bin Packing Problem with Overlapping Items</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312527v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted completion time minimization on a single-machine with a fixed non-availability interval: differential approximability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vangelis Paschos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science Incubator Summer School Report 2014. Délivrable technique D5.1 du Projet Européen FP7-FET-EYE, Commission Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Commission Européenne. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research ideas and scientific feedback from the SCP. Délivrable scientifique D5.2 du Projet Européen FP7-FET-EYE, Commission Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Commission européenne. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId507"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="97E216E7"/>
+    <w:nsid w:val="6E2AB9B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/imed-kacem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8365-3004" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070471096" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6649-7257" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05410257v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Chikhi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Kacem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40305-025-00659-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04464514v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gais Alhadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laroche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izzeldin Osman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2024029" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04857945v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kellerer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-024-01205-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637640v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Assayakh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lucarelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06122-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Grange" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Minich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2022022" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03957134v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Kadri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pecci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794009v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Abdelsadek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107876" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814432v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Naz&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-021-00702-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814433v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schroeder" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-020-00548-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Naceur Azaiez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Gharbi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Makhlouf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Masmoudi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2022.108040" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937001v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide La Torre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Masri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-020-03848-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937002v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ridha Mahjoub" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-03957-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03795347v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-019-03250-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000286v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Fekih" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hadda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidel B. Hadj Alouane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2020.112479" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489800v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.11.065" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925350v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Schmidt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2018064" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487003v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2019.04.052" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938889v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kadri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Labadi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-018-3258-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.09.026" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02967247v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Abdallah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camel Tanougast" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Diou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Singer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2019.106006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938890v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0417-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939442v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runliang Dou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Fu Chien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Yu Hsu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/ijcis.11.1.61" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000370v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00898-7_28" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939452v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Albarra Hassan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-018-0291-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794016v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chelghoum" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Herrmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Otjacques" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2017.09.022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03795416v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelmoumene Kadri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31209/2018.100000016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03023092v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousif E.E. Ahmed" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Hloindo Adjallah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Stock" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharief F. Babiker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.09.049" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939445v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.10.015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sahnoune" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2017044" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666062v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939467v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.07.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939459v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.02.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSHXLP9C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939465v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2016066" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01784175v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.643" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01784146v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Seifaddini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-015-9924-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277969v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Levner" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jimo.2016.12.811" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277553v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2015.071777" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712394v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277555v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hfaiedh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Sadfi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidel Hadj-Alouane" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2014.11.103" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q36CR57Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783624v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24846/v24i4y201503" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277979v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lanuel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-013-9643-7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277554v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Otjacques" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2014.12.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DHS8B8B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267624v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Benziani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Nagih" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783535v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.07.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000668v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24846/v23i1y201404" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267632v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racem Mellouli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Chu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2013.05.004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVH920TD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387489v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Rebai" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo-Hloindo Adjallah" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-012-0130-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267631v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Th. Paschos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2012.11.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785037v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nessah" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kacem" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939534v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Souayah" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouari" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2012010" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939532v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Nessah" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2011.05.024" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJF9LBKD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001041v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-009-0146-4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-97Q4DX9N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601430v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Chihaoui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidel B. Hadj-Alouane" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Dridi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Rezg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.531775" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001172v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2011.06.016" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H374DBX2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001063v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijps.2011.044560" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662385v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001029v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hasan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruhul Sarker" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl Essam" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-011-9094-3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K85XLXWC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001072v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhand Hifi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane N&#232;gre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.126" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGF8S8V4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001445v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mellouli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Masmoudi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jamc.2010040103" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001088v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2010.01.013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601093v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-010-0425-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8HQVDXZW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001133v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Zaidi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jarboui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taicir Loukil" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.069" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBSLZW4L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001085v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bekrar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijpd.2010.029994" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001162v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/732010" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001178v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-008-0076-6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001184v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-007-9102-4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MFSCV3MT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001192v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2008.09.042" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTXK3G62-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001193v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Sadfi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2008.03.043" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75LMQBXN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001225v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09511920701575088" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001229v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Souissi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2006.04.010" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56520P8Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001245v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.06.062" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2FVX3MC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001211v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Adjallah" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-008-5065-y" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J3PGSQ3N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001218v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2007.01.013" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PL2K6C0Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001215v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2007.08.005" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8C06DHS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001248v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozha Zribi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader El Kamel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCC.2007.897494" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001447v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Hammadi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-4754(02)00019-8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V014LX9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001453v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hammadi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCC.2002.804307" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001450v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCC.2002.1009117" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04959477v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Clotagatide" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cueroni" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00267-9_1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04051505v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34347-6_5" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04051623v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595295v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Assayakh" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03999941v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC52481.2021.9702195" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000281v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Azaiez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03999943v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochra Djahel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC52481.2021.9702231" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780878v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fagnon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Simon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61792-9_4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471969v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Li" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifeng Zheng" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948115" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02976949v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820506" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794032v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Othman" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Faiz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2019.8924403" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000348v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820654" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000391v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2018.8394831" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03791506v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2018.8394932" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000427v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102693" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883150v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102607" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785913v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2016.7593644" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785932v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000520v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayet Allah Ferjani" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Liouane" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2016.7593640" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785781v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousif Elhadi Elsideeg Ahmed" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharief Babikir" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2015.7341377" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785302v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ayachi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Jabeur Telmoudi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785317v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Albarra Hassan Abdeljabbar Hassan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000497v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50307-3_9" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000506v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Schmidt" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2016.7593530" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785314v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharief Babiker" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785297v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785938v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712417v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785905v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Thien Hoang" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2016.7593657" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785321v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laurent" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785924v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Bao Thien" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000555v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45587-7_27" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785927v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Maamria" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2016.7529680" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785156v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785935v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712466v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000647v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2014.6996908" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712475v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000729v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wccais.2014.6916608" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267627v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Farrokhi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Pokoradi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267626v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712511v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278024v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Martin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Jabbar Hassan" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet.2014.6969034" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267628v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000904v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit.2013.6689653" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279538v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267630v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283956v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Zribi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2013.6689651" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267629v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277561v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001439v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icnsc.2013.6548769" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283957v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277994v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IcConSCS.2013.6632041" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601124v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001103v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100712-3-FR-2020.00012" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001121v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Negre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100712-3-fr-2020.00013" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001422v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccie.2010.5668409" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02496074v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223882" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001440v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccie.2009.5223876" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521911v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223971" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089999v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02496043v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223868" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001423v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccie.2009.5223871" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02497457v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2008.4598495" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476043v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2008.4598479" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02525626v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2006.320676" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02477779v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02490601v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CESA.2006.4281800" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091136v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adjallah" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476587v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02798124v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02473395v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CESA.2006.4281801" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02496064v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CESA.2006.4281799" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498253v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2006.320690" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02473352v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2006.320758" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476030v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CESA.2006.4281798" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02491598v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2005.1571386" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02497493v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2004.1399840" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02525193v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montacer Dridi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC.2004.1297446" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04310968v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43524-9_8" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03999937v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DESE54285.2021.9719336" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938886v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45691-7_40" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01782599v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dessouky" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000758v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2014.6996854" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279545v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Roka" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05228748v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bhar Layeb" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Maculan" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-025-06740-3" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04857944v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuo Gen" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Wang" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gursel Suer" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Cheng" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110435" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939454v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.08.034" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147811v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehua Xu" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar-Li Yang" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Liu" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/628265" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001045v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2011.07.016" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN89C4VB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001222v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-008-5081-y" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TT3V0H8C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794029v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74251-5_5" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000603v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40973-3_34" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000650v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09174-7_26" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000955v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC.2013.6548779" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283958v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03053089v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28115-0_15" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001441v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0270-0.ch004" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001252v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/5214" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001438v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59140-553-5.ch211" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001457v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-07950-8_8" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G6BMKFGP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001454v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-36461-0_13" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-441G5HKC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001435v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/9781591400370.ch014" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312527v3" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875644v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Paschos" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322819v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322820v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/imed-kacem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8365-3004" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070471096" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6649-7257" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05410257v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Chikhi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Kacem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40305-025-00659-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04464514v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gais Alhadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laroche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izzeldin Osman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2024029" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04857945v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kellerer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-024-01205-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637640v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Assayakh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lucarelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06122-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Grange" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Minich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2022022" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03957134v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Kadri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pecci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794009v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Abdelsadek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107876" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814432v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Naz&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-021-00702-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814433v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schroeder" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-020-00548-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Naceur Azaiez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Gharbi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Makhlouf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Masmoudi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2022.108040" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937001v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide La Torre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Masri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-020-03848-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937002v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ridha Mahjoub" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-03957-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03795347v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-019-03250-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000286v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Fekih" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hadda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidel B. Hadj Alouane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2020.112479" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489800v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.11.065" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938889v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kadri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Labadi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-018-3258-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Schmidt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2018064" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487003v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2019.04.052" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.09.026" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02967247v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Abdallah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camel Tanougast" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Diou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Singer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2019.106006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000370v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00898-7_28" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939452v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Albarra Hassan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-018-0291-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939442v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runliang Dou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Fu Chien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Yu Hsu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/ijcis.11.1.61" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938890v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0417-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794016v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chelghoum" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Herrmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Otjacques" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2017.09.022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03795416v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelmoumene Kadri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31209/2018.100000016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03023092v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousif E.E. Ahmed" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Hloindo Adjallah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Stock" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharief F. Babiker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.09.049" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939445v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.10.015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sahnoune" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2017044" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939459v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.02.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSHXLP9C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939467v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.07.014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666062v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939465v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2016066" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01784175v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.643" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277969v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Levner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jimo.2016.12.811" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01784146v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Seifaddini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-015-9924-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712394v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277555v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hfaiedh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Sadfi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidel Hadj-Alouane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2014.11.103" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q36CR57Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277553v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2015.071777" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783624v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24846/v24i4y201503" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277979v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lanuel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-013-9643-7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277554v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Otjacques" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2014.12.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DHS8B8B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267624v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Benziani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Nagih" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783535v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.07.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000668v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24846/v23i1y201404" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267632v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racem Mellouli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Chu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2013.05.004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVH920TD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387489v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Rebai" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo-Hloindo Adjallah" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-012-0130-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267631v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Th. Paschos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2012.11.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785037v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nessah" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kacem" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939534v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Souayah" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouari" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2012010" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939532v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Nessah" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2011.05.024" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJF9LBKD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001172v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2011.06.016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H374DBX2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601430v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Chihaoui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidel B. Hadj-Alouane" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Dridi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Rezg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.531775" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001063v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijps.2011.044560" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001041v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-009-0146-4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-97Q4DX9N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662385v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001029v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hasan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruhul Sarker" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl Essam" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-011-9094-3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K85XLXWC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001072v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhand Hifi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane N&#232;gre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.126" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGF8S8V4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001445v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mellouli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Masmoudi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jamc.2010040103" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001088v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2010.01.013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001133v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Zaidi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jarboui" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taicir Loukil" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.069" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBSLZW4L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001085v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bekrar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijpd.2010.029994" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601093v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-010-0425-0" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8HQVDXZW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001178v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-008-0076-6" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001184v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-007-9102-4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MFSCV3MT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001162v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/732010" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001192v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2008.09.042" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTXK3G62-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001193v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Sadfi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2008.03.043" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75LMQBXN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001245v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.06.062" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2FVX3MC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001211v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Adjallah" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-008-5065-y" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J3PGSQ3N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001229v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Souissi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2006.04.010" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56520P8Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001225v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09511920701575088" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001218v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2007.01.013" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PL2K6C0Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001215v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2007.08.005" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8C06DHS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001248v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozha Zribi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader El Kamel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCC.2007.897494" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001447v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Hammadi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-4754(02)00019-8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V014LX9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001453v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hammadi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCC.2002.804307" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001450v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCC.2002.1009117" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579632v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fagnon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Sonigo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04959477v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Clotagatide" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cueroni" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00267-9_1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04051505v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34347-6_5" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04051623v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595295v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Assayakh" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03999943v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochra Djahel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC52481.2021.9702231" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000281v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Azaiez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03999941v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC52481.2021.9702195" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780878v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Simon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61792-9_4" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471969v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Li" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifeng Zheng" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948115" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02976949v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820506" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794032v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Othman" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Faiz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2019.8924403" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000348v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820654" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000391v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2018.8394831" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03791506v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2018.8394932" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000427v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102693" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883150v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102607" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000520v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayet Allah Ferjani" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Liouane" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2016.7593640" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785781v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousif Elhadi Elsideeg Ahmed" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharief Babikir" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2015.7341377" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785302v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ayachi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Jabeur Telmoudi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785317v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Albarra Hassan Abdeljabbar Hassan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785932v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000497v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50307-3_9" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000506v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Schmidt" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2016.7593530" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785913v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2016.7593644" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785314v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharief Babiker" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785297v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785938v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712417v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785905v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Thien Hoang" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2016.7593657" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785924v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Bao Thien" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000555v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45587-7_27" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785321v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laurent" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785927v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Maamria" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2016.7529680" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785156v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785935v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000647v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2014.6996908" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712475v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712466v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000729v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wccais.2014.6916608" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267627v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Farrokhi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Pokoradi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267626v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712511v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278024v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Martin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Jabbar Hassan" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet.2014.6969034" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267628v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000904v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit.2013.6689653" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279538v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267630v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283956v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Zribi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2013.6689651" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267629v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277561v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001439v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icnsc.2013.6548769" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283957v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277994v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IcConSCS.2013.6632041" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001121v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Negre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100712-3-fr-2020.00013" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001422v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccie.2010.5668409" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001103v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100712-3-FR-2020.00012" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601124v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02496074v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223882" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001440v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccie.2009.5223876" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521911v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223971" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089999v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02496043v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223868" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001423v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccie.2009.5223871" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02497457v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2008.4598495" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476043v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2008.4598479" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02490601v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CESA.2006.4281800" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091136v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adjallah" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02477779v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02525626v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2006.320676" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476587v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02798124v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02473395v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CESA.2006.4281801" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02496064v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CESA.2006.4281799" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02473352v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2006.320758" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498253v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2006.320690" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476030v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CESA.2006.4281798" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02491598v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2005.1571386" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02497493v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2004.1399840" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02525193v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montacer Dridi" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC.2004.1297446" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04310968v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43524-9_8" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03999937v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DESE54285.2021.9719336" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938886v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45691-7_40" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01782599v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dessouky" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000758v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2014.6996854" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279545v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Roka" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05228748v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bhar Layeb" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Maculan" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-025-06740-3" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04857944v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuo Gen" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Wang" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gursel Suer" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Cheng" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110435" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939454v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.08.034" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147811v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehua Xu" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar-Li Yang" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Liu" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/628265" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001045v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2011.07.016" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN89C4VB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001222v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-008-5081-y" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TT3V0H8C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794029v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74251-5_5" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000603v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40973-3_34" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000650v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09174-7_26" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000955v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC.2013.6548779" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283958v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03053089v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28115-0_15" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001441v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0270-0.ch004" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001252v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/5214" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001438v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59140-553-5.ch211" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001457v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-07950-8_8" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G6BMKFGP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001454v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-36461-0_13" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-441G5HKC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001435v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/9781591400370.ch014" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312527v3" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875644v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Paschos" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322819v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322820v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>