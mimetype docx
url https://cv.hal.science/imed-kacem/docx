--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:155.46558704453px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Imed KACEM </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Distinguished Professor of Computer Science at Université de Lorraine</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">imed-kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8365-3004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070471096</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imed KACEM is Distinguished Professor (Exceptional Class, E2) at the University of Lorraine, France, in Computer Science. He is the Founder and the Head of LCOMS Laboratory of the University of Lorraine from 2013 to 2023 (LCOMS is the Laboratory of Design, Optimization and Modelling of Systems) after being the Head of the Computer Science Department from 2010 to 2019. His teaching activities cover Computer Science, Advanced Algorithmics, Programming, Approximation Algorithms an Complexity, Graphs, Scheduling, Combinatorial Optimization, Modeling, ... His scientific activity is in the Operational Research. More precisely, his contributions are related to the design of exact and approximate algorithms with a guaranteed performance for the NP-hard combinatorial problems. Such problems are mainly related to the scheduling theory. The applications are interdisciplinary and various (production, packing in electronic design, healthcare, transportation, information visualization…). His contributions have been published in referred journals (Algorithmica, Theoretical Computer Science, Discrete Applied Mathematics, Discrete Optimization, Journal of Combinatorial Optimization, Journal of Scheduling, Annals of Operations Research, Applied Mathematics and Computation, Journal of Industrial and Management Optimization, Information Sciences, Computers & Industrial Engineering, RAIRO-Operations Research, IJPE, EJOR, 4OR, Soft Computing, IJCIM, IJOR, IEEE/SMC Transactions, Computers & OR, ...). These research activities have involved the supervision of 21 PhD theses as well as several selective projects (some of them have been funded by the ANR, the ANRT, the European Commission, the INTERREG, the ISITE-LUE Lorraine University of Excellence, the CNRS, …). He serves as area editor or guest editor for several journals (Annals of Operations Research-Springer, Computers & Industrial Engineering-Elsevier, RAIRO-Operations Research, European Journal of Industrial Engineering, Journal of Systems Science and Systems Engineering-Springer, Decision Analytics-Elsevier…) and he gave keynote speeches or pleanry tutorials for several conferences (IEEE/CIE40, Japon (2010); FUBUTEC2011, United Kingdom (2011); IEEE/CoDIT2013, Tunisia (2013); IEEE/ICSCS2013, France (2013); DASA2016, Tunisia (2016); CIE46, China (2016), ECC'16, Switzerland (2016); IEEE/CoDIT2017, Spain (2017); META2018, Morocco (2018); AFROS2018, Tunisia (2018); ROADEF2018, France (2018); JPOC11, France (2019); TORS2022, Tunisia (2022);). He chaired the program committee or the organizing committee of several international conferences (IEEE/ICSSSM06 (Troyes, 2006); IEEE/CIE’39 (Troyes, 2009); IEEE/CoDIT’14 (Metz, 2014); CIE’45 (Metz, 2015); IEEE/CoDIT’16 (Malta, 2016); ROADEF2017 (Metz, 2017); MOPGP2017 (Metz, 2017); IEEE/CoDIT’19 (France, 2019); IEEE/IESM’19 (Hong Kong, 2019); JPOC’11 (Metz, 2019)). He obtained the « Great Award of Research 2010 » from the Universities of Lorraine, the 3rd Robert Faure Award 2009 from the French Society of Operational Research and Aid Decision (ROADEF), the 2015 Steffan Schwarz Award (Best Paper Award of the European Conference ECEC’2015 in Portugal), the Best Paper Award of IEEE/CoDIT2018 in Greece and he has regularly the PEDR/RIPEC or the PES Premium (with the highest level A) since 2006.</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0001-6649-7257</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Meta-heuristics for a Flow-Shop Scheduling Problem with Interstage Transportation Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacira Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Operations Research Society of China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40305-025-00659-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation schemes for scheduling jobs on identical parallel machines to minimize the maximum lateness and makespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gais Alhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzeldin Osman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2024029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the maximum lateness for scheduling with release times and job rejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (3), pp.23. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-024-01205-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min–max relative regret for scheduling to minimize maximum lateness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Assayakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Lucarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-024-06122-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully polynomial time approximation scheme for the pagination problem with hierarchical structure of tiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Minich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2022022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-Dimensional packing on a variable size rectangular interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pecci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.109022. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2023.109022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivity improvement based on a decision support tool for optimization of constrained delivery problem with time windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 165, pp.107876. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2021.107876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact algorithms for scheduling programs with shared tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Lucarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Nazé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (5), pp.1602-1627. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-021-00702-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal solutions for online conversion problems with interrelated prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.423-448. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12351-020-00548-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-stage no-wait hybrid flow shop with inter-stage flexibility for operating room scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Naceur Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 168, pp.108040. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2022.108040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface: Recent advances in multiple objective optimization and goal programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Masri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 296 (1-5), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-020-03848-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface: New trends on combinatorial optimization for network and logistical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ridha Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 298 (1-5), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-021-03957-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation algorithms for minimizing the maximum lateness and makespan on parallel machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gais Alhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzeldin Osman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 285 (1-2), pp.369-395. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-019-03250-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid genetic Tabu search algorithm for minimising total completion time in a flexible job-shop scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Hadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atidel B. Hadj Alouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (6), pp.763-781. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/EJIE.2020.112479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive difference analysis of the cash management problem with uncertain demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 283 (3), pp.1183-1192. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2019.11.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower and upper bounds for scheduling multiple balancing vehicles in bicycle-sharing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Labadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (14), pp.5945-5966. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-018-3258-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal online algorithms for the portfolio selection problem, bi-directional trading and -search with interrelated prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (2), pp.559-576. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2018064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal cash management with uncertain, interrelated and bounded demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 133, pp.195-206. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2019.04.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity results for common due date scheduling problems with interval data and minmax regret criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 264, pp.76-89. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2018.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithms for scheduling in a CPU/FPGA architecture with heterogeneous communication delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camel Tanougast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Diou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Singer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 137, pp.106006. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2019.106006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Fully Polynomial Approximation Schemes for the Maximum Lateness Minimization on a Single Machine with a Fixed Operator or Machine Non-Availability Interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lecture Notes in Computer Science, 11184 (2), pp.417-427. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00898-7_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the m-clique free interval subgraphs polytope: polyhedral analysis and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Albarra Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzeldin Osman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (3), pp.1074-1101. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-018-0291-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry Applications of Computational Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runliang Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen-Fu Chien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chia-Yu Hsu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Intelligence Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.803-804. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/ijcis.11.1.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation Schemes for Minimizing the Maximum Lateness on a Single Machine with Release Times Under Non-availability or Deadline Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 80 (12), pp.3825-3843. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-018-0417-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community extraction and visualization in social networks applied to Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chelghoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Otjacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 424, pp.204-223. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2017.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Clustering-based Approach for Balancing and Scheduling Bicycle-sharing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelmoumene Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Automation and Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (2), pp.421-430. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31209/2018.100000016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NDSC based methods for maximizing the lifespan of randomly deployed wireless sensor networks for infrastructures monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousif E.E. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Stock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharief F. Babiker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115, pp.17-25. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2017.09.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for the bin packing problem with overlapping items</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115, pp.331-341. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2017.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongly Fully Polynomial Time Approximation Scheme for the weighted completion time minimization problem on two-parallel capacitated machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sahnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (4), pp.1177-1188. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2017044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-and-bound algorithm for solving the static rebalancing problem in bicycle-sharing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelmoumene Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Labadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95 (4), pp.41-52. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2016.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-online scheduling on a single machine with unexpected breakdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 646, pp.40-48. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2016.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-and-bound algorithm for solving the static rebalancing problem in bicycle-sharing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelmoumene Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Labadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword – Advanced Optimization Approaches and Modern OR-Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (4-5), pp.677-679. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2016066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongly Fully Polynomial Time Approximation Scheme for the Weighted Completion Time Minimization Problem on Two-Parallel Capacitated Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sahnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (12), pp.425 - 430. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved approximation scheme for scheduling a maintenance and proportional deteriorating jobs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Levner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial and Management Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (3), pp.811-817. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/jimo.2016.12.811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient approximation schemes for the maximum lateness minimization on a single machine with a fixed operator or machine non-availability interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Seifaddini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (3), pp.970-981. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-015-9924-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated Petri net and genetic algorithm based approach for performance optimization of bicycle sharing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelmoumene Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Labadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Industrial Engineering (EJIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-and-bound method for the single-machine scheduling problem under a non-availability constraint for maximum delivery time minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hfaiedh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sadfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atidel Hadj-Alouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 252, pp.496-502. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amc.2014.11.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated Petri net and GA-based approach for performance optimisation of bicycle sharing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelmoumene Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Labadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (5), pp.638-663. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/EJIE.2015.071777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Algorithms for Job Scheduling in Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Albarra Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzeldin Osman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Informatics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (4), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24846/v24i4y201503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation algorithms for maximizing the weighted number of early jobs on a single machine with non-availability intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (3), pp.403-412. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-013-9643-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-bound algorithm for the maximum triangle packing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Otjacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.147-157. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2014.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact and Heuristic Methods for Minimizing the Total Completion Time in Job-shops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Benziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Nagih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Informatics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (1), pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation algorithms for no idle time scheduling on a single machine with release times and delivery times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 164, pp.154 - 160. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2011.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact and Heuristic Methods for Minimizing the Total Completion Time in Job-shops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Benziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Nagih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Informatics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (1), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24846/v23i1y201404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian relaxation and column generation-based lower bounds for the Pm, hj1 parallel to Sigma wiCi scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racem Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sadfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 219 (22), pp.10783-10805. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amc.2013.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Jobs and Maintenance Activities on Parallel Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (3), pp.363-383. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12351-012-0130-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted completion time minimization on a single-machine with a fixed non-availability interval: Differential approximability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vangelis Th. Paschos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1), pp.61-68. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.disopt.2012.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch and bound method for minimizing the weighted completion time scheduling problem on a single machine with release dates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nessah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39, pp.471-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-bound algorithm for total weighted tardiness minimization on parallel machines under release dates assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Souayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (2), pp.125-147. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2012010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-bound method for minimizing the weighted completion time scheduling problem on a single machine with release dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Nessah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (3), pp.471-478. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2011.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to “Fully polynomial time approximation scheme for the weighted flow-time minimization on a single machine with a fixed non-availability interval” [Comput. Ind. Eng. 56 (2009) 1708–1712]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (4), pp.1351. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2011.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-wait scheduling of a two-machine flow-shop to minimize the makespan under non-availability constraints and different release dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ben Chihaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atidel B. Hadj-Alouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Rezg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.6273-6286. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2010.531775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00601430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongly Fully Polynomial Time Approximation Scheme for the two-parallel capacitated machines scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sahnoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Planning and Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (1/2), pp.32. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijps.2011.044560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast approximation algorithms to minimize a special weighted flow-time criterion on a single machine with a non-availability interval and release dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (3), pp.257-265. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10951-009-0146-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-wait Scheduling of a Two-machine Flow-shop to Minimize the Makespan under Non-Availability Constraints and Different Release Dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ben Chihaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atidel B. Hadj-Alouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Rezg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2010.531775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DSS for job scheduling under process interruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruhul Sarker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daryl Essam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (2), pp.137-155. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-011-9094-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Linear Programming Approach for the Three-Dimensional Bin-Packing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhand Hifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36, pp.993-1000. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2010.05.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Genetic Algorithm for Optimization of Two-dimensional Cutting-Stock Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Metaheuristic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.34-49. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jamc.2010040103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully polynomial time approximation scheme for the total weighted tardiness minimization with a common due date</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 158 (9), pp.1035-1040. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2010.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid meta-heuristics for minimizing the total weighted completion time on uniform parallel machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Zaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Jarboui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taicir Loukil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36, pp.543-550. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2010.05.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved heuristic and an exact algorithm for the 2D strip and bin packing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sadfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1/2/3), pp.217. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijpd.2010.029994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliness-tardiness minimization on a single machine to schedule preventive maintenance tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-010-0425-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00601093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation algorithms for single machine scheduling with one unavailability period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (1), pp.79-92. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10288-008-0076-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation algorithms for the makespan minimization with positive tails on a single machine with a fixed non-availability interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (2), pp.117-133. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-007-9102-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exact Method for the 2D Guillotine Strip Packing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/732010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully polynomial time approximation scheme for the weighted flow-time minimization on a single machine with a fixed non-availability interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ridha Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (4), pp.1708-1712. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2008.09.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identical parallel-machine scheduling under availability constraints to minimize the sum of completion times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racem Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérif Sadfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 197 (3), pp.1150-1165. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2008.03.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worst-case analysis of the WSPT and MWSPT rules for single machine scheduling with one planned setup period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 187 (3), pp.1080-1089. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2006.06.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved branch-and-bound algorithm to minimize the weighted flowtime on identical parallel machines with family setup times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Adjallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Science and Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (4), pp.446-459. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11518-008-5065-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-machine scheduling with an availability constraint to minimize the weighted sum of the completion times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Souissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (3), pp.827-844. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2006.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the weighted flow time on a single machine with the resumable availability constraint: worst case of the WSPT heuristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (4), pp.388-395. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09511920701575088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient branch-and-bound algorithm for minimizing the weighted sum of completion times on a single machine with one availability constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (1), pp.138-150. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2007.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation algorithm for the weighted flow-time minimization on a single machine with a fixed non-availability interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54 (3), pp.401-410. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2007.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignment and Scheduling in Flexible Job-Shops by Hierarchical Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader El Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part C: Applications and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (4), pp.652-661. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCC.2007.897494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pareto-optimality approach for flexible job-shop scheduling problems: hybridization of evolutionary algorithms and fuzzy logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 60 (3-5), pp.245-276. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0378-4754(02)00019-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to &amp;quot;Approach by localization and multiobjective evolutionary optimization for flexible job-shop scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Borne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part C: Applications and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32 (2), pp.172-172. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCC.2002.804307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach by localization and multiobjective evolutionary optimization for flexible job-shop scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Borne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part C: Applications and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCC.2002.1009117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Machine Scheduling with Solar Panels and Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Lucarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Sonigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tour, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Automatic Behavior Identification for User Experience Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Clotagatide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Cueroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Mathematics and Computer Science (ICAMCS2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Hanoi, Vietnam. pp.3-14, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-00267-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Max Relative Regret for Scheduling to Minimize Maximum Lateness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Assayakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Lucarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Taiwan, Taiwan. pp.49-61, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-34347-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendation Ranking Based on AHP Approach for Productivity Improvement in SME Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chelghoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2022 IARIA Annual Congress on Frontiers in Science, Technology, Services, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nice, France. pp.103-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed-performance of robust algorithms for solving combinatorial optimization problems with imprecise and changing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Assayakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Lucarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Tardiness Minimization on Single Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bochra Djahel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Lucarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Networking, Sensing and Control (ICNSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Xiamen, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC52481.2021.9702231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface: Recent advances in multiple objective optimization and goal programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naceur Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Networking, Sensing and Control (ICNSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Xiamen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms on a variable-size rectangular interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pecci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Networking, Sensing and Control (ICNSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Xiamen, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC52481.2021.9702195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling on Hybrid Platforms: Improved Approximability Window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Lucarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Symposium on Theoretical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Online, Brazil. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61792-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Berth Allocation and Quay Crane Assignment With Uncertain Maintenance Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Shanghai, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IESM45758.2019.8948115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-Dimensional packing algorithms on a variable-size rectangular interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pecci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.2022-2026, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Sentiment Analysis in Twitter Using Sentiment Specific Word Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chelghoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Faiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 10th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications (IDAACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Metz, France. pp.854-858, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDAACS.2019.8924403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New algorithms for online time series search with interrelated prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1682-1687, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Lateness Minimization on Two-Parallel Machine with a Non-availability Interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gais Alhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzeldin Osman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 5th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Thessaloniki, France. pp.757-762, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2018.8394831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Algorithm for Open Shop Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Benziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 5th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Thessaloniki, France. pp.935-939, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2018.8394932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical formulation for open shop scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Albarra Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzeldin Osman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 4th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Barcelona, France. pp.0803-0808, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2017.8102693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of two metaheuristic algorithms for scheduling problem on a heterogeneous CPU/FPGA architecture with communication delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camel Tanougast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Diou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Singer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 4th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Barcelona, France. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2017.8102607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task allocation for wireless sensor network using logic gate-based evolutionary algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayet Allah Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Liouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saint Julian's, Malta. pp.654-658, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2016.7593640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithm based scheduling method for lifespan extension of a wireless sensors network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousif Elhadi Elsideeg Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Adjallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharief Babikir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 8th International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications (IDAACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDAACS.2015.7341377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithm for scheduling surgical units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sahnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Jabeur Telmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering 2015 (CIE45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France. pp.1375-1383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Formulations for the Unrelated Parallel Machines with Precedence Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Albarra Hassan Abdeljabbar Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzeldin Osman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering 2015 (CIE45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France. pp.1005-1012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Community Identification in Weighted Time-Varying Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chelghoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Otjacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSIBO 2016 International Conference on Swarm Intelligence Based Optimization: Swarm Intelligence Based Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Community Identification in Weighted Time-Varying Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chelghoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Otjacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Swarm Intelligence Based Optimization, ICSIBO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Mulhouse, France. pp.111-123, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50307-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal on-line algorithms for bi-directional non-preemptive conversion with interrelated conversion rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saint Julian's, Malta. pp.028-033, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2016.7593530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valid inequalities for unrelated parallel machines scheduling with precedence constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Albarra Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzeldin Osman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saint Julian's, Malta. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2016.7593644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integer Linear Programming Based Scheduling Method for Wireless Sensors Network Lifespan Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousif Elhadi Elsideeg Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharief Babiker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering 2015 (CIE45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France. pp.1069-1076</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithm approaches for scheduling in a cpu/FPGA architecture with hererogeneous communication delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camel Tanougast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Diou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Singer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering 2015 (CIE45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France. pp.1351-1358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Interactive Approach for Mining Twitter’s Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chelghoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Otjacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Data Mining and Big Data DMBD 2016: Data Mining and Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bali, Indonesia. pp.342-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Memetic Algorithm for Solving the Multiple Vehicles Routing Problem in Bicycle Sharing-Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelmoumene Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Labadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th international FLINS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A learning-based model for predicting information diffusion in social networks: Case of Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao-Thien Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chelghoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saint Julian's, Malta. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2016.7593657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Information Diffusion via Reputation Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Bao Thien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chelghoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2016: Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Porto, Portugal. pp.136-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unrelated Parallel Machine Scheduling Problem with Precedence Constraints: Polyhedral Analysis and Branch-and-Cut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Albarra Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzeldin Osman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Combinatorial Optimization, ISCO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Vietri sul Mare, Italy. pp.308-319, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45587-7_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Knapsack Problem under Merging Objects' Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering 2015 (CIE45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France. pp.1359-1368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not a tile out of place: Toward creating context-dependent user interfaces on smartglasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pecci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Maamria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 9th International Conference on Human System Interactions (HSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Portsmouth, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HSI.2016.7529680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community detection algorithm based on weighted maximum triangle packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chelghoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Otjacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering 2015 (CIE45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France. pp.1367-1374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unrelated Parallel Machine Scheduling Problem with Precedence Constraints: Polyhedral Analysis and Branch-and-Cut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Albarra Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzeldin Osman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Symposium on Combinatorial Optimization ISCO 2016: Combinatorial Optimization </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Salerne, Italy. pp.308-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative lower bound algorithm for the single-machine scheduling problem under a non-availability constraint for maximum delivery time minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hfaiedh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sadfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atidel Hadj-Alouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Metz, France. pp.288-291, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2014.6996908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Balancing Bicycle Sharing Systems: A Hybrid GA for solving the multiple vehicles routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelmoumene Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Labadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45rd International Conference on Computer and Industrial Engineering (CIE45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bi-Objective Simulation-Optimization approach for solving the dynamic vehicles routing problem in bicycle sharing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelmoumene Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Labadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEC'2015, 22nd European Concurrent Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum lateness minimization with positive tails on a single machine with an unexpected non-availability interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Nagih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Seifaddini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 World Congress on Computer Applications and Information Systems (WCCAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Hammamet, Tunisia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wccais.2014.6916608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking the solution techniques for reactive scheduling problem in operating room</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Farrokhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Pokoradi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 INTERNATIONAL CONFERENCE ON CONTROL, DECISION AND INFORMATION TECHNOLOGIES (CODIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Metz, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative lower bound algorithm for the Single-Machine Scheduling Problem Under a Non-Availability Constraint for Maximum Delivery Time Minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hfaiedh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sadfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atidel B. Hadj-Alouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 INTERNATIONAL CONFERENCE ON CONTROL, DECISION AND INFORMATION TECHNOLOGIES (CODIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Metz, France. pp.288-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaheuristic methods for solving the static balancing problem in public bicycle-sharing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelmoumene Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Labadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Intelligence for Modelling, Control and Automation (CIMCA’2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unrelated parallel machines with precedence constraints: application to cloud computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Jabbar Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE 3rd International Conference on Cloud Networking : CloudNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Luxembourg, Luxembourg. pp.438 - 442, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CloudNet.2014.6969034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Lateness Minimization with Positive Tails on a Single Machine with an Unexpected Non-Availability Interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Nagih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Seifaddini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 WORLD CONGRESS ON COMPUTER APPLICATIONS AND INFORMATION SYSTEMS (WCCAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower and upper bounds for the job shop scheduling problem with min-sum criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Benziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Nagih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hammamet, Tunisia. pp.847-850, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/codit.2013.6689653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes pour l’ordonnancement des blocs opératoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Benziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Nagih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées LCOMS 2013 "STIC pour l'homme et la santé" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Bounds for the Makespan Minimization in Job Shops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Benziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Nagih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 10TH IEEE INTERNATIONAL CONFERENCE ON NETWORKING, SENSING AND CONTROL (ICNSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Evry, France. pp.442-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower bounds and an enhanced greedy heuristic for the single processor scheduling with release dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hejer Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racem Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 INTERNATIONAL CONFERENCE ON CONTROL, DECISION AND INFORMATION TECHNOLOGIES (CODIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hammamet, Tunisia. pp.835--841, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2013.6689651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower and upper bounds for the Job Shop Scheduling problem with min-sum criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Benziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Nagih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 INTERNATIONAL CONFERENCE ON CONTROL, DECISION AND INFORMATION TECHNOLOGIES (CODIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hammamet, Tunisia. pp.847-850</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Approximation Analysis of Jackson's Rule for single-Machine Scheduling Problem with a Fixed Non-Availability Interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Nagih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Seifaddini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 10TH IEEE INTERNATIONAL CONFERENCE ON NETWORKING, SENSING AND CONTROL (ICNSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Evry, France. pp.388-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential approximation analysis of Jackson's rule for single-machine scheduling problem with a fixed non-availability interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Nagih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Seifaddini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 10th International Conference on Networking, Sensing and Control (ICNSC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Evry, France. pp.388-391, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icnsc.2013.6548769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Efficient Handling of the Maximum Triangle Packing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Otjacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCGI 2013, The Eighth International Multi-Conference on Computing in the Global Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nice, France. pp.249--252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective algorithms for scheduling problems under non-availability constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Systems and Computer Science : ICSCS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Villeneuve d'Ascq - Lille, France. pp.162-169, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IcConSCS.2013.6632041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics Algorithms Based on a Linear Programming for the Three-Dimensional Bin-Packing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhand Hifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Large Scale Systems: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lille, France. pp.72-76, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20100712-3-fr-2020.00013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling function for management and optimization in production and service systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Engineering (CIE-40)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Awaji City, Japan. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iccie.2010.5668409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Polynomial Time Approximation Scheme for the Two-Parallel Capacitated Machines Scheduling Problem Under Unavailability Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Large Scale Systems: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lille, France. pp.69-71, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20100712-3-FR-2020.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Jobs and Preventive Maintenance Activities on Parallel Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th WSEAS International Conference on Applied Computer Science - ACS'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Iwate, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00601124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower bounds for total weighted completion scheduling problem with availability constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sadfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Engineering (CIE39)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.159-163, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation algorithms to minimize a special weighted flow-time criterion on a single machine with a fixed job and release dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Engineering (CIE39)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.291-295, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iccie.2009.5223876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total weighted completion scheduling problem with availability constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sadfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Engineering (CIE39)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.134-137, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimising the cost of scheduling maintenance tasks on a single machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Concurrent Engineering Conference 2009 (ECEC’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Technology Institute, Apr 2009, Bruges, Belgium. pp.115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower bounds for earliness-tardiness minimization on a single machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Adjallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Engineering (CIE39)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.23-27, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makespan minimization on two parallel machines with release dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhand Hifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Engineering (CIE39)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.296-299, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iccie.2009.5223871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the earliness-tardiness costs on a single machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 International Conference on Service Systems and Service Management (ICSSSM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Melbourne, Australia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSSSM.2008.4598495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison study of heuristics for solving the 2D guillotine strip and bin packing problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 International Conference on Service Systems and Service Management (ICSSSM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Melbourne, Australia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSSSM.2008.4598479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved branch and bound algorithm for solving the identical parallel machnmes scheduling problem with family setup times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiconference on "Computational Engineering in Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.1040-1046, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CESA.2006.4281800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement sur machines parallèles identiques avec temps de préparation par famille : application à la gestion des tâches de maintenance préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Adjallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Francophone de MOdélisation et SIMulation - MOSIM'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc. pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimiser le makespan avec prise en compte d'indisponibilité sur une seule machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worst-case bound performance of the preemptive WSPT heuristic for the problem 1, h&amp;lt;sub&amp;gt;1&amp;lt;/sub&amp;gt;|pre|&#x003A3;w&amp;lt;sub&amp;gt;i&amp;lt;/sub&amp;gt;C&amp;lt;sub&amp;gt;i&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 International Conference on Service Systems and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Troyes, France. pp.1183-1187, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSSSM.2006.320676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower bounds for tardiness optimization on a single machine with family setup times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS Multiconference on Computational Engineering in Systems Applications (CESA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch and bound for 1/rj/Su Wj*Cj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Nessah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESA06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and bound for 1|ri| wiCi, Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Nessah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiconference on "Computational Engineering in Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.1047-1053, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CESA.2006.4281801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Bounds for Tardiness Minimization on a Single Machine with Family Setup Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiconference on "Computational Engineering in Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.1034-1039, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CESA.2006.4281799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and Bound Algorithm for solving the 2D Strip Packing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sadfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 International Conference on Service Systems and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Troyes, France. pp.940-946, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSSSM.2006.320758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSPT2 Heuristic and Dynamic Programming Method for the Parallel Machine Scheduling Problem with scheduled Preventive Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racem Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sadfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 International Conference on Service Systems and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Troyes, France. pp.1264-1270, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSSSM.2006.320690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Column Generation Method for the Parallel-Machine Scheduling Problem with availability constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racem Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sadfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiconference on "Computational Engineering in Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.1027-1033, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CESA.2006.4281798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch and Bound and Dynamic Programming to Minimize the Total Completion Times on a Single Machine with Availability Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sadfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader El Kamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 IEEE International Conference on Systems, Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Waikoloa, United States. pp.1657-1662, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2005.1571386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing total tardiness on a single machine with sequence-dependent setup times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE International Conference on Systems, Man and Cybernetics (IEEE Cat. No.04CH37583)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, The Hague, Netherlands. pp.1481-1485, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2004.1399840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic regulation in the urban transportation network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montacer Dridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Networking, Sensing and Control, 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Taipei, Taiwan. pp.265-269, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC.2004.1297446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-Integer Programming and Constraint Programming Models for the Flexible Job Shop Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Hadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atidel Hadj-Alouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A2IA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 771, Springer Nature Switzerland, pp.110-122, 2023, Lecture Notes in Networks and Systems, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43524-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Random-key based genetic algorithm for the flexible job-shop scheduling minimizing total completion time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Hadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atidel Hadj-Alouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.443-447, 2021, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DESE54285.2021.9719336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Algorithms for Scheduling Programs with Shared Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Lucarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Nazé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1160, Springer International Publishing, pp.435-444, 2020, Advances in Intelligent Systems and Computing, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45691-7_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">45th International Conference on Computers & Industrial Engineering 2015 (CIE45)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dessouky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering 2015 (CIE45) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France. 2 vol., Curran Associates, Inc., pp.1437, 2016, 9781510817456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings - 2014 International Conference on Control, Decision and Information Technologies, CoDIT 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.i-x, 2014, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2014.6996854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Control, Decision and Information Technologies (CoDIT) : proceedings : Université de Lorraine, France, LCOMS, Metz, November 3-5, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Roka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kacem, Imed; Laroche, Pierre; Roka, Zsuzsanna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Metz, France. IEEE, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends of combinatorial optimization and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bhar Layeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Maculan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ridha Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 351 (1), pp.1-2, 2025, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-025-06740-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent optimization with learning for scheduling and logistics systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuo Gen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gursel Suer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Cheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 196, pp.110435, 2024, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2024.110435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of Optimization Methods to Industrial Engineering Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 112, pp.467-468, 2017, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2017.08.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in combinatorial optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehua Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dar-Li Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scientific World Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.628265, 2015, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/628265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword: Combinatorial optimization for industrial engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61 (2), pp.239-241, 2011, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2011.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial: New trends on service systems and service management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Science and Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17 (2), pp.129-131, 2008, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11518-008-5081-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Hybrid Neural Networks with Improved Weighted Word Embeddings for Sentiment Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Faiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chelghoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Intelligent Data Analysis XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12695, Springer International Publishing, pp.50-62, 2021, Lecture Notes in Computer Science, 978-3-030-74251-5. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74251-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Interactive Approach for Mining Twitter’s Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chelghoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Otjacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9714, Springer International Publishing, pp.342-349, 2016, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40973-3_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Approximation Schemes for the Maximum Lateness Minimization on a Single Machine with a Fixed Operator or Machine Non-Availability Interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Seifaddini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8596, Springer International Publishing, pp.305-314, 2014, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09174-7_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower bounds for the makespan minimization in job shops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Benziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Nagih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jarboui, Bassem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaheuristics for Production Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.442-445, 2013, 978-1-84821-497-2. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC.2013.6548779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Algorithms for Solving Flexible Job Shop Scheduling Problems - p. 19-44</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jarboui, Bassem and Siarry, Patrick and Teghem, Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaheuristics for production scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE ; Wiley, pp.528, 2013, Automation-control and industrial engineering series, 978-1-84821-497-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Algorithm for Scheduling Production Jobs and Preventive Maintenance Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Adjallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Process Management Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.152-161, 2012, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28115-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Genetic Algorithm for Optimization of Two-Dimensional Cutting-Stock Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling, Analysis, and Applications in Metaheuristic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.56-71, 2012, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-0270-0.ch004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling under Unavailability Constraints to Minimize Flow-time Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiprocessor Scheduling, Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I-Tech Education and Publishing, 2007, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/5214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Job-Shop Scheduling Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Information Science and Technology, First Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.1197-1200, 2005, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59140-553-5.ch211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Schedule Performance in Flexible Job-Shops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Sensory Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.137-153, 2004, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-07950-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Evolutionary Approach for Multiobjective Combinatorial Optimization: Application to Scheduling Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets Based Heuristics for Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 126, Springer Berlin Heidelberg, pp.197-219, 2003, Studies in Fuzziness and Soft Computing, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-36461-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Job-Shop Scheduling Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, 2003, 9781591400370. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/9781591400370.ch014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for the Bin Packing Problem with Overlapping Items</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312527v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted completion time minimization on a single-machine with a fixed non-availability interval: differential approximability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vangelis Paschos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science Incubator Summer School Report 2014. Délivrable technique D5.1 du Projet Européen FP7-FET-EYE, Commission Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Commission Européenne. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research ideas and scientific feedback from the SCP. Délivrable scientifique D5.2 du Projet Européen FP7-FET-EYE, Commission Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Commission européenne. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId507"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:155.46558704453px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Imed KACEM </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Distinguished Professor of Computer Science at Université de Lorraine</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">imed-kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8365-3004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070471096</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imed KACEM is Distinguished Professor (Exceptional Class, E2) at the University of Lorraine, France, in Computer Science. He is the Founder and the Head of LCOMS Laboratory of the University of Lorraine from 2013 to 2023 (LCOMS is the Laboratory of Design, Optimization and Modelling of Systems) after being the Head of the Computer Science Department from 2010 to 2019. His teaching activities cover Computer Science, Advanced Algorithmics, Programming, Approximation Algorithms an Complexity, Graphs, Scheduling, Combinatorial Optimization, Modeling, ... His scientific activity is in the Operational Research. More precisely, his contributions are related to the design of exact and approximate algorithms with a guaranteed performance for the NP-hard combinatorial problems. Such problems are mainly related to the scheduling theory. The applications are interdisciplinary and various (production, packing in electronic design, healthcare, transportation, information visualization…). His contributions have been published in referred journals (Algorithmica, Theoretical Computer Science, Discrete Applied Mathematics, Discrete Optimization, Journal of Combinatorial Optimization, Journal of Scheduling, Annals of Operations Research, Applied Mathematics and Computation, Journal of Industrial and Management Optimization, Information Sciences, Computers & Industrial Engineering, RAIRO-Operations Research, IJPE, EJOR, 4OR, Soft Computing, IJCIM, IJOR, IEEE/SMC Transactions, Computers & OR, ...). These research activities have involved the supervision of 21 PhD theses as well as several selective projects (some of them have been funded by the ANR, the ANRT, the European Commission, the INTERREG, the ISITE-LUE Lorraine University of Excellence, the CNRS, …). He serves as area editor or guest editor for several journals (Annals of Operations Research-Springer, Computers & Industrial Engineering-Elsevier, RAIRO-Operations Research, European Journal of Industrial Engineering, Journal of Systems Science and Systems Engineering-Springer, Decision Analytics-Elsevier…) and he gave keynote speeches or pleanry tutorials for several conferences (IEEE/CIE40, Japon (2010); FUBUTEC2011, United Kingdom (2011); IEEE/CoDIT2013, Tunisia (2013); IEEE/ICSCS2013, France (2013); DASA2016, Tunisia (2016); CIE46, China (2016), ECC'16, Switzerland (2016); IEEE/CoDIT2017, Spain (2017); META2018, Morocco (2018); AFROS2018, Tunisia (2018); ROADEF2018, France (2018); JPOC11, France (2019); TORS2022, Tunisia (2022);). He chaired the program committee or the organizing committee of several international conferences (IEEE/ICSSSM06 (Troyes, 2006); IEEE/CIE’39 (Troyes, 2009); IEEE/CoDIT’14 (Metz, 2014); CIE’45 (Metz, 2015); IEEE/CoDIT’16 (Malta, 2016); ROADEF2017 (Metz, 2017); MOPGP2017 (Metz, 2017); IEEE/CoDIT’19 (France, 2019); IEEE/IESM’19 (Hong Kong, 2019); JPOC’11 (Metz, 2019)). He obtained the « Great Award of Research 2010 » from the Universities of Lorraine, the 3rd Robert Faure Award 2009 from the French Society of Operational Research and Aid Decision (ROADEF), the 2015 Steffan Schwarz Award (Best Paper Award of the European Conference ECEC’2015 in Portugal), the Best Paper Award of IEEE/CoDIT2018 in Greece and he has regularly the PEDR/RIPEC or the PES Premium (with the highest level A) since 2006.</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0001-6649-7257</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Meta-heuristics for a Flow-Shop Scheduling Problem with Interstage Transportation Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacira Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Operations Research Society of China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40305-025-00659-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation schemes for scheduling jobs on identical parallel machines to minimize the maximum lateness and makespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gais Alhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzeldin Osman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2024029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the maximum lateness for scheduling with release times and job rejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (3), pp.23. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-024-01205-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min–max relative regret for scheduling to minimize maximum lateness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Assayakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Lucarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-024-06122-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully polynomial time approximation scheme for the pagination problem with hierarchical structure of tiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Minich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2022022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-Dimensional packing on a variable size rectangular interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pecci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.109022. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2023.109022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivity improvement based on a decision support tool for optimization of constrained delivery problem with time windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 165, pp.107876. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2021.107876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact algorithms for scheduling programs with shared tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Lucarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Nazé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (5), pp.1602-1627. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-021-00702-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal solutions for online conversion problems with interrelated prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.423-448. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12351-020-00548-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-stage no-wait hybrid flow shop with inter-stage flexibility for operating room scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Naceur Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 168, pp.108040. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2022.108040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface: Recent advances in multiple objective optimization and goal programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Masri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 296 (1-5), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-020-03848-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface: New trends on combinatorial optimization for network and logistical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ridha Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 298 (1-5), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-021-03957-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation algorithms for minimizing the maximum lateness and makespan on parallel machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gais Alhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzeldin Osman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 285 (1-2), pp.369-395. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-019-03250-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid genetic Tabu search algorithm for minimising total completion time in a flexible job-shop scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Hadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atidel B. Hadj Alouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (6), pp.763-781. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/EJIE.2020.112479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive difference analysis of the cash management problem with uncertain demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 283 (3), pp.1183-1192. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2019.11.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower and upper bounds for scheduling multiple balancing vehicles in bicycle-sharing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Labadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (14), pp.5945-5966. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-018-3258-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal online algorithms for the portfolio selection problem, bi-directional trading and -search with interrelated prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (2), pp.559-576. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2018064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal cash management with uncertain, interrelated and bounded demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 133, pp.195-206. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2019.04.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity results for common due date scheduling problems with interval data and minmax regret criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 264, pp.76-89. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2018.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithms for scheduling in a CPU/FPGA architecture with heterogeneous communication delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camel Tanougast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Diou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Singer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 137, pp.106006. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2019.106006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Fully Polynomial Approximation Schemes for the Maximum Lateness Minimization on a Single Machine with a Fixed Operator or Machine Non-Availability Interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lecture Notes in Computer Science, 11184 (2), pp.417-427. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00898-7_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the m-clique free interval subgraphs polytope: polyhedral analysis and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Albarra Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzeldin Osman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (3), pp.1074-1101. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-018-0291-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry Applications of Computational Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runliang Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen-Fu Chien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chia-Yu Hsu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Intelligence Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.803-804. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/ijcis.11.1.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation Schemes for Minimizing the Maximum Lateness on a Single Machine with Release Times Under Non-availability or Deadline Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 80 (12), pp.3825-3843. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-018-0417-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community extraction and visualization in social networks applied to Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chelghoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Otjacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 424, pp.204-223. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2017.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Clustering-based Approach for Balancing and Scheduling Bicycle-sharing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelmoumene Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Automation and Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (2), pp.421-430. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31209/2018.100000016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NDSC based methods for maximizing the lifespan of randomly deployed wireless sensor networks for infrastructures monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousif E.E. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Stock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharief F. Babiker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115, pp.17-25. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2017.09.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for the bin packing problem with overlapping items</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115, pp.331-341. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2017.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongly Fully Polynomial Time Approximation Scheme for the weighted completion time minimization problem on two-parallel capacitated machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sahnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (4), pp.1177-1188. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2017044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-and-bound algorithm for solving the static rebalancing problem in bicycle-sharing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelmoumene Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Labadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95 (4), pp.41-52. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2016.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-online scheduling on a single machine with unexpected breakdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 646, pp.40-48. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2016.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-and-bound algorithm for solving the static rebalancing problem in bicycle-sharing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelmoumene Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Labadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword – Advanced Optimization Approaches and Modern OR-Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (4-5), pp.677-679. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2016066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongly Fully Polynomial Time Approximation Scheme for the Weighted Completion Time Minimization Problem on Two-Parallel Capacitated Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sahnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (12), pp.425 - 430. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved approximation scheme for scheduling a maintenance and proportional deteriorating jobs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Levner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial and Management Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (3), pp.811-817. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/jimo.2016.12.811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient approximation schemes for the maximum lateness minimization on a single machine with a fixed operator or machine non-availability interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Seifaddini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (3), pp.970-981. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-015-9924-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated Petri net and genetic algorithm based approach for performance optimization of bicycle sharing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelmoumene Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Labadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Industrial Engineering (EJIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-and-bound method for the single-machine scheduling problem under a non-availability constraint for maximum delivery time minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hfaiedh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sadfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atidel Hadj-Alouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 252, pp.496-502. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amc.2014.11.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Algorithms for Job Scheduling in Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Albarra Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzeldin Osman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Informatics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (4), </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24846/v24i4y201503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation algorithms for maximizing the weighted number of early jobs on a single machine with non-availability intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (3), pp.403-412. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-013-9643-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated Petri net and GA-based approach for performance optimisation of bicycle sharing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelmoumene Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Labadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (5), pp.638-663. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/EJIE.2015.071777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-bound algorithm for the maximum triangle packing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Otjacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.147-157. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2014.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact and Heuristic Methods for Minimizing the Total Completion Time in Job-shops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Benziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Nagih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Informatics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (1), pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation algorithms for no idle time scheduling on a single machine with release times and delivery times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 164, pp.154 - 160. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2011.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact and Heuristic Methods for Minimizing the Total Completion Time in Job-shops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Benziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Nagih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Informatics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (1), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24846/v23i1y201404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian relaxation and column generation-based lower bounds for the Pm, hj1 parallel to Sigma wiCi scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racem Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sadfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 219 (22), pp.10783-10805. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amc.2013.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Jobs and Maintenance Activities on Parallel Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (3), pp.363-383. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12351-012-0130-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted completion time minimization on a single-machine with a fixed non-availability interval: Differential approximability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vangelis Th. Paschos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1), pp.61-68. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.disopt.2012.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch and bound method for minimizing the weighted completion time scheduling problem on a single machine with release dates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nessah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39, pp.471-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-bound algorithm for total weighted tardiness minimization on parallel machines under release dates assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Souayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (2), pp.125-147. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2012010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-bound method for minimizing the weighted completion time scheduling problem on a single machine with release dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Nessah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (3), pp.471-478. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2011.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongly Fully Polynomial Time Approximation Scheme for the two-parallel capacitated machines scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sahnoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Planning and Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (1/2), pp.32. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijps.2011.044560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to “Fully polynomial time approximation scheme for the weighted flow-time minimization on a single machine with a fixed non-availability interval” [Comput. Ind. Eng. 56 (2009) 1708–1712]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (4), pp.1351. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2011.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-wait scheduling of a two-machine flow-shop to minimize the makespan under non-availability constraints and different release dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ben Chihaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atidel B. Hadj-Alouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Rezg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.6273-6286. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2010.531775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00601430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast approximation algorithms to minimize a special weighted flow-time criterion on a single machine with a non-availability interval and release dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (3), pp.257-265. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10951-009-0146-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-wait Scheduling of a Two-machine Flow-shop to Minimize the Makespan under Non-Availability Constraints and Different Release Dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ben Chihaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atidel B. Hadj-Alouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Rezg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2010.531775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DSS for job scheduling under process interruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruhul Sarker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daryl Essam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (2), pp.137-155. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-011-9094-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Linear Programming Approach for the Three-Dimensional Bin-Packing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhand Hifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36, pp.993-1000. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2010.05.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Genetic Algorithm for Optimization of Two-dimensional Cutting-Stock Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Metaheuristic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.34-49. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jamc.2010040103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully polynomial time approximation scheme for the total weighted tardiness minimization with a common due date</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 158 (9), pp.1035-1040. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2010.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid meta-heuristics for minimizing the total weighted completion time on uniform parallel machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Zaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Jarboui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taicir Loukil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36, pp.543-550. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2010.05.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved heuristic and an exact algorithm for the 2D strip and bin packing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sadfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1/2/3), pp.217. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijpd.2010.029994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliness-tardiness minimization on a single machine to schedule preventive maintenance tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-010-0425-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00601093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation algorithms for single machine scheduling with one unavailability period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (1), pp.79-92. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10288-008-0076-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation algorithms for the makespan minimization with positive tails on a single machine with a fixed non-availability interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (2), pp.117-133. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-007-9102-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exact Method for the 2D Guillotine Strip Packing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/732010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully polynomial time approximation scheme for the weighted flow-time minimization on a single machine with a fixed non-availability interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ridha Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (4), pp.1708-1712. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2008.09.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identical parallel-machine scheduling under availability constraints to minimize the sum of completion times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racem Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérif Sadfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 197 (3), pp.1150-1165. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2008.03.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worst-case analysis of the WSPT and MWSPT rules for single machine scheduling with one planned setup period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 187 (3), pp.1080-1089. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2006.06.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved branch-and-bound algorithm to minimize the weighted flowtime on identical parallel machines with family setup times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Adjallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Science and Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (4), pp.446-459. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11518-008-5065-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-machine scheduling with an availability constraint to minimize the weighted sum of the completion times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Souissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (3), pp.827-844. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2006.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the weighted flow time on a single machine with the resumable availability constraint: worst case of the WSPT heuristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (4), pp.388-395. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09511920701575088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient branch-and-bound algorithm for minimizing the weighted sum of completion times on a single machine with one availability constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (1), pp.138-150. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2007.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation algorithm for the weighted flow-time minimization on a single machine with a fixed non-availability interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54 (3), pp.401-410. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2007.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignment and Scheduling in Flexible Job-Shops by Hierarchical Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader El Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part C: Applications and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (4), pp.652-661. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCC.2007.897494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pareto-optimality approach for flexible job-shop scheduling problems: hybridization of evolutionary algorithms and fuzzy logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 60 (3-5), pp.245-276. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0378-4754(02)00019-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to &amp;quot;Approach by localization and multiobjective evolutionary optimization for flexible job-shop scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Borne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part C: Applications and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32 (2), pp.172-172. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCC.2002.804307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach by localization and multiobjective evolutionary optimization for flexible job-shop scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Borne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part C: Applications and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCC.2002.1009117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Machine Scheduling with Solar Panels and Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Lucarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Sonigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tour, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Automatic Behavior Identification for User Experience Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Clotagatide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Cueroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Mathematics and Computer Science (ICAMCS2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Hanoi, Vietnam. pp.3-14, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-00267-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Max Relative Regret for Scheduling to Minimize Maximum Lateness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Assayakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Lucarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Taiwan, Taiwan. pp.49-61, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-34347-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendation Ranking Based on AHP Approach for Productivity Improvement in SME Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chelghoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2022 IARIA Annual Congress on Frontiers in Science, Technology, Services, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nice, France. pp.103-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed-performance of robust algorithms for solving combinatorial optimization problems with imprecise and changing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Assayakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Lucarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Tardiness Minimization on Single Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bochra Djahel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Lucarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Networking, Sensing and Control (ICNSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Xiamen, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC52481.2021.9702231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface: Recent advances in multiple objective optimization and goal programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naceur Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Networking, Sensing and Control (ICNSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Xiamen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms on a variable-size rectangular interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pecci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Networking, Sensing and Control (ICNSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Xiamen, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC52481.2021.9702195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling on Hybrid Platforms: Improved Approximability Window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Lucarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Symposium on Theoretical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Online, Brazil. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61792-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Sentiment Analysis in Twitter Using Sentiment Specific Word Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chelghoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Faiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 10th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications (IDAACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Metz, France. pp.854-858, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDAACS.2019.8924403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-Dimensional packing algorithms on a variable-size rectangular interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pecci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.2022-2026, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Berth Allocation and Quay Crane Assignment With Uncertain Maintenance Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Shanghai, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IESM45758.2019.8948115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New algorithms for online time series search with interrelated prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1682-1687, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Lateness Minimization on Two-Parallel Machine with a Non-availability Interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gais Alhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzeldin Osman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 5th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Thessaloniki, France. pp.757-762, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2018.8394831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Algorithm for Open Shop Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Benziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 5th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Thessaloniki, France. pp.935-939, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2018.8394932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical formulation for open shop scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Albarra Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzeldin Osman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 4th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Barcelona, France. pp.0803-0808, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2017.8102693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of two metaheuristic algorithms for scheduling problem on a heterogeneous CPU/FPGA architecture with communication delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camel Tanougast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Diou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Singer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 4th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Barcelona, France. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2017.8102607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task allocation for wireless sensor network using logic gate-based evolutionary algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayet Allah Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Liouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saint Julian's, Malta. pp.654-658, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2016.7593640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithm based scheduling method for lifespan extension of a wireless sensors network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousif Elhadi Elsideeg Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Adjallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharief Babikir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 8th International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications (IDAACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDAACS.2015.7341377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithm for scheduling surgical units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sahnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Jabeur Telmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering 2015 (CIE45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France. pp.1375-1383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Formulations for the Unrelated Parallel Machines with Precedence Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Albarra Hassan Abdeljabbar Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzeldin Osman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering 2015 (CIE45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France. pp.1005-1012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Community Identification in Weighted Time-Varying Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chelghoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Otjacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Swarm Intelligence Based Optimization, ICSIBO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Mulhouse, France. pp.111-123, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50307-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal on-line algorithms for bi-directional non-preemptive conversion with interrelated conversion rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saint Julian's, Malta. pp.028-033, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2016.7593530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Community Identification in Weighted Time-Varying Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chelghoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Otjacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSIBO 2016 International Conference on Swarm Intelligence Based Optimization: Swarm Intelligence Based Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valid inequalities for unrelated parallel machines scheduling with precedence constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Albarra Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzeldin Osman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saint Julian's, Malta. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2016.7593644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integer Linear Programming Based Scheduling Method for Wireless Sensors Network Lifespan Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousif Elhadi Elsideeg Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharief Babiker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering 2015 (CIE45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France. pp.1069-1076</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithm approaches for scheduling in a cpu/FPGA architecture with hererogeneous communication delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camel Tanougast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Diou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Singer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering 2015 (CIE45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France. pp.1351-1358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Interactive Approach for Mining Twitter’s Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chelghoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Otjacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Data Mining and Big Data DMBD 2016: Data Mining and Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bali, Indonesia. pp.342-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Memetic Algorithm for Solving the Multiple Vehicles Routing Problem in Bicycle Sharing-Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelmoumene Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Labadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th international FLINS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A learning-based model for predicting information diffusion in social networks: Case of Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao-Thien Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chelghoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saint Julian's, Malta. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2016.7593657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Information Diffusion via Reputation Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Bao Thien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chelghoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2016: Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Porto, Portugal. pp.136-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unrelated Parallel Machine Scheduling Problem with Precedence Constraints: Polyhedral Analysis and Branch-and-Cut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Albarra Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzeldin Osman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Combinatorial Optimization, ISCO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Vietri sul Mare, Italy. pp.308-319, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45587-7_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Knapsack Problem under Merging Objects' Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering 2015 (CIE45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France. pp.1359-1368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not a tile out of place: Toward creating context-dependent user interfaces on smartglasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pecci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Maamria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 9th International Conference on Human System Interactions (HSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Portsmouth, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HSI.2016.7529680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community detection algorithm based on weighted maximum triangle packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chelghoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Otjacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering 2015 (CIE45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France. pp.1367-1374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unrelated Parallel Machine Scheduling Problem with Precedence Constraints: Polyhedral Analysis and Branch-and-Cut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Albarra Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzeldin Osman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Symposium on Combinatorial Optimization ISCO 2016: Combinatorial Optimization </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Salerne, Italy. pp.308-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Balancing Bicycle Sharing Systems: A Hybrid GA for solving the multiple vehicles routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelmoumene Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Labadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45rd International Conference on Computer and Industrial Engineering (CIE45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative lower bound algorithm for the single-machine scheduling problem under a non-availability constraint for maximum delivery time minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hfaiedh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sadfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atidel Hadj-Alouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Metz, France. pp.288-291, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2014.6996908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bi-Objective Simulation-Optimization approach for solving the dynamic vehicles routing problem in bicycle sharing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelmoumene Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Labadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEC'2015, 22nd European Concurrent Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum lateness minimization with positive tails on a single machine with an unexpected non-availability interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Nagih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Seifaddini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 World Congress on Computer Applications and Information Systems (WCCAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Hammamet, Tunisia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wccais.2014.6916608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking the solution techniques for reactive scheduling problem in operating room</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Farrokhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Pokoradi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 INTERNATIONAL CONFERENCE ON CONTROL, DECISION AND INFORMATION TECHNOLOGIES (CODIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Metz, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative lower bound algorithm for the Single-Machine Scheduling Problem Under a Non-Availability Constraint for Maximum Delivery Time Minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hfaiedh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sadfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atidel B. Hadj-Alouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 INTERNATIONAL CONFERENCE ON CONTROL, DECISION AND INFORMATION TECHNOLOGIES (CODIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Metz, France. pp.288-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaheuristic methods for solving the static balancing problem in public bicycle-sharing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelmoumene Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Labadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Intelligence for Modelling, Control and Automation (CIMCA’2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unrelated parallel machines with precedence constraints: application to cloud computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Jabbar Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE 3rd International Conference on Cloud Networking : CloudNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Luxembourg, Luxembourg. pp.438 - 442, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CloudNet.2014.6969034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Lateness Minimization with Positive Tails on a Single Machine with an Unexpected Non-Availability Interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Nagih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Seifaddini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 WORLD CONGRESS ON COMPUTER APPLICATIONS AND INFORMATION SYSTEMS (WCCAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower and upper bounds for the job shop scheduling problem with min-sum criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Benziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Nagih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hammamet, Tunisia. pp.847-850, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/codit.2013.6689653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Bounds for the Makespan Minimization in Job Shops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Benziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Nagih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 10TH IEEE INTERNATIONAL CONFERENCE ON NETWORKING, SENSING AND CONTROL (ICNSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Evry, France. pp.442-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower bounds and an enhanced greedy heuristic for the single processor scheduling with release dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hejer Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racem Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 INTERNATIONAL CONFERENCE ON CONTROL, DECISION AND INFORMATION TECHNOLOGIES (CODIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hammamet, Tunisia. pp.835--841, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2013.6689651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes pour l’ordonnancement des blocs opératoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Benziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Nagih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées LCOMS 2013 "STIC pour l'homme et la santé" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower and upper bounds for the Job Shop Scheduling problem with min-sum criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Benziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Nagih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 INTERNATIONAL CONFERENCE ON CONTROL, DECISION AND INFORMATION TECHNOLOGIES (CODIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hammamet, Tunisia. pp.847-850</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Approximation Analysis of Jackson's Rule for single-Machine Scheduling Problem with a Fixed Non-Availability Interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Nagih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Seifaddini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 10TH IEEE INTERNATIONAL CONFERENCE ON NETWORKING, SENSING AND CONTROL (ICNSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Evry, France. pp.388-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential approximation analysis of Jackson's rule for single-machine scheduling problem with a fixed non-availability interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Nagih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Seifaddini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 10th International Conference on Networking, Sensing and Control (ICNSC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Evry, France. pp.388-391, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icnsc.2013.6548769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Efficient Handling of the Maximum Triangle Packing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Otjacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCGI 2013, The Eighth International Multi-Conference on Computing in the Global Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nice, France. pp.249--252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective algorithms for scheduling problems under non-availability constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Systems and Computer Science : ICSCS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Villeneuve d'Ascq - Lille, France. pp.162-169, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IcConSCS.2013.6632041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics Algorithms Based on a Linear Programming for the Three-Dimensional Bin-Packing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhand Hifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Large Scale Systems: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lille, France. pp.72-76, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20100712-3-fr-2020.00013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling function for management and optimization in production and service systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Engineering (CIE-40)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Awaji City, Japan. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iccie.2010.5668409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Polynomial Time Approximation Scheme for the Two-Parallel Capacitated Machines Scheduling Problem Under Unavailability Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Large Scale Systems: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lille, France. pp.69-71, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20100712-3-FR-2020.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Jobs and Preventive Maintenance Activities on Parallel Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th WSEAS International Conference on Applied Computer Science - ACS'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Iwate, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00601124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower bounds for total weighted completion scheduling problem with availability constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sadfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Engineering (CIE39)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.159-163, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation algorithms to minimize a special weighted flow-time criterion on a single machine with a fixed job and release dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Engineering (CIE39)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.291-295, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iccie.2009.5223876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total weighted completion scheduling problem with availability constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sadfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Engineering (CIE39)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.134-137, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimising the cost of scheduling maintenance tasks on a single machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Concurrent Engineering Conference 2009 (ECEC’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Technology Institute, Apr 2009, Bruges, Belgium. pp.115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower bounds for earliness-tardiness minimization on a single machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Adjallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Engineering (CIE39)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.23-27, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makespan minimization on two parallel machines with release dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhand Hifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Engineering (CIE39)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.296-299, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iccie.2009.5223871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the earliness-tardiness costs on a single machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 International Conference on Service Systems and Service Management (ICSSSM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Melbourne, Australia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSSSM.2008.4598495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison study of heuristics for solving the 2D guillotine strip and bin packing problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 International Conference on Service Systems and Service Management (ICSSSM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Melbourne, Australia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSSSM.2008.4598479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved branch and bound algorithm for solving the identical parallel machnmes scheduling problem with family setup times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiconference on "Computational Engineering in Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.1040-1046, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CESA.2006.4281800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement sur machines parallèles identiques avec temps de préparation par famille : application à la gestion des tâches de maintenance préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Adjallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Francophone de MOdélisation et SIMulation - MOSIM'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc. pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower bounds for tardiness optimization on a single machine with family setup times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS Multiconference on Computational Engineering in Systems Applications (CESA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimiser le makespan avec prise en compte d'indisponibilité sur une seule machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worst-case bound performance of the preemptive WSPT heuristic for the problem 1, h&amp;lt;sub&amp;gt;1&amp;lt;/sub&amp;gt;|pre|&#x003A3;w&amp;lt;sub&amp;gt;i&amp;lt;/sub&amp;gt;C&amp;lt;sub&amp;gt;i&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 International Conference on Service Systems and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Troyes, France. pp.1183-1187, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSSSM.2006.320676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch and bound for 1/rj/Su Wj*Cj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Nessah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESA06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and bound for 1|ri| wiCi, Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Nessah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiconference on "Computational Engineering in Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.1047-1053, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CESA.2006.4281801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Bounds for Tardiness Minimization on a Single Machine with Family Setup Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiconference on "Computational Engineering in Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.1034-1039, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CESA.2006.4281799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and Bound Algorithm for solving the 2D Strip Packing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sadfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 International Conference on Service Systems and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Troyes, France. pp.940-946, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSSSM.2006.320758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSPT2 Heuristic and Dynamic Programming Method for the Parallel Machine Scheduling Problem with scheduled Preventive Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racem Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sadfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 International Conference on Service Systems and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Troyes, France. pp.1264-1270, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSSSM.2006.320690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Column Generation Method for the Parallel-Machine Scheduling Problem with availability constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racem Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sadfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiconference on "Computational Engineering in Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.1027-1033, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CESA.2006.4281798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch and Bound and Dynamic Programming to Minimize the Total Completion Times on a Single Machine with Availability Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Sadfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader El Kamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 IEEE International Conference on Systems, Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Waikoloa, United States. pp.1657-1662, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2005.1571386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing total tardiness on a single machine with sequence-dependent setup times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE International Conference on Systems, Man and Cybernetics (IEEE Cat. No.04CH37583)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, The Hague, Netherlands. pp.1481-1485, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2004.1399840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic regulation in the urban transportation network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montacer Dridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Networking, Sensing and Control, 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Taipei, Taiwan. pp.265-269, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC.2004.1297446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-Integer Programming and Constraint Programming Models for the Flexible Job Shop Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Hadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atidel Hadj-Alouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A2IA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 771, Springer Nature Switzerland, pp.110-122, 2023, Lecture Notes in Networks and Systems, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43524-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Random-key based genetic algorithm for the flexible job-shop scheduling minimizing total completion time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Hadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atidel Hadj-Alouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.443-447, 2021, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DESE54285.2021.9719336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Algorithms for Scheduling Programs with Shared Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Lucarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Nazé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1160, Springer International Publishing, pp.435-444, 2020, Advances in Intelligent Systems and Computing, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45691-7_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">45th International Conference on Computers & Industrial Engineering 2015 (CIE45)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dessouky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering 2015 (CIE45) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France. 2 vol., Curran Associates, Inc., pp.1437, 2016, 9781510817456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings - 2014 International Conference on Control, Decision and Information Technologies, CoDIT 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.i-x, 2014, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2014.6996854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Control, Decision and Information Technologies (CoDIT) : proceedings : Université de Lorraine, France, LCOMS, Metz, November 3-5, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Roka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kacem, Imed; Laroche, Pierre; Roka, Zsuzsanna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Metz, France. IEEE, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends of combinatorial optimization and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bhar Layeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Maculan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ridha Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 351 (1), pp.1-2, 2025, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-025-06740-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent optimization with learning for scheduling and logistics systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuo Gen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gursel Suer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Cheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 196, pp.110435, 2024, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2024.110435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of Optimization Methods to Industrial Engineering Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 112, pp.467-468, 2017, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2017.08.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in combinatorial optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehua Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dar-Li Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scientific World Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.628265, 2015, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/628265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword: Combinatorial optimization for industrial engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61 (2), pp.239-241, 2011, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2011.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial: New trends on service systems and service management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Science and Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17 (2), pp.129-131, 2008, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11518-008-5081-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Hybrid Neural Networks with Improved Weighted Word Embeddings for Sentiment Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Faiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chelghoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Intelligent Data Analysis XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12695, Springer International Publishing, pp.50-62, 2021, Lecture Notes in Computer Science, 978-3-030-74251-5. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74251-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Interactive Approach for Mining Twitter’s Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Abdelsadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Chelghoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Otjacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9714, Springer International Publishing, pp.342-349, 2016, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40973-3_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Approximation Schemes for the Maximum Lateness Minimization on a Single Machine with a Fixed Operator or Machine Non-Availability Interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kellerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Seifaddini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8596, Springer International Publishing, pp.305-314, 2014, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09174-7_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower bounds for the makespan minimization in job shops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Benziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Nagih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jarboui, Bassem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaheuristics for Production Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.442-445, 2013, 978-1-84821-497-2. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC.2013.6548779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Algorithms for Solving Flexible Job Shop Scheduling Problems - p. 19-44</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jarboui, Bassem and Siarry, Patrick and Teghem, Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaheuristics for production scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE ; Wiley, pp.528, 2013, Automation-control and industrial engineering series, 978-1-84821-497-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Algorithm for Scheduling Production Jobs and Preventive Maintenance Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Adjallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Process Management Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.152-161, 2012, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28115-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Genetic Algorithm for Optimization of Two-Dimensional Cutting-Stock Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling, Analysis, and Applications in Metaheuristic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.56-71, 2012, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-0270-0.ch004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling under Unavailability Constraints to Minimize Flow-time Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiprocessor Scheduling, Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I-Tech Education and Publishing, 2007, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/5214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Job-Shop Scheduling Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Information Science and Technology, First Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.1197-1200, 2005, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59140-553-5.ch211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Schedule Performance in Flexible Job-Shops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Sensory Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.137-153, 2004, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-07950-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Evolutionary Approach for Multiobjective Combinatorial Optimization: Application to Scheduling Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets Based Heuristics for Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 126, Springer Berlin Heidelberg, pp.197-219, 2003, Studies in Fuzziness and Soft Computing, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-36461-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Job-Shop Scheduling Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, 2003, 9781591400370. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/9781591400370.ch014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for the Bin Packing Problem with Overlapping Items</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312527v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted completion time minimization on a single-machine with a fixed non-availability interval: differential approximability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vangelis Paschos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science Incubator Summer School Report 2014. Délivrable technique D5.1 du Projet Européen FP7-FET-EYE, Commission Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Commission Européenne. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research ideas and scientific feedback from the SCP. Délivrable scientifique D5.2 du Projet Européen FP7-FET-EYE, Commission Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Commission européenne. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId507"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E2AB9B8"/>
+    <w:nsid w:val="B0D3D14C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/imed-kacem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8365-3004" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070471096" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6649-7257" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05410257v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Chikhi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Kacem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40305-025-00659-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04464514v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gais Alhadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laroche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izzeldin Osman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2024029" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04857945v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kellerer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-024-01205-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637640v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Assayakh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lucarelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06122-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Grange" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Minich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2022022" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03957134v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Kadri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pecci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794009v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Abdelsadek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107876" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814432v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Naz&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-021-00702-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814433v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schroeder" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-020-00548-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Naceur Azaiez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Gharbi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Makhlouf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Masmoudi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2022.108040" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937001v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide La Torre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Masri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-020-03848-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937002v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ridha Mahjoub" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-03957-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03795347v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-019-03250-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000286v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Fekih" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hadda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidel B. Hadj Alouane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2020.112479" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489800v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.11.065" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938889v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kadri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Labadi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-018-3258-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Schmidt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2018064" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487003v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2019.04.052" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.09.026" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02967247v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Abdallah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camel Tanougast" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Diou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Singer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2019.106006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000370v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00898-7_28" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939452v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Albarra Hassan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-018-0291-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939442v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runliang Dou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Fu Chien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Yu Hsu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/ijcis.11.1.61" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938890v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0417-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794016v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chelghoum" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Herrmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Otjacques" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2017.09.022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03795416v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelmoumene Kadri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31209/2018.100000016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03023092v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousif E.E. Ahmed" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Hloindo Adjallah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Stock" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharief F. Babiker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.09.049" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939445v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.10.015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sahnoune" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2017044" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939459v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.02.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSHXLP9C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939467v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.07.014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666062v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939465v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2016066" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01784175v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.643" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277969v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Levner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jimo.2016.12.811" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01784146v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Seifaddini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-015-9924-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712394v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277555v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hfaiedh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Sadfi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidel Hadj-Alouane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2014.11.103" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q36CR57Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277553v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2015.071777" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783624v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24846/v24i4y201503" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277979v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lanuel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-013-9643-7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277554v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Otjacques" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2014.12.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DHS8B8B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267624v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Benziani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Nagih" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783535v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.07.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000668v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24846/v23i1y201404" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267632v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racem Mellouli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Chu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2013.05.004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVH920TD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387489v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Rebai" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo-Hloindo Adjallah" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-012-0130-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267631v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Th. Paschos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2012.11.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785037v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nessah" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kacem" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939534v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Souayah" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouari" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2012010" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939532v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Nessah" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2011.05.024" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJF9LBKD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001172v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2011.06.016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H374DBX2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601430v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Chihaoui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidel B. Hadj-Alouane" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Dridi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Rezg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.531775" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001063v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijps.2011.044560" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001041v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-009-0146-4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-97Q4DX9N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662385v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001029v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hasan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruhul Sarker" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl Essam" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-011-9094-3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K85XLXWC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001072v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhand Hifi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane N&#232;gre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.126" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGF8S8V4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001445v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mellouli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Masmoudi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jamc.2010040103" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001088v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2010.01.013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001133v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Zaidi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jarboui" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taicir Loukil" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.069" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBSLZW4L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001085v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bekrar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijpd.2010.029994" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601093v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-010-0425-0" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8HQVDXZW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001178v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-008-0076-6" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001184v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-007-9102-4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MFSCV3MT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001162v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/732010" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001192v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2008.09.042" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTXK3G62-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001193v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Sadfi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2008.03.043" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75LMQBXN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001245v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.06.062" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2FVX3MC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001211v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Adjallah" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-008-5065-y" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J3PGSQ3N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001229v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Souissi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2006.04.010" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56520P8Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001225v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09511920701575088" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001218v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2007.01.013" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PL2K6C0Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001215v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2007.08.005" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8C06DHS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001248v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozha Zribi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader El Kamel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCC.2007.897494" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001447v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Hammadi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-4754(02)00019-8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V014LX9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001453v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hammadi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCC.2002.804307" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001450v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCC.2002.1009117" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579632v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fagnon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Sonigo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04959477v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Clotagatide" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cueroni" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00267-9_1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04051505v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34347-6_5" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04051623v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595295v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Assayakh" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03999943v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochra Djahel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC52481.2021.9702231" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000281v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Azaiez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03999941v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC52481.2021.9702195" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780878v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Simon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61792-9_4" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471969v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Li" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifeng Zheng" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948115" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02976949v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820506" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794032v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Othman" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Faiz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2019.8924403" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000348v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820654" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000391v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2018.8394831" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03791506v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2018.8394932" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000427v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102693" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883150v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102607" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000520v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayet Allah Ferjani" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Liouane" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2016.7593640" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785781v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousif Elhadi Elsideeg Ahmed" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharief Babikir" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2015.7341377" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785302v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ayachi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Jabeur Telmoudi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785317v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Albarra Hassan Abdeljabbar Hassan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785932v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000497v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50307-3_9" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000506v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Schmidt" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2016.7593530" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785913v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2016.7593644" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785314v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharief Babiker" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785297v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785938v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712417v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785905v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Thien Hoang" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2016.7593657" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785924v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Bao Thien" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000555v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45587-7_27" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785321v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laurent" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785927v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Maamria" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2016.7529680" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785156v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785935v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000647v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2014.6996908" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712475v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712466v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000729v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wccais.2014.6916608" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267627v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Farrokhi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Pokoradi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267626v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712511v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278024v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Martin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Jabbar Hassan" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet.2014.6969034" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267628v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000904v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit.2013.6689653" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279538v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267630v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283956v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Zribi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2013.6689651" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267629v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277561v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001439v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icnsc.2013.6548769" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283957v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277994v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IcConSCS.2013.6632041" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001121v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Negre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100712-3-fr-2020.00013" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001422v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccie.2010.5668409" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001103v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100712-3-FR-2020.00012" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601124v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02496074v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223882" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001440v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccie.2009.5223876" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521911v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223971" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089999v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02496043v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223868" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001423v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccie.2009.5223871" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02497457v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2008.4598495" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476043v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2008.4598479" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02490601v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CESA.2006.4281800" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091136v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adjallah" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02477779v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02525626v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2006.320676" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476587v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02798124v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02473395v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CESA.2006.4281801" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02496064v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CESA.2006.4281799" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02473352v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2006.320758" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498253v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2006.320690" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476030v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CESA.2006.4281798" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02491598v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2005.1571386" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02497493v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2004.1399840" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02525193v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montacer Dridi" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC.2004.1297446" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04310968v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43524-9_8" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03999937v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DESE54285.2021.9719336" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938886v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45691-7_40" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01782599v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dessouky" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000758v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2014.6996854" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279545v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Roka" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05228748v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bhar Layeb" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Maculan" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-025-06740-3" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04857944v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuo Gen" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Wang" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gursel Suer" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Cheng" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110435" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939454v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.08.034" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147811v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehua Xu" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar-Li Yang" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Liu" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/628265" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001045v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2011.07.016" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN89C4VB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001222v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-008-5081-y" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TT3V0H8C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794029v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74251-5_5" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000603v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40973-3_34" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000650v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09174-7_26" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000955v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC.2013.6548779" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283958v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03053089v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28115-0_15" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001441v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0270-0.ch004" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001252v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/5214" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001438v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59140-553-5.ch211" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001457v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-07950-8_8" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G6BMKFGP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001454v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-36461-0_13" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-441G5HKC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001435v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/9781591400370.ch014" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312527v3" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875644v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Paschos" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322819v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322820v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/imed-kacem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8365-3004" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070471096" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6649-7257" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05410257v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Chikhi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Kacem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40305-025-00659-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04464514v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gais Alhadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laroche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izzeldin Osman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2024029" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04857945v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kellerer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-024-01205-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637640v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Assayakh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lucarelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06122-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Grange" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Minich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2022022" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03957134v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Kadri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pecci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794009v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Abdelsadek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107876" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814432v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Naz&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-021-00702-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814433v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schroeder" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-020-00548-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Naceur Azaiez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Gharbi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Makhlouf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Masmoudi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2022.108040" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937001v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide La Torre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Masri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-020-03848-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937002v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ridha Mahjoub" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-03957-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03795347v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-019-03250-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000286v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Fekih" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hadda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidel B. Hadj Alouane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2020.112479" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489800v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.11.065" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938889v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kadri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Labadi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-018-3258-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Schmidt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2018064" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487003v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2019.04.052" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.09.026" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02967247v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Abdallah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camel Tanougast" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Diou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Singer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2019.106006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000370v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00898-7_28" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939452v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Albarra Hassan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-018-0291-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939442v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runliang Dou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Fu Chien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Yu Hsu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/ijcis.11.1.61" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938890v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0417-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794016v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chelghoum" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Herrmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Otjacques" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2017.09.022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03795416v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelmoumene Kadri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31209/2018.100000016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03023092v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousif E.E. Ahmed" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Hloindo Adjallah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Stock" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharief F. Babiker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.09.049" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939445v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.10.015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sahnoune" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2017044" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939459v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.02.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSHXLP9C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939467v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.07.014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666062v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939465v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2016066" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01784175v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.643" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277969v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Levner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jimo.2016.12.811" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01784146v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Seifaddini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-015-9924-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712394v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277555v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hfaiedh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Sadfi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidel Hadj-Alouane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2014.11.103" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q36CR57Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783624v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24846/v24i4y201503" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277979v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lanuel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-013-9643-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277553v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2015.071777" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277554v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Otjacques" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2014.12.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DHS8B8B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267624v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Benziani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Nagih" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783535v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.07.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000668v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24846/v23i1y201404" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267632v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racem Mellouli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Chu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2013.05.004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVH920TD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387489v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Rebai" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo-Hloindo Adjallah" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-012-0130-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267631v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Th. Paschos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2012.11.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785037v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nessah" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kacem" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939534v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Souayah" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouari" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2012010" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939532v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Nessah" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2011.05.024" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJF9LBKD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001063v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijps.2011.044560" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001172v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2011.06.016" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H374DBX2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601430v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Chihaoui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidel B. Hadj-Alouane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Dridi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Rezg" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.531775" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001041v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-009-0146-4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-97Q4DX9N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662385v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001029v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hasan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruhul Sarker" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl Essam" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-011-9094-3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K85XLXWC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001072v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhand Hifi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane N&#232;gre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.126" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGF8S8V4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001445v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mellouli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Masmoudi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jamc.2010040103" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001088v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2010.01.013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001133v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Zaidi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jarboui" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taicir Loukil" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2010.05.069" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBSLZW4L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001085v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bekrar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijpd.2010.029994" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601093v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-010-0425-0" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8HQVDXZW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001178v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-008-0076-6" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001184v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-007-9102-4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MFSCV3MT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001162v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/732010" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001192v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2008.09.042" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTXK3G62-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001193v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Sadfi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2008.03.043" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75LMQBXN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001245v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.06.062" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2FVX3MC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001211v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Adjallah" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-008-5065-y" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J3PGSQ3N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001229v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Souissi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2006.04.010" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56520P8Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001225v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09511920701575088" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001218v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2007.01.013" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PL2K6C0Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001215v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2007.08.005" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8C06DHS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001248v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozha Zribi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader El Kamel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCC.2007.897494" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001447v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Hammadi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-4754(02)00019-8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V014LX9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001453v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hammadi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCC.2002.804307" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001450v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCC.2002.1009117" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579632v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fagnon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Sonigo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04959477v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Clotagatide" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cueroni" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00267-9_1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04051505v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34347-6_5" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04051623v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595295v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Assayakh" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03999943v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochra Djahel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC52481.2021.9702231" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000281v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Azaiez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03999941v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC52481.2021.9702195" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780878v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Simon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61792-9_4" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794032v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Othman" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Faiz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2019.8924403" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02976949v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820506" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471969v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Li" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifeng Zheng" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948115" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000348v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820654" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000391v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2018.8394831" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03791506v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2018.8394932" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000427v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102693" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883150v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102607" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000520v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayet Allah Ferjani" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Liouane" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2016.7593640" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785781v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousif Elhadi Elsideeg Ahmed" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharief Babikir" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2015.7341377" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785302v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ayachi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Jabeur Telmoudi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785317v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Albarra Hassan Abdeljabbar Hassan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000497v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50307-3_9" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000506v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Schmidt" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2016.7593530" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785932v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785913v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2016.7593644" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785314v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharief Babiker" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785297v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785938v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712417v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785905v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Thien Hoang" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2016.7593657" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785924v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Bao Thien" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000555v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45587-7_27" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785321v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laurent" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785927v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Maamria" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2016.7529680" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785156v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785935v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712475v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000647v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2014.6996908" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712466v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000729v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wccais.2014.6916608" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267627v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Farrokhi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Pokoradi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267626v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712511v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278024v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Martin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Jabbar Hassan" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet.2014.6969034" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267628v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000904v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit.2013.6689653" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267630v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283956v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Zribi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2013.6689651" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279538v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267629v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277561v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001439v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icnsc.2013.6548769" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283957v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277994v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IcConSCS.2013.6632041" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001121v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Negre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100712-3-fr-2020.00013" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001422v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccie.2010.5668409" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001103v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100712-3-FR-2020.00012" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601124v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02496074v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223882" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001440v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccie.2009.5223876" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521911v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223971" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089999v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02496043v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223868" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001423v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccie.2009.5223871" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02497457v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2008.4598495" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476043v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2008.4598479" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02490601v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CESA.2006.4281800" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091136v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adjallah" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476587v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02477779v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02525626v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2006.320676" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02798124v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02473395v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CESA.2006.4281801" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02496064v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CESA.2006.4281799" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02473352v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2006.320758" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498253v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2006.320690" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476030v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CESA.2006.4281798" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02491598v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2005.1571386" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02497493v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2004.1399840" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02525193v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montacer Dridi" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC.2004.1297446" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04310968v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43524-9_8" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03999937v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DESE54285.2021.9719336" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938886v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45691-7_40" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01782599v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dessouky" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000758v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2014.6996854" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279545v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Roka" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05228748v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bhar Layeb" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Maculan" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-025-06740-3" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04857944v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuo Gen" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Wang" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gursel Suer" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Cheng" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110435" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939454v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.08.034" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147811v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehua Xu" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar-Li Yang" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Liu" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/628265" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001045v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2011.07.016" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN89C4VB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001222v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-008-5081-y" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TT3V0H8C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794029v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74251-5_5" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000603v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40973-3_34" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000650v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09174-7_26" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000955v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC.2013.6548779" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283958v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03053089v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28115-0_15" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001441v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0270-0.ch004" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001252v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/5214" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001438v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59140-553-5.ch211" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001457v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-07950-8_8" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G6BMKFGP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001454v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-36461-0_13" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-441G5HKC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001435v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/9781591400370.ch014" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312527v3" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875644v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangelis Paschos" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322819v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322820v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>