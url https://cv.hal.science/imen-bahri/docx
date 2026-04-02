--- v0 (2026-03-06)
+++ v1 (2026-04-02)
@@ -66,2302 +66,2281 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linearization for Output Voltage Control of Switched Reluctance Generator</w:t>
+                <w:t xml:space="preserve">Nonlinear voltage control of switched reluctance generators in low voltage DC microgrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Imen Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qihao Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Bahri</w:t>
+                <w:t xml:space="preserve">Jianwen Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Berthelot</w:t>
+                <w:t xml:space="preserve">D. Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05221861v1</w:t>
+                <w:t xml:space="preserve">hal-05554799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model predictive control and linear control of DC–DC boost converter in low voltage DC microgrid: An experimental comparative study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linearization for Output Voltage Control of Switched Reluctance Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qihao Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qihao Guo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2022.105387⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71 (7), pp.6647-6655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2023.3296829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198846v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05221861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PMSM design optimization concerning sensorless performance and torque ripple</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Model predictive control and linear control of DC–DC boost converter in low voltage DC microgrid: An experimental comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qihao Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Khanchoul</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Prime – Advances in Electrical Engineering, Electronics and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prime.2022.100049⟩</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131, pp.105387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2022.105387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390879v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration Reduction Controller for a Switched Reluctance Machine Based on HW/SW Partitioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PMSM design optimization concerning sensorless performance and torque ripple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiteng Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Man Zhang</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Khanchoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TII.2020.3010375⟩</w:t>
+              <w:t xml:space="preserve">e-Prime – Advances in Electrical Engineering, Electronics and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.100049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prime.2022.100049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273546v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Energy Management Strategy in Electric Vehicle Based on H∞ Self-Gain Scheduled for Linear Parameter Varying Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vibration Reduction Controller for a Switched Reluctance Machine Based on HW/SW Partitioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vlad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Sellali</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Imen Bahri</w:t>
+                <w:t xml:space="preserve">Honqin Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (6), pp.3879 - 3889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TII.2020.3010375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705651v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum power point analysis for partial shading detection and identification in photovoltaic systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Novel Energy Management Strategy in Electric Vehicle Based on H∞ Self-Gain Scheduled for Linear Parameter Varying Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Sellali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achour Bekta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siwar Fadhel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Demba Diallo</w:t>
+                <w:t xml:space="preserve">Abdesslem Djerdir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Delpha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">I. Bahri</w:t>
+                <w:t xml:space="preserve">Yongheng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (2), pp.767 - 778</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02938015v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency Improvement by the Intermittent Control for Switched Reluctance Machine in Automotive Application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maximum power point analysis for partial shading detection and identification in photovoltaic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Fadhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duy-Minh Nguyen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
+                <w:t xml:space="preserve">I. Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2019.2906860⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 224, pp.113374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2020.113374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505253v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration Reduction Control of Switched Reluctance Machine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Adaptive state observers for sensorless control of switched reluctance motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bobtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Éric Berthelot</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEC.2019.2908458⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (4), pp.990-1006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.4420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109992v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive state observers for sensorless control of switched reluctance motors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vibration Reduction Control of Switched Reluctance Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Demba Diallo</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vlad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.4420⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (3), pp.1380 - 1390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEC.2019.2908458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418783v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIBRATION STUDY OF THE INTERMITTENT CONTROL FOR A SWITCHED RELUCTANCE MACHINE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy-Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 158, pp.308-325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matcom.2018.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PV shading fault detection and classification based on I-V curve using principal component analysis: Application to isolated PV system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+                <w:t xml:space="preserve">A New Control Method for Vibration and Noise Suppression in Switched Reluctance Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vlad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongqin Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (8), pp.1554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en12081554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2018.12.048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01970593v1</w:t>
+                <w:t xml:space="preserve">hal-02109970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Control Method for Vibration and Noise Suppression in Switched Reluctance Machines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hongqin Xie</w:t>
+                <w:t xml:space="preserve">PV shading fault detection and classification based on I-V curve using principal component analysis: Application to isolated PV system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Fadhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 179, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2018.12.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en12081554⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02109970v1</w:t>
+                <w:t xml:space="preserve">hal-01970593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling, design, and real time implementation of robust H-infinity position control of piezoelectric actuator drive</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Efficiency Improvement by the Intermittent Control for Switched Reluctance Machine in Automotive Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy-Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechatronics and Automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJMA.2018.095516⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (4), pp.4167-4182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2019.2906860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401589v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time implementation of H-infinity and RST motion control of rotary traveling wave ultrasonic motor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling, design, and real time implementation of robust H-infinity position control of piezoelectric actuator drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhanned Brahim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Bernard</w:t>
+                <w:t xml:space="preserve">Y. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bahri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2017.04.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechatronics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (4), pp.151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJMA.2018.095516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692522v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H-infinity and RST Position Controllers of Rotary Traveling Wave Ultrasonic Motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhanned Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical &amp; Mechatronics Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (2), pp.334-341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.1128773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGAs in industrial control applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Real time implementation of H-infinity and RST motion control of rotary traveling wave ultrasonic motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhanned Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TII.2011.2123908⟩</w:t>
+              <w:t xml:space="preserve">Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44, pp.14-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2017.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337007v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware/Software codesign guidelines for System on Chip FPGA-based sensorless AC drive applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">FPGAs in industrial control applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monmasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahoucine Idkhajine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cirstea Marcian N</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tisan Alin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 9 (4), pp.2165-2176. </w:t>
+              <w:t xml:space="preserve">, 2016, 7 (2), pp.224-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TII.2013.2245908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TII.2011.2123908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932613v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal hardware/software partitioning of asystem on chip FPGA-based sensorless AC drive current controller</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hardware/Software codesign guidelines for System on Chip FPGA-based sensorless AC drive applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahoucine Idkhajine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monmasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2012.06.008⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (4), pp.2165-2176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TII.2013.2245908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736107v1</w:t>
+                <w:t xml:space="preserve">hal-00932613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field programmable gate array-based fault-tolerant hysteresis current control for AC machine drives</w:t>
               </w:r>
@@ -2373,77 +2352,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birriri Hannen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouar Mohammed Wissem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkhodja Ilhem Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monmasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Electric Power Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6 (3), pp.181 - 189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2471,267 +2450,396 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standard karyotype of the domestic pig.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal hardware/software partitioning of asystem on chip FPGA-based sensorless AC drive current controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahoucine Idkhajine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monmasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hereditas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90, pp.145-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2012.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02722648v1</w:t>
+                <w:t xml:space="preserve">hal-00736107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Standard karyotype of the domestic pig.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Gustavsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Bosma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Echard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hereditas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 109, pp.151-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02722648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reciprocal translocations in pigs. Their detection and consequences on animal performance and economic losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.P. Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, 75 (6), pp.448-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02726356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2741,3824 +2849,3824 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PMSM Design optimization concerning sensorless performance and torque ripple</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dovetail Design Solution Of PMSM Using Stainless Steel For Sensorless Performance Improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiteng Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khanchoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SPEEDAM53979.2022.9842188⟩</w:t>
+              <w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Valencia, France. pp.2128-2134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEM51905.2022.9910901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390914v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dovetail Design Solution Of PMSM Using Stainless Steel For Sensorless Performance Improvement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">PMSM Design optimization concerning sensorless performance and torque ripple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiteng Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khanchoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICEM51905.2022.9910901⟩</w:t>
+              <w:t xml:space="preserve">2022 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Sorrento, France. pp.491-496, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SPEEDAM53979.2022.9842188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390924v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Speed PMSM Control Technique With a Single DC Bus current Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Bala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khanchoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th Annual Conference of the IEEE Industrial Electronics Society (IECON 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. pp.243-248, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2019.8927460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance des modules photovoltaïques en conditions réelles par l’analyse des grandeurs électriques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Imen Bahri</w:t>
+                <w:t xml:space="preserve">Performance of the Intermittent Control for Switched Reluctance Machine on Driving Cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV) 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 XIII International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Alexandroupoli, France. pp.1636-1642, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2018.8506700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943075v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la commande intermittente sur la pulsation du couple d'une machine à réluctance variable pour véhicule électrique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Data-driven approach for isolated PV shading fault diagnosis based on experimental I-V curves analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Fadhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Industrial Technology (ICIT 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icit.2018.8352302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981873v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the Intermittent Control for Switched Reluctance Machine on Driving Cycle</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Impact de la commande intermittente sur la pulsation du couple d'une machine à réluctance variable pour véhicule électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy-Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 XIII International Conference on Electrical Machines (ICEM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394005v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven approach for isolated PV shading fault diagnosis based on experimental I-V curves analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Connexion de la génératrice à réluctance variable au réseau alternatif monophasé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni Arias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Industrial Technology (ICIT 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702863v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connexion de la génératrice à réluctance variable au réseau alternatif monophasé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Surveillance des modules photovoltaïques en conditions réelles par l’analyse des grandeurs électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Fadhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoni Arias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981834v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Frequency Impedance Analysis for Sensorless Starting of Wound Rotor Synchronous Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Beciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Maalouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.15780-15785, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the intermittent control on the vibration behavior of a switched reluctance machine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Optimal control strategy of switched reluctance generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy-Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IMACS International conference on theory and application of modeling and simulation in electrical power engineering (Electrimacs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IMACS International conference on theory and application of modeling and simulation in electrical power engineering (Electrimacs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707815v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the intermittent control on the torque pulsation of a switched reluctance machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy-Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Belfort, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/vppc.2017.8330888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new vibration reduction control strategy of switched reluctance machine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact of the intermittent control on the vibration behavior of a switched reluctance machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy-Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cristina Vlad</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Machines and Drives Conference (IEMDC), 2017 IEEE International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2017 IMACS International conference on theory and application of modeling and simulation in electrical power engineering (Electrimacs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677842v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control strategy of switched reluctance generator</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A new vibration reduction control strategy of switched reluctance machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Demba Diallo</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vlad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMACS International conference on theory and application of modeling and simulation in electrical power engineering (Electrimacs)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electric Machines and Drives Conference (IEMDC), 2017 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Miami, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iemdc.2017.8002114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707823v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermittent control for efficiency gain of a switched reluctance machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy-Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Electric Machines and Drives Conference (IEMDC) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Miami, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEMDC.2017.8001870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Analysis of Pulsating Carrier Injection vs. Extended Kalman Filter Injection-Based Sensorless Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Beciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maalouf Amira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Belfort, France. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/vppc.2017.8331017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the variable turn-off angle control for SRM regarding vibration reduction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modeling and Robust Closed Loop Position Controllers of Piezoelectric Actuator Drive (PAD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhanned Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristina Vlad</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Machines and Drives Conference (IEMDC), 2017 IEEE International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/iemdc.2017.8002285⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Systems, Automation &amp; Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Marrakech, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSD.2017.8166946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677819v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Robust Closed Loop Position Controllers of Piezoelectric Actuator Drive (PAD)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Improvement of the variable turn-off angle control for SRM regarding vibration reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Bernard</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vlad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Systems, Automation &amp; Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SSD.2017.8166946⟩</w:t>
+              <w:t xml:space="preserve">Electric Machines and Drives Conference (IEMDC), 2017 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Miami, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iemdc.2017.8002285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692571v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faults effects analysis in a photovoltaic array based on current-voltage and power-voltage characteristics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sensorless control of Switched Reluctance Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mimouni</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 17th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">42nd Annual Conference of the IEEE Industrial Electronics Society (IECON 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Florence, Italy. pp.6693 - 6698, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2016.7793584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/sta.2016.7952049⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01942581v1</w:t>
+                <w:t xml:space="preserve">hal-01495230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two control strategies regarding vibration criterion for switched reluctance machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maamri Hana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IET International Conference on Power Electronics, Machines and Drives (PEMD 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Glasgow, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/cp.2016.0216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensorless control of Switched Reluctance Machine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Faults effects analysis in a photovoltaic array based on current-voltage and power-voltage characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Fadhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Berthelot</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mimouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd Annual Conference of the IEEE Industrial Electronics Society (IECON 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 17th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Sousse, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/sta.2016.7952049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2016.7793584⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01495230v1</w:t>
+                <w:t xml:space="preserve">hal-01942581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and RST position control of Rotary Traveling Wave Ultrasonic Motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhanned Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE conference on System Process &amp; Control (ICSPC2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Bandar Sunway, Malaysia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/spc.2015.7473553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive hysteresis controller for the Switched Reluctance Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maamri Hana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derbel Nabil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CISTEM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current Controller for Switched Reluctance Motors Using Pole Placement Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.W. Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Garcia Estébanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 International Electric Machines &amp; Drives Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Chicago, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEMDC.2013.6556281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current controller for switched reluctance motors using pole placement approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad-Waseem Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo García Estébanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Electric Machines &amp; Drives Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Chicago, IL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced direct instantaneous torque control of switched reluctance machine with phase current limitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhruv Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th Annual Conference of the IEEE Industrial Electronics Society (IECON 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Vienne, Austria. pp.2780 - 2785, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2013.6699571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Direct Instantaneous Torque Control of Switched Reluctance Machine with Phase Current Limitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhruv Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dhruv Shah</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Vienna, Austria. pp.2777-2782</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advancements in FPGA-based controllers for AC Drives Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monmasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahoucine Idkhajine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maalouf Amira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouar Mohammed Wissem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTIM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HW-SW Real-Time Operating system for AC drive applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monmasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Sorrento Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SPEEDAM.2012.6264445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FPGA-based implementation of sensorless AC drive controllers for embedded electrical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maalouf Amira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahoucine Idkhajine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monmasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE SLED 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SoPC-based current controler for Permanent Magnet Synchronous Machines drive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monmasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics (ISIE'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Bari, Italy. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and validation methodology of FPGA-based motor drive for High Temperature environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monmasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrical Systems for Aircraft, Railway and Ship Propulsion (ESARS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bologna, Italy. pp.1 - 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ESARS.2010.5665210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FPGA-based real-time simulation of fault tolerant current controllers for power electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monmasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkhodja Ilhem Slama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIE 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Seoul, North Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examen chromosomique de deux races de moutons tunisiens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.P. Cribiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire CIPEA/FIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1989, Cameroon, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02855205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6568,100 +6676,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les anomalies chromosomiques des verrats hypoprolifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bahri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Diderot - Paris 7, 1985. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02857197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6671,105 +6779,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à la commande des systèmes électromagnétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Paris saclay; Laboratoire de génie électrique de Paris, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04559971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId175"/>
+      <w:footerReference w:type="default" r:id="rId178"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6916,51 +7024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05221861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihao Guo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bahri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2023.3296829" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198846v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105387" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390879v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiteng Sun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodriguez-Ayerbe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khanchoul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2022.100049" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273546v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vlad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honqin Xie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2020.3010375" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705651v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sellali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Bekta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslem Djerdir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongheng Yang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02938015v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Fadhel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bahri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113374" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505253v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Minh Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2906860" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109992v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2019.2908458" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02418783v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Ortega" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bobtsov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4420" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505263v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01970593v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.12.048" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109970v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongqin Xie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12081554" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02401589v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brahim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bernard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMA.2018.095516" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692522v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhanned Brahim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2017.04.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692565v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1128773" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01337007v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monmasson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Idkhajine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cirstea Marcian N" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tisan Alin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2011.2123908" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932613v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Benkhelifa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2013.2245908" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736107v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.06.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZGKSXQZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337009v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birriri Hannen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouar Mohammed Wissem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkhodja Ilhem Slama" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2011.0053" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722648v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gustavsson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Bosma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Echard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fries" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726356v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Popescu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boscher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390914v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM53979.2022.9842188" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390924v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910901" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504793v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bala" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mercier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927460" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943075v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981873v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02394005v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Nguyen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krebs" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8506700" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702863v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icit.2018.8352302" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981834v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sarr" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Arias" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707866v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Beciu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Maalouf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2313" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707815v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707811v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2017.8330888" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677842v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iemdc.2017.8002114" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707823v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707796v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8001870" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813827v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maalouf Amira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2017.8331017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677819v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iemdc.2017.8002285" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692571v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2017.8166946" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01942581v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Trabelsi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mimouni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sta.2016.7952049" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01337029v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamri Hana" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berthelot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2016.0216" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01495230v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793584" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01264173v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/spc.2015.7473553" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337092v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derbel Nabil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00826713v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Arab" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilairet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia Est&#233;banez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2013.6556281" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223510v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Waseem Arab" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hilairet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a Est&#233;banez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932698v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Shah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hilairet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699571" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223507v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337108v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337143v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM.2012.6264445" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337129v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524773v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670716v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Bahri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS.2010.5665210" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337101v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855205v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Cribiu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857197v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04559971v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554799v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bahri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihao Guo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwen Meng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diallo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05221861v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2023.3296829" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198846v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105387" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390879v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiteng Sun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodriguez-Ayerbe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khanchoul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2022.100049" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273546v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vlad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honqin Xie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2020.3010375" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705651v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sellali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Bekta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslem Djerdir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongheng Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02938015v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Fadhel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bahri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113374" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02418783v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Ortega" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bobtsov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4420" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109992v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2019.2908458" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505263v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Minh Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109970v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongqin Xie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12081554" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01970593v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.12.048" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505253v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2906860" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02401589v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brahim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bernard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMA.2018.095516" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692565v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhanned Brahim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1128773" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692522v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2017.04.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01337007v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monmasson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Idkhajine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cirstea Marcian N" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tisan Alin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2011.2123908" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932613v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Benkhelifa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2013.2245908" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337009v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birriri Hannen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouar Mohammed Wissem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkhodja Ilhem Slama" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2011.0053" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.06.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZGKSXQZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722648v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gustavsson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Bosma" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Echard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fries" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726356v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Popescu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boscher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390924v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910901" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390914v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM53979.2022.9842188" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bala" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mercier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927460" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02394005v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krebs" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8506700" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702863v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icit.2018.8352302" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981873v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981834v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sarr" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Arias" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943075v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707866v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Beciu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Maalouf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2313" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707823v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707811v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2017.8330888" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707815v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677842v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iemdc.2017.8002114" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707796v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8001870" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813827v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maalouf Amira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2017.8331017" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692571v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2017.8166946" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677819v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iemdc.2017.8002285" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01495230v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793584" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01337029v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamri Hana" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berthelot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2016.0216" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01942581v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Trabelsi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mimouni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sta.2016.7952049" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01264173v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/spc.2015.7473553" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337092v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derbel Nabil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00826713v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Arab" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilairet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia Est&#233;banez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2013.6556281" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223510v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Waseem Arab" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hilairet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a Est&#233;banez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932698v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Shah" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hilairet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699571" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223507v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337108v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337143v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM.2012.6264445" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337129v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524773v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670716v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Bahri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS.2010.5665210" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337101v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855205v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Cribiu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857197v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04559971v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>