--- v1 (2026-04-02)
+++ v2 (2026-05-03)
@@ -3247,160 +3247,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the Intermittent Control for Switched Reluctance Machine on Driving Cycle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Krebs</w:t>
+                <w:t xml:space="preserve">Impact de la commande intermittente sur la pulsation du couple d'une machine à réluctance variable pour véhicule électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy-Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 XIII International Conference on Electrical Machines (ICEM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394005v1</w:t>
+                <w:t xml:space="preserve">hal-02981873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven approach for isolated PV shading fault diagnosis based on experimental I-V curves analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwar Fadhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3449,184 +3440,193 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Industrial Technology (ICIT 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icit.2018.8352302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la commande intermittente sur la pulsation du couple d'une machine à réluctance variable pour véhicule électrique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+                <w:t xml:space="preserve">Performance of the Intermittent Control for Switched Reluctance Machine on Driving Cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 XIII International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Alexandroupoli, France. pp.1636-1642, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2018.8506700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981873v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connexion de la génératrice à réluctance variable au réseau alternatif monophasé</w:t>
               </w:r>
@@ -3835,289 +3835,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Frequency Impedance Analysis for Sensorless Starting of Wound Rotor Synchronous Machines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t>
+                <w:t xml:space="preserve">Optimal control strategy of switched reluctance generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy-Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amira Maalouf</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IMACS International conference on theory and application of modeling and simulation in electrical power engineering (Electrimacs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707866v1</w:t>
+                <w:t xml:space="preserve">hal-01707823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control strategy of switched reluctance generator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of the intermittent control on the torque pulsation of a switched reluctance machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy-Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Demba Diallo</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMACS International conference on theory and application of modeling and simulation in electrical power engineering (Electrimacs)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Belfort, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/vppc.2017.8330888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707823v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the intermittent control on the torque pulsation of a switched reluctance machine</w:t>
+                <w:t xml:space="preserve">Impact of the intermittent control on the vibration behavior of a switched reluctance machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy-Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
@@ -4135,307 +4122,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2017 IMACS International conference on theory and application of modeling and simulation in electrical power engineering (Electrimacs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707811v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the intermittent control on the vibration behavior of a switched reluctance machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duy-Minh Nguyen</w:t>
+                <w:t xml:space="preserve">A new vibration reduction control strategy of switched reluctance machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vlad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IMACS International conference on theory and application of modeling and simulation in electrical power engineering (Electrimacs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electric Machines and Drives Conference (IEMDC), 2017 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Miami, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iemdc.2017.8002114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707815v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new vibration reduction control strategy of switched reluctance machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Man Zhang</w:t>
+                <w:t xml:space="preserve">High Frequency Impedance Analysis for Sensorless Starting of Wound Rotor Synchronous Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Beciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Godoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cristina Vlad</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Maalouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Machines and Drives Conference (IEMDC), 2017 IEEE International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Miami, United States. </w:t>
+              <w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.15780-15785, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/iemdc.2017.8002114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677842v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermittent control for efficiency gain of a switched reluctance machine</w:t>
               </w:r>
@@ -4538,64 +4538,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Analysis of Pulsating Carrier Injection vs. Extended Kalman Filter Injection-Based Sensorless Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Beciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4883,274 +4883,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensorless control of Switched Reluctance Machine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of two control strategies regarding vibration criterion for switched reluctance machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Éric Berthelot</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maamri Hana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Godoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd Annual Conference of the IEEE Industrial Electronics Society (IECON 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON.2016.7793584⟩</w:t>
+              <w:t xml:space="preserve">8th IET International Conference on Power Electronics, Machines and Drives (PEMD 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cp.2016.0216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495230v1</w:t>
+                <w:t xml:space="preserve">hal-01337029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two control strategies regarding vibration criterion for switched reluctance machine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensorless control of Switched Reluctance Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Berthelot</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IET International Conference on Power Electronics, Machines and Drives (PEMD 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Glasgow, United Kingdom. </w:t>
+              <w:t xml:space="preserve">42nd Annual Conference of the IEEE Industrial Electronics Society (IECON 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Florence, Italy. pp.6693 - 6698, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/cp.2016.0216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2016.7793584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337029v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faults effects analysis in a photovoltaic array based on current-voltage and power-voltage characteristics</w:t>
               </w:r>
@@ -5383,51 +5383,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive hysteresis controller for the Switched Reluctance Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maamri Hana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derbel Nabil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5459,286 +5459,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Controller for Switched Reluctance Motors Using Pole Placement Approach</w:t>
+                <w:t xml:space="preserve">Current controller for switched reluctance motors using pole placement approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.W. Arab</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Mohammad-Waseem Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Bahri</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hilairet</w:t>
+                <w:t xml:space="preserve">Mickaël Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Garcia Estébanez</w:t>
+                <w:t xml:space="preserve">Pablo García Estébanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 International Electric Machines &amp; Drives Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Electric Machines &amp; Drives Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Chicago, IL, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826713v1</w:t>
+                <w:t xml:space="preserve">hal-03223510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current controller for switched reluctance motors using pole placement approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Current Controller for Switched Reluctance Motors Using Pole Placement Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.W. Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Godoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad-Waseem Arab</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Imen Bahri</w:t>
+                <w:t xml:space="preserve">M. Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Hilairet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pablo García Estébanez</w:t>
+                <w:t xml:space="preserve">P. Garcia Estébanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Electric Machines &amp; Drives Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 International Electric Machines &amp; Drives Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Chicago, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMDC.2013.6556281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03223510v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced direct instantaneous torque control of switched reluctance machine with phase current limitation</w:t>
               </w:r>
@@ -5841,51 +5841,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Direct Instantaneous Torque Control of Switched Reluctance Machine with Phase Current Limitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhruv Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7024,51 +7024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554799v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bahri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihao Guo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwen Meng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diallo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05221861v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2023.3296829" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198846v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105387" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390879v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiteng Sun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodriguez-Ayerbe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khanchoul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2022.100049" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273546v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vlad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honqin Xie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2020.3010375" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705651v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sellali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Bekta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslem Djerdir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongheng Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02938015v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Fadhel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bahri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113374" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02418783v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Ortega" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bobtsov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4420" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109992v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2019.2908458" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505263v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Minh Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109970v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongqin Xie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12081554" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01970593v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.12.048" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505253v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2906860" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02401589v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brahim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bernard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMA.2018.095516" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692565v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhanned Brahim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1128773" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692522v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2017.04.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01337007v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monmasson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Idkhajine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cirstea Marcian N" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tisan Alin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2011.2123908" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932613v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Benkhelifa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2013.2245908" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337009v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birriri Hannen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouar Mohammed Wissem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkhodja Ilhem Slama" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2011.0053" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.06.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZGKSXQZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722648v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gustavsson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Bosma" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Echard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fries" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726356v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Popescu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boscher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390924v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910901" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390914v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM53979.2022.9842188" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bala" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mercier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927460" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02394005v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krebs" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8506700" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702863v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icit.2018.8352302" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981873v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981834v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sarr" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Arias" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943075v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707866v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Beciu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Maalouf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2313" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707823v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707811v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2017.8330888" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707815v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677842v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iemdc.2017.8002114" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707796v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8001870" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813827v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maalouf Amira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2017.8331017" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692571v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2017.8166946" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677819v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iemdc.2017.8002285" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01495230v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793584" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01337029v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamri Hana" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berthelot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2016.0216" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01942581v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Trabelsi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mimouni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sta.2016.7952049" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01264173v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/spc.2015.7473553" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337092v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derbel Nabil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00826713v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Arab" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilairet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia Est&#233;banez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2013.6556281" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223510v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Waseem Arab" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hilairet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a Est&#233;banez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932698v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Shah" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hilairet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699571" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223507v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337108v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337143v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM.2012.6264445" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337129v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524773v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670716v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Bahri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS.2010.5665210" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337101v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855205v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Cribiu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857197v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04559971v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554799v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bahri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihao Guo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwen Meng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diallo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05221861v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2023.3296829" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198846v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105387" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390879v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiteng Sun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodriguez-Ayerbe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khanchoul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2022.100049" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273546v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vlad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honqin Xie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2020.3010375" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705651v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sellali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Bekta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslem Djerdir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongheng Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02938015v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Fadhel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bahri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113374" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02418783v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Ortega" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bobtsov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4420" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109992v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2019.2908458" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505263v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Minh Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109970v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongqin Xie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12081554" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01970593v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.12.048" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505253v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2906860" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02401589v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brahim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bernard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMA.2018.095516" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692565v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhanned Brahim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1128773" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692522v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2017.04.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01337007v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monmasson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Idkhajine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cirstea Marcian N" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tisan Alin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2011.2123908" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932613v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Benkhelifa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2013.2245908" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337009v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birriri Hannen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouar Mohammed Wissem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkhodja Ilhem Slama" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2011.0053" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.06.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZGKSXQZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722648v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gustavsson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Bosma" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Echard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fries" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726356v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Popescu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boscher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390924v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910901" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390914v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM53979.2022.9842188" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bala" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mercier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927460" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981873v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702863v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icit.2018.8352302" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02394005v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Nguyen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krebs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8506700" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981834v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sarr" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Arias" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943075v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707823v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707811v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2017.8330888" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707815v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677842v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iemdc.2017.8002114" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707866v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Beciu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Maalouf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2313" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707796v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8001870" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813827v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maalouf Amira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2017.8331017" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692571v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2017.8166946" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677819v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iemdc.2017.8002285" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01337029v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamri Hana" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berthelot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2016.0216" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01495230v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793584" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01942581v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Trabelsi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mimouni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sta.2016.7952049" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01264173v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/spc.2015.7473553" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337092v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derbel Nabil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223510v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Waseem Arab" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hilairet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a Est&#233;banez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00826713v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Arab" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilairet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia Est&#233;banez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2013.6556281" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932698v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Shah" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hilairet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699571" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223507v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337108v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337143v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM.2012.6264445" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337129v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524773v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670716v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Bahri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS.2010.5665210" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337101v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855205v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Cribiu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857197v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04559971v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>