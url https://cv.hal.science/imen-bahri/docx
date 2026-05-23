--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1355,295 +1355,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Control Method for Vibration and Noise Suppression in Switched Reluctance Machines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hongqin Xie</w:t>
+                <w:t xml:space="preserve">PV shading fault detection and classification based on I-V curve using principal component analysis: Application to isolated PV system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Fadhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en12081554⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 179, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2018.12.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109970v1</w:t>
+                <w:t xml:space="preserve">hal-01970593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PV shading fault detection and classification based on I-V curve using principal component analysis: Application to isolated PV system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+                <w:t xml:space="preserve">A New Control Method for Vibration and Noise Suppression in Switched Reluctance Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vlad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongqin Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 179, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (8), pp.1554. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2018.12.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en12081554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01970593v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency Improvement by the Intermittent Control for Switched Reluctance Machine in Automotive Application</w:t>
               </w:r>
@@ -1861,235 +1861,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-infinity and RST Position Controllers of Rotary Traveling Wave Ultrasonic Motor</w:t>
+                <w:t xml:space="preserve">Real time implementation of H-infinity and RST motion control of rotary traveling wave ultrasonic motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhanned Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical &amp; Mechatronics Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (2), pp.334-341. </w:t>
+              <w:t xml:space="preserve">Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44, pp.14-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.1128773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2017.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692565v1</w:t>
+                <w:t xml:space="preserve">hal-01692522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time implementation of H-infinity and RST motion control of rotary traveling wave ultrasonic motor</w:t>
+                <w:t xml:space="preserve">H-infinity and RST Position Controllers of Rotary Traveling Wave Ultrasonic Motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhanned Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 44, pp.14-23. </w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical &amp; Mechatronics Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (2), pp.334-341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2017.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1128773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692522v1</w:t>
+                <w:t xml:space="preserve">hal-01692565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FPGAs in industrial control applications</w:t>
               </w:r>
@@ -3247,151 +3247,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la commande intermittente sur la pulsation du couple d'une machine à réluctance variable pour véhicule électrique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+                <w:t xml:space="preserve">Performance of the Intermittent Control for Switched Reluctance Machine on Driving Cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 XIII International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Alexandroupoli, France. pp.1636-1642, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2018.8506700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02981873v1</w:t>
+                <w:t xml:space="preserve">hal-02394005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven approach for isolated PV shading fault diagnosis based on experimental I-V curves analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwar Fadhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3440,193 +3449,184 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Industrial Technology (ICIT 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icit.2018.8352302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the Intermittent Control for Switched Reluctance Machine on Driving Cycle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Krebs</w:t>
+                <w:t xml:space="preserve">Impact de la commande intermittente sur la pulsation du couple d'une machine à réluctance variable pour véhicule électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy-Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 XIII International Conference on Electrical Machines (ICEM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2018.8506700⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02394005v1</w:t>
+                <w:t xml:space="preserve">hal-02981873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connexion de la génératrice à réluctance variable au réseau alternatif monophasé</w:t>
               </w:r>
@@ -3835,276 +3835,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control strategy of switched reluctance generator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Duy-Minh Nguyen</w:t>
+                <w:t xml:space="preserve">High Frequency Impedance Analysis for Sensorless Starting of Wound Rotor Synchronous Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Beciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Godoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Demba Diallo</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Maalouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMACS International conference on theory and application of modeling and simulation in electrical power engineering (Electrimacs)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.15780-15785, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707823v1</w:t>
+                <w:t xml:space="preserve">hal-01707866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the intermittent control on the torque pulsation of a switched reluctance machine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal control strategy of switched reluctance generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy-Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IMACS International conference on theory and application of modeling and simulation in electrical power engineering (Electrimacs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707811v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the intermittent control on the vibration behavior of a switched reluctance machine</w:t>
+                <w:t xml:space="preserve">Impact of the intermittent control on the torque pulsation of a switched reluctance machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy-Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
@@ -4122,320 +4135,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IMACS International conference on theory and application of modeling and simulation in electrical power engineering (Electrimacs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Belfort, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/vppc.2017.8330888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707815v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new vibration reduction control strategy of switched reluctance machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Man Zhang</w:t>
+                <w:t xml:space="preserve">Impact of the intermittent control on the vibration behavior of a switched reluctance machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy-Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cristina Vlad</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Machines and Drives Conference (IEMDC), 2017 IEEE International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2017 IMACS International conference on theory and application of modeling and simulation in electrical power engineering (Electrimacs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677842v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Frequency Impedance Analysis for Sensorless Starting of Wound Rotor Synchronous Machines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t>
+                <w:t xml:space="preserve">A new vibration reduction control strategy of switched reluctance machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amira Maalouf</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vlad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.15780-15785, </w:t>
+              <w:t xml:space="preserve">Electric Machines and Drives Conference (IEMDC), 2017 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Miami, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/iemdc.2017.8002114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707866v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermittent control for efficiency gain of a switched reluctance machine</w:t>
               </w:r>
@@ -4538,64 +4538,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Analysis of Pulsating Carrier Injection vs. Extended Kalman Filter Injection-Based Sensorless Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Beciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4662,495 +4662,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Robust Closed Loop Position Controllers of Piezoelectric Actuator Drive (PAD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouhanned Brahim</w:t>
+                <w:t xml:space="preserve">Improvement of the variable turn-off angle control for SRM regarding vibration reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Bernard</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vlad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Systems, Automation &amp; Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Marrakech, Morocco. </w:t>
+              <w:t xml:space="preserve">Electric Machines and Drives Conference (IEMDC), 2017 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Miami, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSD.2017.8166946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/iemdc.2017.8002285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692571v1</w:t>
+                <w:t xml:space="preserve">hal-01677819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the variable turn-off angle control for SRM regarding vibration reduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mininger</w:t>
+                <w:t xml:space="preserve">Modeling and Robust Closed Loop Position Controllers of Piezoelectric Actuator Drive (PAD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhanned Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristina Vlad</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Machines and Drives Conference (IEMDC), 2017 IEEE International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Miami, United States. </w:t>
+              <w:t xml:space="preserve">International Conference on Systems, Automation &amp; Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Marrakech, Morocco. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/iemdc.2017.8002285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SSD.2017.8166946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01677819v1</w:t>
+                <w:t xml:space="preserve">hal-01692571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two control strategies regarding vibration criterion for switched reluctance machine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensorless control of Switched Reluctance Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Berthelot</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IET International Conference on Power Electronics, Machines and Drives (PEMD 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/cp.2016.0216⟩</w:t>
+              <w:t xml:space="preserve">42nd Annual Conference of the IEEE Industrial Electronics Society (IECON 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Florence, Italy. pp.6693 - 6698, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2016.7793584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337029v1</w:t>
+                <w:t xml:space="preserve">hal-01495230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensorless control of Switched Reluctance Machine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of two control strategies regarding vibration criterion for switched reluctance machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Éric Berthelot</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maamri Hana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Godoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd Annual Conference of the IEEE Industrial Electronics Society (IECON 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Florence, Italy. pp.6693 - 6698, </w:t>
+              <w:t xml:space="preserve">8th IET International Conference on Power Electronics, Machines and Drives (PEMD 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Glasgow, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2016.7793584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/cp.2016.0216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495230v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faults effects analysis in a photovoltaic array based on current-voltage and power-voltage characteristics</w:t>
               </w:r>
@@ -5383,51 +5383,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive hysteresis controller for the Switched Reluctance Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maamri Hana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derbel Nabil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5459,286 +5459,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current controller for switched reluctance motors using pole placement approach</w:t>
+                <w:t xml:space="preserve">Current Controller for Switched Reluctance Motors Using Pole Placement Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad-Waseem Arab</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">M.W. Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Imen Bahri</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Hilairet</w:t>
+                <w:t xml:space="preserve">M. Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo García Estébanez</w:t>
+                <w:t xml:space="preserve">P. Garcia Estébanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Electric Machines &amp; Drives Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 International Electric Machines &amp; Drives Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Chicago, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMDC.2013.6556281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03223510v1</w:t>
+                <w:t xml:space="preserve">hal-00826713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Controller for Switched Reluctance Motors Using Pole Placement Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Current controller for switched reluctance motors using pole placement approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad-Waseem Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Hilairet</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Garcia Estébanez</w:t>
+                <w:t xml:space="preserve">Mickaël Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo García Estébanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 International Electric Machines &amp; Drives Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Electric Machines &amp; Drives Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Chicago, IL, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826713v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced direct instantaneous torque control of switched reluctance machine with phase current limitation</w:t>
               </w:r>
@@ -5841,51 +5841,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Direct Instantaneous Torque Control of Switched Reluctance Machine with Phase Current Limitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhruv Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7024,51 +7024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554799v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bahri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihao Guo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwen Meng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diallo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05221861v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2023.3296829" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198846v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105387" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390879v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiteng Sun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodriguez-Ayerbe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khanchoul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2022.100049" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273546v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vlad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honqin Xie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2020.3010375" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705651v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sellali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Bekta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslem Djerdir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongheng Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02938015v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Fadhel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bahri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113374" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02418783v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Ortega" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bobtsov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4420" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109992v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2019.2908458" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505263v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Minh Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109970v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongqin Xie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12081554" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01970593v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.12.048" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505253v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2906860" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02401589v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brahim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bernard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMA.2018.095516" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692565v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhanned Brahim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1128773" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692522v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2017.04.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01337007v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monmasson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Idkhajine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cirstea Marcian N" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tisan Alin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2011.2123908" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932613v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Benkhelifa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2013.2245908" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337009v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birriri Hannen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouar Mohammed Wissem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkhodja Ilhem Slama" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2011.0053" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.06.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZGKSXQZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722648v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gustavsson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Bosma" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Echard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fries" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726356v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Popescu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boscher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390924v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910901" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390914v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM53979.2022.9842188" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bala" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mercier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927460" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981873v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702863v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icit.2018.8352302" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02394005v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Nguyen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krebs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8506700" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981834v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sarr" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Arias" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943075v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707823v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707811v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2017.8330888" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707815v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677842v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iemdc.2017.8002114" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707866v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Beciu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Maalouf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2313" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707796v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8001870" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813827v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maalouf Amira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2017.8331017" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692571v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2017.8166946" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677819v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iemdc.2017.8002285" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01337029v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamri Hana" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berthelot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2016.0216" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01495230v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793584" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01942581v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Trabelsi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mimouni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sta.2016.7952049" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01264173v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/spc.2015.7473553" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337092v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derbel Nabil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223510v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Waseem Arab" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hilairet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a Est&#233;banez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00826713v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Arab" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilairet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia Est&#233;banez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2013.6556281" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932698v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Shah" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hilairet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699571" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223507v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337108v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337143v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM.2012.6264445" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337129v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524773v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670716v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Bahri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS.2010.5665210" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337101v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855205v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Cribiu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857197v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04559971v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554799v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bahri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihao Guo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwen Meng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diallo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05221861v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2023.3296829" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198846v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105387" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390879v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiteng Sun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodriguez-Ayerbe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khanchoul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2022.100049" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273546v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vlad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honqin Xie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2020.3010375" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705651v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sellali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Bekta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslem Djerdir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongheng Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02938015v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Fadhel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bahri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113374" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02418783v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Ortega" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bobtsov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4420" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109992v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2019.2908458" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505263v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Minh Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01970593v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.12.048" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109970v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongqin Xie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12081554" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505253v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2906860" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02401589v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brahim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bernard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMA.2018.095516" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692522v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhanned Brahim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2017.04.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692565v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1128773" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01337007v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monmasson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Idkhajine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cirstea Marcian N" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tisan Alin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2011.2123908" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932613v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Benkhelifa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2013.2245908" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337009v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birriri Hannen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouar Mohammed Wissem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkhodja Ilhem Slama" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2011.0053" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.06.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZGKSXQZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722648v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gustavsson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Bosma" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Echard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fries" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726356v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Popescu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boscher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390924v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910901" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390914v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM53979.2022.9842188" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bala" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mercier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927460" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02394005v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krebs" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8506700" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702863v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icit.2018.8352302" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981873v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981834v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sarr" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Arias" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943075v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707866v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Beciu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Maalouf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2313" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707823v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707811v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2017.8330888" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707815v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677842v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iemdc.2017.8002114" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707796v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8001870" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813827v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maalouf Amira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2017.8331017" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677819v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iemdc.2017.8002285" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692571v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2017.8166946" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01495230v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793584" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01337029v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamri Hana" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berthelot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2016.0216" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01942581v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Trabelsi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mimouni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sta.2016.7952049" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01264173v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/spc.2015.7473553" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337092v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derbel Nabil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00826713v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Arab" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilairet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia Est&#233;banez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2013.6556281" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223510v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Waseem Arab" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hilairet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a Est&#233;banez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932698v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Shah" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hilairet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699571" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223507v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337108v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337143v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM.2012.6264445" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337129v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524773v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670716v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Bahri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS.2010.5665210" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337101v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855205v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Cribiu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857197v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04559971v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>