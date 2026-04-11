--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IMEN TURKI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical and nonlinear dynamics of rogue waves in varying bathymetric environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma-Imen Turki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ocean Engineering and Marine Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40722-026-00468-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of SWOT altimetry data for monitoring coastal hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopez Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 145, pp.104982. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2025.104982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Resilience in Coastal Systems: A Comprehensive Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Tonatiuth Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Medellín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (11), pp.2113. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse13112113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of SWOT Data for Hydrodynamic Modelling in a Tropical Microtidal Estuarine System: The Case of Casamance (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bamol Ali Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (18), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs17183252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storm response of the upper intertidal zone on a gravel beach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 144, pp.104945. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2025.104945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Source Satellite Altimetry for Monitoring Storm Wave Footprints in the English Channel’s Coastal Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Saiful Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (18), pp.3262. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs17183262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of wave run–up on a macrotidal beach for assessing coastal flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos López Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel David Gutiérrez Barceló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harish Selvam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Tonatiuh Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, pp.104379. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2025.104379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04963241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-based flood mapping of coastal floods: The Senegal River estuary study case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 138, pp.104476. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2025.104476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-approach analysis for monitoring wave energy driven by coastal extremes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Abroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma-Imen Turki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (8), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w16081145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating SWOT's interferometric capabilities for mapping intertidal topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjørtoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Tonatiuh Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 314, pp.114401. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2024.114401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid changes in permeability: Numerical investigation into storm-driven pebble beach morphodynamics with XBeach-G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Tonatiuh Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (2), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse12020327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic modelling for simulating nearshore waves and sea levels: classification of extreme events from the English Channel to the Normandy coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. López Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E T Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A D Gutiérrez Barceló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 120 (15), pp.13951-13973. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-024-06699-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04830082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal flood vulnerability assessment, a satellite remote sensing and modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29, pp.100923. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsase.2023.100923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the coastal areas, estuaries and deltas from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Vignudelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Bentamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special Issue: Oceanography, Hydrology and Glaciology from Space, 44 (5), pp.1309 - 1356. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10712-022-09757-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-timescale dynamics of extreme river flood and storm surge interactions in relation with large-scale atmospheric circulation: Case of the Seine estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. T. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2023.108349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing complex aeolian dune field morphology and evolution with Sentinel-1 SAR imagery-Possibilities and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boemke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catrina Bruell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Lehmkuhl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aeolian Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeolia.2023.100876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal changes in beach resilience along an urbanized barrier island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Tonatiuh Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alec Torres-Freyermuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Medellín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Rioja-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.889820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of nearshore waves during storms: case of the English Channel and the Normandy Coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos López Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.321. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14030321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of the effects of distributary bathymetry and roughness on tidal hydrodynamics of Wax Lake region under calm conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Shafiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 265, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03661811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal variability of the morpho-sedimentary dynamics observed on two gravel beaches in response to hydrodynamic forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 447, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile Modelling of Extreme Surges in Connection with Large-Scale Circulation Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Baulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (5), pp.850. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos13050850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hydrodynamic Behavior of Vortex Shedding behind Circular Cylinder in the Presence of Group Focused Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Abroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahd Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ojeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fluids7010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An equilibrium-based shoreline rotation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Jaramillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 163, pp.103789. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coastaleng.2020.103789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphodynamics of intertidal dune field in a mixed wave-tide environment: Case of Baie de Somme in Eastern English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Shafiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 431, pp.106381. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2020.106381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully automated method for monitoring the intertidal topography using video monitoring systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel David Gutiérrez Barceló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 167, pp.103894. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coastaleng.2021.103894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03958476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep learning-based method for quantifying and mapping the grain size on pebble beaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (21), pp.3659. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12213659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nonstationary analysis for investigating the multiscale variability of extreme surges: case of the English Channel coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Baulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (12), pp.3225-3243. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-20-3225-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of global climate oscillations on intermonthly to interannual variability of sea levels along the English Channel Coasts (NW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Shafiei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (2), pp.226-242. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceano.2020.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertidal topography mapping using the waterline method from Sentinel-1 & -2 images: The examples of Arcachon and Veys Bays in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 163, pp.98-120. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2020.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution SWOT Simulations of the Macrotidal Seine Estuary in Different Hydrodynamic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjørtoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1), pp.5-9. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2018.2862470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Beach Topography and Nearshore Bathymetry Using Spaceborne Remote Sensing: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Heygster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (19), pp.2212. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11192212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking sea level dynamic and exceptional events to large-scale atmospheric circulation variability: A case of the Seine Bay, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (3), pp.321-333. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceano.2019.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Sea Level and Topography of Coastal Lagoons Using Satellite Radar Altimetry: The Example of the Arcachon Bay in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Spodar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.297. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10020297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal erosion in the south-eastern Mediterranean: case of beaches in North Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhia Souissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.386. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-018-3716-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time variability of hydrodynamics and potential use of surface water and ocean topography mission in estuarine macrotidal system: example of Seine estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of applied remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (03), pp.036008. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JRS.12.036008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological Variability from Gauging Stations and Simulated SWOT Data, for Major French Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geoscience and Environment Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 05 (13), pp.54-69. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/gep.2017.513004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Interannual Variability of Precipitation and Streamflow in Tensift and Ksob Basins (Morocco) and Links with the NAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Zamrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Laftouhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (6), </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos7060084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological variability of the Soummam watershed (Northeastern Algeria) and the possible links to climate fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeneddine Nouaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Benhamiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.477. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-016-2448-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating possible links between the North Atlantic Oscillation and rainfall variability in Marrakech (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Laftouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeneddine Nouaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Zamrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.243. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-015-2174-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new hybrid model for filling gaps and forecast in sea level: application to the eastern English Channel and the North Atlantic Sea (western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (4), pp.509 - 521. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10236-015-0824-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Investigation of the Sea-Level Variability in Coastal Zones Using SWOT Satellite Mission: Example of the Eastern English Channel (Western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (4), pp.1564-1569. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2015.2419693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoreline relaxation at pocket beaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (9-10), pp.1221 - 1234. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10236-015-0869-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of submarine morphology on environment quality: Case of Monastir bay (Easter Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhia Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Souissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carpathian Journal of Earth and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), pp.231-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological variability of major French rivers over recent decades, assessed from gauging station and GRACE observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59 (10), pp.1844 - 1855. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2013.866708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An equilibrium model to predict shoreline rotation of pocket beaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 346, pp.220 - 232. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2013.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variability of shoreline position: Observations at three pocket beaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 338, pp.76 - 89. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2012.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques au Sahel : des conditions plus humides et plus chaudes en Mauritanie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineddine Nouaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (2), pp.85-95. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sec.2013.0385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques au Maghreb : vers des conditions plus humides et plus chaudes sur le littoral algérien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineddine Nouaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.307-323. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/physio-geo.3686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertidal finger bars at El Puntal spit, bay of Santander, Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Pellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Falqués</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal Engineering Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (33), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9753/icce.v33.sediment.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beach memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal Engineering Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (33), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9753/icce.v33.sediment.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of SWOT data using airborne LiDAR off the coasts of Normandy during the fast sampling orbit phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Froideval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Kersimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Conessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-5898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing wave energy as extreme events propagate near the coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-2475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storm impact and recovery on pebble beaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tonatiuh Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-21984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphodynamique de dunes sous-marines et flux sédimentaires associés aux échelles mensuelle à saisonnière. Cas du futur parc éolien au large de Dunkerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nexer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanpain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveaux extrêmes et surcotes en Manche : de l’approche historique à l’échelle de l’événement tempétueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque REFMAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of January 2018 Eleanor Storm at English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derya Dilmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chai Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque REFMAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating extreme sea levels from the Meteorologically Induced Modulation along the English Channel coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Euro-Mediterrannean Conference on Environmental Integration - EMCEI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Sousse, Tunisia. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51210-1_308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du niveau marin en Manche Orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Baulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque REFMAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential use of the future SWOT satellite to measure the hydrodynamics in the estuarine and coastal zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of extreme events models by large-scale climate variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Fossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly, Vienna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization, modeling and SWOT potentiality to measure hydro-meteo-marine phenomena in the coastal and estuarine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjørtoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Bilan et de Prospective 2018 du Programme National de Télédétection Spatiale (PNTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in migration of intertidal dunes: Case of Somme Bay (NW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Model for the Sea Level Forecast applied to the Southeastern English Channel and the North Atlantic Sea (western France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la variabilité annuelle et inter-annuelle des précipitations et des débits du bassin de Tensift (Maroc) par la méthode des ondelettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Zamrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources en Eau &amp; Changement Climatique en Région Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Hammamet, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of Future SWOT Mission to study the Changes in Coastal Sea Level on the Southeastern English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre Variabilité hydrologique et fluctuations climatiques (NAO, SOI) de 3 hydrosystèmes au Maghreb (Bassins de la Soummam et du Tensift, Nappe du Haouz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zamrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Laftouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale sur l'Hydrologie des Grands Bassins Fluviaux de l’Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des modes de variabilités au niveau du bassin du Tensift (Maroc) : application de la méthode des ondelette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Zamrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Laftouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IAH International Congress "Groundwater: Challenges and Strategies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IMEN TURKI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical and nonlinear dynamics of rogue waves in varying bathymetric environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma-Imen Turki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ocean Engineering and Marine Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40722-026-00468-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of SWOT Data for Hydrodynamic Modelling in a Tropical Microtidal Estuarine System: The Case of Casamance (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bamol Ali Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (18), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs17183252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storm response of the upper intertidal zone on a gravel beach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 144, pp.104945. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2025.104945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Source Satellite Altimetry for Monitoring Storm Wave Footprints in the English Channel’s Coastal Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Saiful Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (18), pp.3262. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs17183262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of wave run–up on a macrotidal beach for assessing coastal flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos López Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel David Gutiérrez Barceló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harish Selvam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Tonatiuh Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, pp.104379. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2025.104379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04963241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-based flood mapping of coastal floods: The Senegal River estuary study case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 138, pp.104476. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2025.104476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Resilience in Coastal Systems: A Comprehensive Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Tonatiuth Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Medellín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (11), pp.2113. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse13112113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of SWOT altimetry data for monitoring coastal hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopez Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 145, pp.104982. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2025.104982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid changes in permeability: Numerical investigation into storm-driven pebble beach morphodynamics with XBeach-G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Tonatiuh Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (2), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse12020327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating SWOT's interferometric capabilities for mapping intertidal topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjørtoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Tonatiuh Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 314, pp.114401. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2024.114401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-approach analysis for monitoring wave energy driven by coastal extremes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Abroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma-Imen Turki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (8), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w16081145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic modelling for simulating nearshore waves and sea levels: classification of extreme events from the English Channel to the Normandy coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. López Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E T Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A D Gutiérrez Barceló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 120 (15), pp.13951-13973. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-024-06699-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04830082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal flood vulnerability assessment, a satellite remote sensing and modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29, pp.100923. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsase.2023.100923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-timescale dynamics of extreme river flood and storm surge interactions in relation with large-scale atmospheric circulation: Case of the Seine estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. T. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2023.108349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the coastal areas, estuaries and deltas from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Vignudelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Bentamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special Issue: Oceanography, Hydrology and Glaciology from Space, 44 (5), pp.1309 - 1356. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10712-022-09757-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing complex aeolian dune field morphology and evolution with Sentinel-1 SAR imagery-Possibilities and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boemke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catrina Bruell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Lehmkuhl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aeolian Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeolia.2023.100876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of the effects of distributary bathymetry and roughness on tidal hydrodynamics of Wax Lake region under calm conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Shafiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 265, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03661811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal changes in beach resilience along an urbanized barrier island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Tonatiuh Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alec Torres-Freyermuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Medellín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Rioja-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.889820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of nearshore waves during storms: case of the English Channel and the Normandy Coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos López Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.321. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14030321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal variability of the morpho-sedimentary dynamics observed on two gravel beaches in response to hydrodynamic forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 447, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hydrodynamic Behavior of Vortex Shedding behind Circular Cylinder in the Presence of Group Focused Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Abroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahd Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ojeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fluids7010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile Modelling of Extreme Surges in Connection with Large-Scale Circulation Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Baulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (5), pp.850. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos13050850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphodynamics of intertidal dune field in a mixed wave-tide environment: Case of Baie de Somme in Eastern English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Shafiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 431, pp.106381. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2020.106381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An equilibrium-based shoreline rotation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Jaramillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 163, pp.103789. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coastaleng.2020.103789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully automated method for monitoring the intertidal topography using video monitoring systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel David Gutiérrez Barceló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 167, pp.103894. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coastaleng.2021.103894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03958476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of global climate oscillations on intermonthly to interannual variability of sea levels along the English Channel Coasts (NW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Shafiei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (2), pp.226-242. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceano.2020.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertidal topography mapping using the waterline method from Sentinel-1 & -2 images: The examples of Arcachon and Veys Bays in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 163, pp.98-120. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2020.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep learning-based method for quantifying and mapping the grain size on pebble beaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (21), pp.3659. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12213659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nonstationary analysis for investigating the multiscale variability of extreme surges: case of the English Channel coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Baulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (12), pp.3225-3243. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-20-3225-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Beach Topography and Nearshore Bathymetry Using Spaceborne Remote Sensing: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Heygster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (19), pp.2212. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11192212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution SWOT Simulations of the Macrotidal Seine Estuary in Different Hydrodynamic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjørtoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1), pp.5-9. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2018.2862470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking sea level dynamic and exceptional events to large-scale atmospheric circulation variability: A case of the Seine Bay, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (3), pp.321-333. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceano.2019.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Sea Level and Topography of Coastal Lagoons Using Satellite Radar Altimetry: The Example of the Arcachon Bay in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Spodar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.297. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10020297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal erosion in the south-eastern Mediterranean: case of beaches in North Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhia Souissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.386. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-018-3716-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time variability of hydrodynamics and potential use of surface water and ocean topography mission in estuarine macrotidal system: example of Seine estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of applied remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (03), pp.036008. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JRS.12.036008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological Variability from Gauging Stations and Simulated SWOT Data, for Major French Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geoscience and Environment Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 05 (13), pp.54-69. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/gep.2017.513004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological variability of the Soummam watershed (Northeastern Algeria) and the possible links to climate fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeneddine Nouaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Benhamiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.477. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-016-2448-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating possible links between the North Atlantic Oscillation and rainfall variability in Marrakech (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Laftouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeneddine Nouaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Zamrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.243. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-015-2174-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Interannual Variability of Precipitation and Streamflow in Tensift and Ksob Basins (Morocco) and Links with the NAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Zamrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Laftouhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (6), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos7060084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Investigation of the Sea-Level Variability in Coastal Zones Using SWOT Satellite Mission: Example of the Eastern English Channel (Western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (4), pp.1564-1569. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2015.2419693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new hybrid model for filling gaps and forecast in sea level: application to the eastern English Channel and the North Atlantic Sea (western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (4), pp.509 - 521. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10236-015-0824-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoreline relaxation at pocket beaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (9-10), pp.1221 - 1234. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10236-015-0869-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of submarine morphology on environment quality: Case of Monastir bay (Easter Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhia Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Souissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carpathian Journal of Earth and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), pp.231-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variability of shoreline position: Observations at three pocket beaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 338, pp.76 - 89. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2012.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques au Sahel : des conditions plus humides et plus chaudes en Mauritanie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineddine Nouaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (2), pp.85-95. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sec.2013.0385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques au Maghreb : vers des conditions plus humides et plus chaudes sur le littoral algérien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineddine Nouaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.307-323. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/physio-geo.3686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological variability of major French rivers over recent decades, assessed from gauging station and GRACE observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59 (10), pp.1844 - 1855. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2013.866708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An equilibrium model to predict shoreline rotation of pocket beaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 346, pp.220 - 232. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2013.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertidal finger bars at El Puntal spit, bay of Santander, Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Pellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Falqués</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal Engineering Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (33), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9753/icce.v33.sediment.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beach memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal Engineering Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (33), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9753/icce.v33.sediment.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing wave energy as extreme events propagate near the coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-2475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of SWOT data using airborne LiDAR off the coasts of Normandy during the fast sampling orbit phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Froideval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Kersimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Conessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-5898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storm impact and recovery on pebble beaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tonatiuh Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-21984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphodynamique de dunes sous-marines et flux sédimentaires associés aux échelles mensuelle à saisonnière. Cas du futur parc éolien au large de Dunkerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nexer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanpain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating extreme sea levels from the Meteorologically Induced Modulation along the English Channel coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Euro-Mediterrannean Conference on Environmental Integration - EMCEI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Sousse, Tunisia. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51210-1_308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of January 2018 Eleanor Storm at English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derya Dilmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chai Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque REFMAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du niveau marin en Manche Orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Baulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque REFMAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveaux extrêmes et surcotes en Manche : de l’approche historique à l’échelle de l’événement tempétueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque REFMAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization, modeling and SWOT potentiality to measure hydro-meteo-marine phenomena in the coastal and estuarine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjørtoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Bilan et de Prospective 2018 du Programme National de Télédétection Spatiale (PNTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential use of the future SWOT satellite to measure the hydrodynamics in the estuarine and coastal zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of extreme events models by large-scale climate variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Fossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly, Vienna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in migration of intertidal dunes: Case of Somme Bay (NW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la variabilité annuelle et inter-annuelle des précipitations et des débits du bassin de Tensift (Maroc) par la méthode des ondelettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Zamrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources en Eau &amp; Changement Climatique en Région Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Hammamet, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of Future SWOT Mission to study the Changes in Coastal Sea Level on the Southeastern English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Model for the Sea Level Forecast applied to the Southeastern English Channel and the North Atlantic Sea (western France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre Variabilité hydrologique et fluctuations climatiques (NAO, SOI) de 3 hydrosystèmes au Maghreb (Bassins de la Soummam et du Tensift, Nappe du Haouz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zamrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Laftouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale sur l'Hydrologie des Grands Bassins Fluviaux de l’Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des modes de variabilités au niveau du bassin du Tensift (Maroc) : application de la méthode des ondelette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Zamrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Laftouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IAH International Congress "Groundwater: Challenges and Strategies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557752v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Matar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Imen Turki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40722-026-00468-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528769v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Islam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez Solano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salameh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domingues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104982" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361013v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Imen Turki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ojeda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tonatiuth Mendoza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Medell&#237;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Price" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13112113" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320361v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diouf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Salameh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamol Ali Sow" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17183252" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360997v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Mendoza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ojeda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soloy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104945" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05314805v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez Solano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Saiful Islam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Domingues" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17183262" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04963241v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L&#243;pez Solano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel David Guti&#233;rrez Barcel&#243;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Selvam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tonatiuh Mendoza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.104379" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05000938v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104476" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629210v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Abroug" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16081145" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820523v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Desroches" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fj&#248;rtoft" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2024.114401" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629211v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soloy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12020327" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04830082v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#243;pez Solano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E T Mendoza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D Guti&#233;rrez Barcel&#243;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Migaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06699-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098631v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sakho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Almar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2023.100923" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959721v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vignudelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bentamy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-022-09757-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290104v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Mendoza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108349" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290109v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boemke" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catrina Bruell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lehmkuhl" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2023.100876" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03788892v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Torres-Freyermuth" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Rioja-Nieto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.889820" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592045v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Hamdi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030321" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661811v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shafiei" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Simard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107694" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420293v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106796" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03694802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baulon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13050850" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511189v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Mejri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids7010004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041417v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Jaramillo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Medina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2020.103789" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041413v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106381" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03958476v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2021.103894" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041418v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peuziat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12213659" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041414v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-3225-2020" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886424v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceano.2020.01.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02931764v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2020.03.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070406v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chevalier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2018.2862470" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02413847v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Baptista" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Heygster" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11192212" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070404v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceano.2019.01.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958463v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Spodar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Parisot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10020297" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983393v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Souissi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-018-3716-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070412v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lyard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lion" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.12.036008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070414v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/gep.2017.513004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551134v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Zamrane" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Laftouhi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos7060084" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070418v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeneddine Nouaceur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Benhamiche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-016-2448-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551131v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Laftouhi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-015-2174-z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550540v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kakeh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-015-0824-z" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070420v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2419693" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550538v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Medina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonzalez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-015-0869-z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550712v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Souissi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550569v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chevalier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Becker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.866708" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550544v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Medina" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coco" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2013.08.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30KC6SCJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550554v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.10.007" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDH2TRTW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551184v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineddine Nouaceur" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2013.0385" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551180v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.3686" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551121v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Garnier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Pellon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Falqu&#233;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v33.sediment.89" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551117v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v33.sediment.49" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725537v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Froideval" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kersimon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benoit" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5898" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725540v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-2475" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725534v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tonatiuh Mendoza" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21984" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588096v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bary" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nexer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanpain" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283683v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jabbar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285777v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Dilmen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai Heng" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586792v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_308" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285773v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01959834v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296794v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fossa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01959841v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435050v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122003v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kakeh" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02053861v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121999v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498806v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zamrane" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laftouhi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095067v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557752v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Matar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Imen Turki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40722-026-00468-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320361v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diouf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Salameh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamol Ali Sow" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17183252" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360997v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Mendoza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ojeda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soloy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salameh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104945" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05314805v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Imen Turki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez Solano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Saiful Islam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Domingues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17183262" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04963241v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L&#243;pez Solano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel David Guti&#233;rrez Barcel&#243;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Selvam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tonatiuh Mendoza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.104379" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05000938v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104476" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361013v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ojeda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tonatiuth Mendoza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Medell&#237;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Price" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13112113" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528769v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Islam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez Solano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domingues" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104982" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629211v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soloy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12020327" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820523v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Desroches" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fj&#248;rtoft" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2024.114401" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629210v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Abroug" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16081145" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04830082v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#243;pez Solano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E T Mendoza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D Guti&#233;rrez Barcel&#243;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Migaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06699-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098631v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sakho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Almar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2023.100923" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Mendoza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108349" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959721v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vignudelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bentamy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-022-09757-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290109v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boemke" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catrina Bruell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lehmkuhl" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2023.100876" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661811v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shafiei" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Simard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107694" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03788892v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Torres-Freyermuth" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Rioja-Nieto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.889820" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592045v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Hamdi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030321" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420293v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106796" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511189v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Mejri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids7010004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03694802v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baulon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13050850" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041413v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106381" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041417v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Jaramillo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Medina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2020.103789" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03958476v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2021.103894" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886424v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceano.2020.01.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02931764v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2020.03.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041418v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peuziat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12213659" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041414v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-3225-2020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02413847v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Baptista" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Heygster" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11192212" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070406v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chevalier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2018.2862470" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070404v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceano.2019.01.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958463v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Spodar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Parisot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10020297" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983393v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Souissi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-018-3716-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070412v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lyard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lion" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.12.036008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070414v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/gep.2017.513004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070418v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeneddine Nouaceur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Benhamiche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-016-2448-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551131v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Laftouhi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Zamrane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-015-2174-z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551134v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Laftouhi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos7060084" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070420v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2419693" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550540v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kakeh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-015-0824-z" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550538v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Medina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonzalez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-015-0869-z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550712v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Souissi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550554v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Medina" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coco" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.10.007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDH2TRTW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551184v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineddine Nouaceur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2013.0385" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551180v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.3686" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550569v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chevalier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Becker" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.866708" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550544v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2013.08.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30KC6SCJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551121v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Garnier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Pellon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Falqu&#233;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v33.sediment.89" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551117v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v33.sediment.49" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725540v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-2475" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725537v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Froideval" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kersimon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benoit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5898" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725534v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tonatiuh Mendoza" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21984" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588096v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bary" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nexer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanpain" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586792v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_308" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285777v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Dilmen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai Heng" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285773v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jabbar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283683v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01959841v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01959834v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296794v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fossa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435050v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02053861v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121999v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122003v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kakeh" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498806v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zamrane" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laftouhi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095067v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>