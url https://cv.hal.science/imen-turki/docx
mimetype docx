--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IMEN TURKI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical and nonlinear dynamics of rogue waves in varying bathymetric environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma-Imen Turki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ocean Engineering and Marine Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40722-026-00468-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of SWOT Data for Hydrodynamic Modelling in a Tropical Microtidal Estuarine System: The Case of Casamance (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bamol Ali Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (18), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs17183252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storm response of the upper intertidal zone on a gravel beach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 144, pp.104945. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2025.104945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Source Satellite Altimetry for Monitoring Storm Wave Footprints in the English Channel’s Coastal Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Saiful Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (18), pp.3262. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs17183262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of wave run–up on a macrotidal beach for assessing coastal flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos López Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel David Gutiérrez Barceló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harish Selvam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Tonatiuh Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, pp.104379. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2025.104379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04963241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-based flood mapping of coastal floods: The Senegal River estuary study case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 138, pp.104476. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2025.104476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Resilience in Coastal Systems: A Comprehensive Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Tonatiuth Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Medellín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (11), pp.2113. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse13112113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of SWOT altimetry data for monitoring coastal hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopez Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 145, pp.104982. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2025.104982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid changes in permeability: Numerical investigation into storm-driven pebble beach morphodynamics with XBeach-G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Tonatiuh Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (2), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse12020327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating SWOT's interferometric capabilities for mapping intertidal topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjørtoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Tonatiuh Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 314, pp.114401. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2024.114401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-approach analysis for monitoring wave energy driven by coastal extremes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Abroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma-Imen Turki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (8), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w16081145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic modelling for simulating nearshore waves and sea levels: classification of extreme events from the English Channel to the Normandy coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. López Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E T Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A D Gutiérrez Barceló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 120 (15), pp.13951-13973. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-024-06699-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04830082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal flood vulnerability assessment, a satellite remote sensing and modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29, pp.100923. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsase.2023.100923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-timescale dynamics of extreme river flood and storm surge interactions in relation with large-scale atmospheric circulation: Case of the Seine estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. T. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2023.108349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the coastal areas, estuaries and deltas from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Vignudelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Bentamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special Issue: Oceanography, Hydrology and Glaciology from Space, 44 (5), pp.1309 - 1356. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10712-022-09757-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing complex aeolian dune field morphology and evolution with Sentinel-1 SAR imagery-Possibilities and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boemke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catrina Bruell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Lehmkuhl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aeolian Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeolia.2023.100876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of the effects of distributary bathymetry and roughness on tidal hydrodynamics of Wax Lake region under calm conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Shafiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 265, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03661811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal changes in beach resilience along an urbanized barrier island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Tonatiuh Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alec Torres-Freyermuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Medellín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Rioja-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.889820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of nearshore waves during storms: case of the English Channel and the Normandy Coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos López Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.321. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14030321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal variability of the morpho-sedimentary dynamics observed on two gravel beaches in response to hydrodynamic forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 447, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hydrodynamic Behavior of Vortex Shedding behind Circular Cylinder in the Presence of Group Focused Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Abroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahd Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ojeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fluids7010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile Modelling of Extreme Surges in Connection with Large-Scale Circulation Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Baulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (5), pp.850. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos13050850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphodynamics of intertidal dune field in a mixed wave-tide environment: Case of Baie de Somme in Eastern English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Shafiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 431, pp.106381. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2020.106381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An equilibrium-based shoreline rotation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Jaramillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 163, pp.103789. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coastaleng.2020.103789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully automated method for monitoring the intertidal topography using video monitoring systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel David Gutiérrez Barceló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 167, pp.103894. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coastaleng.2021.103894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03958476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of global climate oscillations on intermonthly to interannual variability of sea levels along the English Channel Coasts (NW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Shafiei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (2), pp.226-242. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceano.2020.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertidal topography mapping using the waterline method from Sentinel-1 & -2 images: The examples of Arcachon and Veys Bays in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 163, pp.98-120. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2020.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep learning-based method for quantifying and mapping the grain size on pebble beaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (21), pp.3659. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12213659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nonstationary analysis for investigating the multiscale variability of extreme surges: case of the English Channel coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Baulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (12), pp.3225-3243. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-20-3225-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Beach Topography and Nearshore Bathymetry Using Spaceborne Remote Sensing: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Heygster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (19), pp.2212. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11192212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution SWOT Simulations of the Macrotidal Seine Estuary in Different Hydrodynamic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjørtoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1), pp.5-9. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2018.2862470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking sea level dynamic and exceptional events to large-scale atmospheric circulation variability: A case of the Seine Bay, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (3), pp.321-333. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceano.2019.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Sea Level and Topography of Coastal Lagoons Using Satellite Radar Altimetry: The Example of the Arcachon Bay in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Spodar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.297. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10020297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal erosion in the south-eastern Mediterranean: case of beaches in North Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhia Souissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.386. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-018-3716-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time variability of hydrodynamics and potential use of surface water and ocean topography mission in estuarine macrotidal system: example of Seine estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of applied remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (03), pp.036008. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JRS.12.036008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological Variability from Gauging Stations and Simulated SWOT Data, for Major French Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geoscience and Environment Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 05 (13), pp.54-69. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/gep.2017.513004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological variability of the Soummam watershed (Northeastern Algeria) and the possible links to climate fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeneddine Nouaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Benhamiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.477. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-016-2448-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating possible links between the North Atlantic Oscillation and rainfall variability in Marrakech (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Laftouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeneddine Nouaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Zamrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.243. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-015-2174-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Interannual Variability of Precipitation and Streamflow in Tensift and Ksob Basins (Morocco) and Links with the NAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Zamrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Laftouhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (6), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos7060084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Investigation of the Sea-Level Variability in Coastal Zones Using SWOT Satellite Mission: Example of the Eastern English Channel (Western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (4), pp.1564-1569. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2015.2419693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new hybrid model for filling gaps and forecast in sea level: application to the eastern English Channel and the North Atlantic Sea (western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (4), pp.509 - 521. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10236-015-0824-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoreline relaxation at pocket beaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (9-10), pp.1221 - 1234. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10236-015-0869-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of submarine morphology on environment quality: Case of Monastir bay (Easter Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhia Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Souissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carpathian Journal of Earth and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), pp.231-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variability of shoreline position: Observations at three pocket beaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 338, pp.76 - 89. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2012.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques au Sahel : des conditions plus humides et plus chaudes en Mauritanie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineddine Nouaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (2), pp.85-95. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sec.2013.0385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques au Maghreb : vers des conditions plus humides et plus chaudes sur le littoral algérien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineddine Nouaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.307-323. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/physio-geo.3686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological variability of major French rivers over recent decades, assessed from gauging station and GRACE observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59 (10), pp.1844 - 1855. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2013.866708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An equilibrium model to predict shoreline rotation of pocket beaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 346, pp.220 - 232. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2013.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertidal finger bars at El Puntal spit, bay of Santander, Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Pellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Falqués</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal Engineering Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (33), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9753/icce.v33.sediment.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beach memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal Engineering Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (33), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9753/icce.v33.sediment.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing wave energy as extreme events propagate near the coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-2475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of SWOT data using airborne LiDAR off the coasts of Normandy during the fast sampling orbit phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Froideval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Kersimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Conessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-5898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storm impact and recovery on pebble beaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tonatiuh Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-21984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphodynamique de dunes sous-marines et flux sédimentaires associés aux échelles mensuelle à saisonnière. Cas du futur parc éolien au large de Dunkerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nexer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanpain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating extreme sea levels from the Meteorologically Induced Modulation along the English Channel coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Euro-Mediterrannean Conference on Environmental Integration - EMCEI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Sousse, Tunisia. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51210-1_308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of January 2018 Eleanor Storm at English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derya Dilmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chai Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque REFMAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du niveau marin en Manche Orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Baulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque REFMAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveaux extrêmes et surcotes en Manche : de l’approche historique à l’échelle de l’événement tempétueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque REFMAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization, modeling and SWOT potentiality to measure hydro-meteo-marine phenomena in the coastal and estuarine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjørtoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Bilan et de Prospective 2018 du Programme National de Télédétection Spatiale (PNTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential use of the future SWOT satellite to measure the hydrodynamics in the estuarine and coastal zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of extreme events models by large-scale climate variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Fossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly, Vienna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in migration of intertidal dunes: Case of Somme Bay (NW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la variabilité annuelle et inter-annuelle des précipitations et des débits du bassin de Tensift (Maroc) par la méthode des ondelettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Zamrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources en Eau &amp; Changement Climatique en Région Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Hammamet, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of Future SWOT Mission to study the Changes in Coastal Sea Level on the Southeastern English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Model for the Sea Level Forecast applied to the Southeastern English Channel and the North Atlantic Sea (western France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre Variabilité hydrologique et fluctuations climatiques (NAO, SOI) de 3 hydrosystèmes au Maghreb (Bassins de la Soummam et du Tensift, Nappe du Haouz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zamrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Laftouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale sur l'Hydrologie des Grands Bassins Fluviaux de l’Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des modes de variabilités au niveau du bassin du Tensift (Maroc) : application de la méthode des ondelette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Zamrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Laftouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IAH International Congress "Groundwater: Challenges and Strategies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IMEN TURKI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical and nonlinear dynamics of rogue waves in varying bathymetric environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma-Imen Turki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ocean Engineering and Marine Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40722-026-00468-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of SWOT Data for Hydrodynamic Modelling in a Tropical Microtidal Estuarine System: The Case of Casamance (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bamol Ali Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (18), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs17183252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storm response of the upper intertidal zone on a gravel beach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 144, pp.104945. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2025.104945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Source Satellite Altimetry for Monitoring Storm Wave Footprints in the English Channel’s Coastal Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Saiful Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (18), pp.3262. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs17183262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of wave run–up on a macrotidal beach for assessing coastal flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos López Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel David Gutiérrez Barceló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harish Selvam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Tonatiuh Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, pp.104379. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2025.104379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04963241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-based flood mapping of coastal floods: The Senegal River estuary study case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 138, pp.104476. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2025.104476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of SWOT altimetry data for monitoring coastal hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopez Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 145, pp.104982. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2025.104982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Resilience in Coastal Systems: A Comprehensive Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Tonatiuth Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Medellín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (11), pp.2113. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse13112113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating SWOT's interferometric capabilities for mapping intertidal topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjørtoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Tonatiuh Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 314, pp.114401. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2024.114401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid changes in permeability: Numerical investigation into storm-driven pebble beach morphodynamics with XBeach-G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Tonatiuh Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (2), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse12020327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-approach analysis for monitoring wave energy driven by coastal extremes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Abroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma-Imen Turki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (8), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w16081145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic modelling for simulating nearshore waves and sea levels: classification of extreme events from the English Channel to the Normandy coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. López Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E T Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A D Gutiérrez Barceló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 120 (15), pp.13951-13973. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-024-06699-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04830082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal flood vulnerability assessment, a satellite remote sensing and modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29, pp.100923. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsase.2023.100923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-timescale dynamics of extreme river flood and storm surge interactions in relation with large-scale atmospheric circulation: Case of the Seine estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. T. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2023.108349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the coastal areas, estuaries and deltas from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Vignudelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Bentamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special Issue: Oceanography, Hydrology and Glaciology from Space, 44 (5), pp.1309 - 1356. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10712-022-09757-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing complex aeolian dune field morphology and evolution with Sentinel-1 SAR imagery-Possibilities and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boemke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catrina Bruell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Lehmkuhl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aeolian Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeolia.2023.100876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal changes in beach resilience along an urbanized barrier island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Tonatiuh Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alec Torres-Freyermuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Medellín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Rioja-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.889820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of nearshore waves during storms: case of the English Channel and the Normandy Coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos López Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.321. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14030321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of the effects of distributary bathymetry and roughness on tidal hydrodynamics of Wax Lake region under calm conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Shafiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 265, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03661811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal variability of the morpho-sedimentary dynamics observed on two gravel beaches in response to hydrodynamic forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 447, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hydrodynamic Behavior of Vortex Shedding behind Circular Cylinder in the Presence of Group Focused Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Abroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahd Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ojeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fluids7010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile Modelling of Extreme Surges in Connection with Large-Scale Circulation Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Baulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (5), pp.850. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos13050850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An equilibrium-based shoreline rotation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Jaramillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 163, pp.103789. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coastaleng.2020.103789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphodynamics of intertidal dune field in a mixed wave-tide environment: Case of Baie de Somme in Eastern English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Shafiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 431, pp.106381. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2020.106381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully automated method for monitoring the intertidal topography using video monitoring systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel David Gutiérrez Barceló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 167, pp.103894. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coastaleng.2021.103894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03958476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of global climate oscillations on intermonthly to interannual variability of sea levels along the English Channel Coasts (NW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Shafiei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (2), pp.226-242. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceano.2020.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertidal topography mapping using the waterline method from Sentinel-1 & -2 images: The examples of Arcachon and Veys Bays in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 163, pp.98-120. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2020.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep learning-based method for quantifying and mapping the grain size on pebble beaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (21), pp.3659. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12213659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nonstationary analysis for investigating the multiscale variability of extreme surges: case of the English Channel coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Baulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (12), pp.3225-3243. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-20-3225-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution SWOT Simulations of the Macrotidal Seine Estuary in Different Hydrodynamic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjørtoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1), pp.5-9. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2018.2862470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Beach Topography and Nearshore Bathymetry Using Spaceborne Remote Sensing: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Heygster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (19), pp.2212. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11192212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking sea level dynamic and exceptional events to large-scale atmospheric circulation variability: A case of the Seine Bay, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (3), pp.321-333. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceano.2019.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Sea Level and Topography of Coastal Lagoons Using Satellite Radar Altimetry: The Example of the Arcachon Bay in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Spodar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.297. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10020297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal erosion in the south-eastern Mediterranean: case of beaches in North Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhia Souissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.386. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-018-3716-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time variability of hydrodynamics and potential use of surface water and ocean topography mission in estuarine macrotidal system: example of Seine estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of applied remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (03), pp.036008. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JRS.12.036008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological Variability from Gauging Stations and Simulated SWOT Data, for Major French Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geoscience and Environment Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 05 (13), pp.54-69. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/gep.2017.513004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological variability of the Soummam watershed (Northeastern Algeria) and the possible links to climate fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeneddine Nouaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Benhamiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.477. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-016-2448-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating possible links between the North Atlantic Oscillation and rainfall variability in Marrakech (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Laftouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeneddine Nouaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Zamrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.243. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-015-2174-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Interannual Variability of Precipitation and Streamflow in Tensift and Ksob Basins (Morocco) and Links with the NAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Zamrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Laftouhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (6), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos7060084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Investigation of the Sea-Level Variability in Coastal Zones Using SWOT Satellite Mission: Example of the Eastern English Channel (Western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (4), pp.1564-1569. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2015.2419693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new hybrid model for filling gaps and forecast in sea level: application to the eastern English Channel and the North Atlantic Sea (western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (4), pp.509 - 521. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10236-015-0824-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoreline relaxation at pocket beaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (9-10), pp.1221 - 1234. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10236-015-0869-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of submarine morphology on environment quality: Case of Monastir bay (Easter Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhia Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Souissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carpathian Journal of Earth and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), pp.231-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variability of shoreline position: Observations at three pocket beaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 338, pp.76 - 89. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2012.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques au Sahel : des conditions plus humides et plus chaudes en Mauritanie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineddine Nouaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (2), pp.85-95. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sec.2013.0385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques au Maghreb : vers des conditions plus humides et plus chaudes sur le littoral algérien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineddine Nouaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.307-323. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/physio-geo.3686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological variability of major French rivers over recent decades, assessed from gauging station and GRACE observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59 (10), pp.1844 - 1855. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2013.866708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An equilibrium model to predict shoreline rotation of pocket beaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 346, pp.220 - 232. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2013.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertidal finger bars at El Puntal spit, bay of Santander, Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Pellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Falqués</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal Engineering Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (33), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9753/icce.v33.sediment.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beach memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal Engineering Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (33), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9753/icce.v33.sediment.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing wave energy as extreme events propagate near the coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-2475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of SWOT data using airborne LiDAR off the coasts of Normandy during the fast sampling orbit phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Froideval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Kersimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Conessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-5898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storm impact and recovery on pebble beaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tonatiuh Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-21984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphodynamique de dunes sous-marines et flux sédimentaires associés aux échelles mensuelle à saisonnière. Cas du futur parc éolien au large de Dunkerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nexer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanpain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating extreme sea levels from the Meteorologically Induced Modulation along the English Channel coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Euro-Mediterrannean Conference on Environmental Integration - EMCEI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Sousse, Tunisia. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51210-1_308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of January 2018 Eleanor Storm at English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derya Dilmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chai Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque REFMAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du niveau marin en Manche Orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Baulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque REFMAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveaux extrêmes et surcotes en Manche : de l’approche historique à l’échelle de l’événement tempétueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque REFMAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization, modeling and SWOT potentiality to measure hydro-meteo-marine phenomena in the coastal and estuarine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjørtoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Bilan et de Prospective 2018 du Programme National de Télédétection Spatiale (PNTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential use of the future SWOT satellite to measure the hydrodynamics in the estuarine and coastal zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of extreme events models by large-scale climate variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Fossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly, Vienna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in migration of intertidal dunes: Case of Somme Bay (NW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la variabilité annuelle et inter-annuelle des précipitations et des débits du bassin de Tensift (Maroc) par la méthode des ondelettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Zamrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources en Eau &amp; Changement Climatique en Région Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Hammamet, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of Future SWOT Mission to study the Changes in Coastal Sea Level on the Southeastern English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Model for the Sea Level Forecast applied to the Southeastern English Channel and the North Atlantic Sea (western France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre Variabilité hydrologique et fluctuations climatiques (NAO, SOI) de 3 hydrosystèmes au Maghreb (Bassins de la Soummam et du Tensift, Nappe du Haouz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zamrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Laftouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale sur l'Hydrologie des Grands Bassins Fluviaux de l’Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des modes de variabilités au niveau du bassin du Tensift (Maroc) : application de la méthode des ondelette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Zamrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Laftouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IAH International Congress "Groundwater: Challenges and Strategies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557752v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Matar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Imen Turki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40722-026-00468-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320361v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diouf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Salameh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamol Ali Sow" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17183252" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360997v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Mendoza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ojeda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soloy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salameh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104945" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05314805v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Imen Turki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez Solano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Saiful Islam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Domingues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17183262" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04963241v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L&#243;pez Solano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel David Guti&#233;rrez Barcel&#243;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Selvam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tonatiuh Mendoza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.104379" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05000938v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104476" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361013v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ojeda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tonatiuth Mendoza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Medell&#237;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Price" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13112113" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528769v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Islam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez Solano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domingues" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104982" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629211v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soloy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12020327" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820523v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Desroches" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fj&#248;rtoft" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2024.114401" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629210v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Abroug" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16081145" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04830082v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#243;pez Solano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E T Mendoza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D Guti&#233;rrez Barcel&#243;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Migaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06699-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098631v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sakho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Almar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2023.100923" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Mendoza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108349" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959721v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vignudelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bentamy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-022-09757-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290109v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boemke" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catrina Bruell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lehmkuhl" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2023.100876" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661811v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shafiei" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Simard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107694" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03788892v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Torres-Freyermuth" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Rioja-Nieto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.889820" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592045v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Hamdi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030321" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420293v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106796" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511189v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Mejri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids7010004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03694802v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baulon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13050850" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041413v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106381" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041417v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Jaramillo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Medina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2020.103789" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03958476v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2021.103894" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886424v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceano.2020.01.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02931764v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2020.03.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041418v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peuziat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12213659" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041414v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-3225-2020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02413847v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Baptista" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Heygster" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11192212" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070406v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chevalier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2018.2862470" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070404v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceano.2019.01.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958463v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Spodar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Parisot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10020297" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983393v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Souissi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-018-3716-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070412v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lyard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lion" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.12.036008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070414v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/gep.2017.513004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070418v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeneddine Nouaceur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Benhamiche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-016-2448-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551131v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Laftouhi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Zamrane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-015-2174-z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551134v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Laftouhi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos7060084" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070420v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2419693" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550540v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kakeh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-015-0824-z" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550538v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Medina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonzalez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-015-0869-z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550712v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Souissi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550554v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Medina" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coco" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.10.007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDH2TRTW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551184v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineddine Nouaceur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2013.0385" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551180v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.3686" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550569v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chevalier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Becker" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.866708" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550544v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2013.08.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30KC6SCJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551121v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Garnier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Pellon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Falqu&#233;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v33.sediment.89" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551117v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v33.sediment.49" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725540v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-2475" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725537v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Froideval" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kersimon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benoit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5898" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725534v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tonatiuh Mendoza" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21984" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588096v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bary" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nexer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanpain" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586792v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_308" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285777v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Dilmen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai Heng" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285773v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jabbar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283683v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01959841v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01959834v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296794v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fossa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435050v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02053861v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121999v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122003v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kakeh" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498806v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zamrane" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laftouhi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095067v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557752v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Matar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Imen Turki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40722-026-00468-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320361v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diouf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Salameh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamol Ali Sow" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17183252" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360997v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Mendoza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ojeda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soloy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salameh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104945" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05314805v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Imen Turki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez Solano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Saiful Islam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Domingues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17183262" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04963241v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L&#243;pez Solano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel David Guti&#233;rrez Barcel&#243;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Selvam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tonatiuh Mendoza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.104379" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05000938v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104476" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528769v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Islam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez Solano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domingues" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104982" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361013v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ojeda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tonatiuth Mendoza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Medell&#237;n" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Price" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13112113" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Desroches" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fj&#248;rtoft" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2024.114401" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629211v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soloy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12020327" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629210v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Abroug" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16081145" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04830082v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#243;pez Solano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E T Mendoza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D Guti&#233;rrez Barcel&#243;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Migaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06699-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098631v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sakho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Almar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2023.100923" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Mendoza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108349" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959721v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vignudelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bentamy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-022-09757-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290109v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boemke" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catrina Bruell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lehmkuhl" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2023.100876" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03788892v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Torres-Freyermuth" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Rioja-Nieto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.889820" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592045v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Hamdi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030321" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661811v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shafiei" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Simard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107694" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420293v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106796" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511189v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Mejri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids7010004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03694802v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baulon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13050850" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041417v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Jaramillo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Medina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2020.103789" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041413v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106381" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03958476v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2021.103894" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886424v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceano.2020.01.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02931764v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2020.03.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041418v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peuziat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12213659" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041414v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-3225-2020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070406v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chevalier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2018.2862470" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02413847v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Baptista" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Heygster" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11192212" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070404v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceano.2019.01.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958463v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Spodar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Parisot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10020297" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983393v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Souissi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-018-3716-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070412v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lyard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lion" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.12.036008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070414v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/gep.2017.513004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070418v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeneddine Nouaceur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Benhamiche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-016-2448-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551131v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Laftouhi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Zamrane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-015-2174-z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551134v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Laftouhi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos7060084" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070420v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2419693" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550540v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kakeh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-015-0824-z" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550538v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Medina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonzalez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-015-0869-z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550712v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Souissi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550554v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Medina" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coco" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.10.007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDH2TRTW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551184v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineddine Nouaceur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2013.0385" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551180v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.3686" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550569v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chevalier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Becker" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.866708" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550544v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2013.08.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30KC6SCJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551121v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Garnier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Pellon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Falqu&#233;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v33.sediment.89" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551117v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v33.sediment.49" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725540v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-2475" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725537v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Froideval" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kersimon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benoit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5898" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725534v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tonatiuh Mendoza" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21984" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588096v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bary" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nexer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanpain" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586792v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_308" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285777v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Dilmen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai Heng" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285773v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jabbar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283683v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01959841v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01959834v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296794v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fossa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435050v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02053861v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121999v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122003v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kakeh" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498806v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zamrane" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laftouhi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095067v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>