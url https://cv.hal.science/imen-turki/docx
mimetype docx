--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IMEN TURKI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical and nonlinear dynamics of rogue waves in varying bathymetric environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma-Imen Turki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ocean Engineering and Marine Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40722-026-00468-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of SWOT Data for Hydrodynamic Modelling in a Tropical Microtidal Estuarine System: The Case of Casamance (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bamol Ali Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (18), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs17183252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storm response of the upper intertidal zone on a gravel beach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 144, pp.104945. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2025.104945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Source Satellite Altimetry for Monitoring Storm Wave Footprints in the English Channel’s Coastal Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Saiful Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (18), pp.3262. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs17183262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of wave run–up on a macrotidal beach for assessing coastal flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos López Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel David Gutiérrez Barceló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harish Selvam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Tonatiuh Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, pp.104379. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2025.104379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04963241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-based flood mapping of coastal floods: The Senegal River estuary study case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 138, pp.104476. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2025.104476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of SWOT altimetry data for monitoring coastal hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopez Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 145, pp.104982. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2025.104982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Resilience in Coastal Systems: A Comprehensive Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Tonatiuth Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Medellín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (11), pp.2113. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse13112113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating SWOT's interferometric capabilities for mapping intertidal topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjørtoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Tonatiuh Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 314, pp.114401. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2024.114401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid changes in permeability: Numerical investigation into storm-driven pebble beach morphodynamics with XBeach-G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Tonatiuh Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (2), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse12020327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-approach analysis for monitoring wave energy driven by coastal extremes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Abroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma-Imen Turki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (8), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w16081145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic modelling for simulating nearshore waves and sea levels: classification of extreme events from the English Channel to the Normandy coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. López Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E T Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A D Gutiérrez Barceló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 120 (15), pp.13951-13973. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-024-06699-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04830082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal flood vulnerability assessment, a satellite remote sensing and modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29, pp.100923. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsase.2023.100923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-timescale dynamics of extreme river flood and storm surge interactions in relation with large-scale atmospheric circulation: Case of the Seine estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. T. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2023.108349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the coastal areas, estuaries and deltas from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Vignudelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Bentamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special Issue: Oceanography, Hydrology and Glaciology from Space, 44 (5), pp.1309 - 1356. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10712-022-09757-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing complex aeolian dune field morphology and evolution with Sentinel-1 SAR imagery-Possibilities and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boemke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catrina Bruell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Lehmkuhl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aeolian Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeolia.2023.100876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal changes in beach resilience along an urbanized barrier island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Tonatiuh Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alec Torres-Freyermuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Medellín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Rioja-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.889820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of nearshore waves during storms: case of the English Channel and the Normandy Coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos López Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.321. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14030321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of the effects of distributary bathymetry and roughness on tidal hydrodynamics of Wax Lake region under calm conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Shafiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 265, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03661811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal variability of the morpho-sedimentary dynamics observed on two gravel beaches in response to hydrodynamic forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 447, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hydrodynamic Behavior of Vortex Shedding behind Circular Cylinder in the Presence of Group Focused Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Abroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahd Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ojeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fluids7010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile Modelling of Extreme Surges in Connection with Large-Scale Circulation Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Baulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (5), pp.850. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos13050850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An equilibrium-based shoreline rotation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Jaramillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 163, pp.103789. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coastaleng.2020.103789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphodynamics of intertidal dune field in a mixed wave-tide environment: Case of Baie de Somme in Eastern English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Shafiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 431, pp.106381. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2020.106381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully automated method for monitoring the intertidal topography using video monitoring systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel David Gutiérrez Barceló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 167, pp.103894. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coastaleng.2021.103894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03958476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of global climate oscillations on intermonthly to interannual variability of sea levels along the English Channel Coasts (NW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Shafiei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (2), pp.226-242. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceano.2020.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertidal topography mapping using the waterline method from Sentinel-1 & -2 images: The examples of Arcachon and Veys Bays in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 163, pp.98-120. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2020.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep learning-based method for quantifying and mapping the grain size on pebble beaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (21), pp.3659. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12213659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nonstationary analysis for investigating the multiscale variability of extreme surges: case of the English Channel coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Baulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (12), pp.3225-3243. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-20-3225-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution SWOT Simulations of the Macrotidal Seine Estuary in Different Hydrodynamic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjørtoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1), pp.5-9. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2018.2862470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Beach Topography and Nearshore Bathymetry Using Spaceborne Remote Sensing: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Heygster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (19), pp.2212. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11192212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking sea level dynamic and exceptional events to large-scale atmospheric circulation variability: A case of the Seine Bay, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (3), pp.321-333. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceano.2019.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Sea Level and Topography of Coastal Lagoons Using Satellite Radar Altimetry: The Example of the Arcachon Bay in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Spodar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.297. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10020297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal erosion in the south-eastern Mediterranean: case of beaches in North Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhia Souissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.386. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-018-3716-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time variability of hydrodynamics and potential use of surface water and ocean topography mission in estuarine macrotidal system: example of Seine estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of applied remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (03), pp.036008. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JRS.12.036008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological Variability from Gauging Stations and Simulated SWOT Data, for Major French Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geoscience and Environment Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 05 (13), pp.54-69. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/gep.2017.513004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological variability of the Soummam watershed (Northeastern Algeria) and the possible links to climate fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeneddine Nouaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Benhamiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.477. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-016-2448-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating possible links between the North Atlantic Oscillation and rainfall variability in Marrakech (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Laftouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeneddine Nouaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Zamrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.243. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-015-2174-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Interannual Variability of Precipitation and Streamflow in Tensift and Ksob Basins (Morocco) and Links with the NAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Zamrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Laftouhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (6), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos7060084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Investigation of the Sea-Level Variability in Coastal Zones Using SWOT Satellite Mission: Example of the Eastern English Channel (Western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (4), pp.1564-1569. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2015.2419693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new hybrid model for filling gaps and forecast in sea level: application to the eastern English Channel and the North Atlantic Sea (western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (4), pp.509 - 521. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10236-015-0824-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoreline relaxation at pocket beaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (9-10), pp.1221 - 1234. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10236-015-0869-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of submarine morphology on environment quality: Case of Monastir bay (Easter Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhia Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Souissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carpathian Journal of Earth and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), pp.231-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variability of shoreline position: Observations at three pocket beaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 338, pp.76 - 89. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2012.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques au Sahel : des conditions plus humides et plus chaudes en Mauritanie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineddine Nouaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (2), pp.85-95. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sec.2013.0385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques au Maghreb : vers des conditions plus humides et plus chaudes sur le littoral algérien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineddine Nouaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.307-323. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/physio-geo.3686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological variability of major French rivers over recent decades, assessed from gauging station and GRACE observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59 (10), pp.1844 - 1855. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2013.866708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An equilibrium model to predict shoreline rotation of pocket beaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 346, pp.220 - 232. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2013.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertidal finger bars at El Puntal spit, bay of Santander, Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Pellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Falqués</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal Engineering Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (33), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9753/icce.v33.sediment.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beach memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal Engineering Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (33), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9753/icce.v33.sediment.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing wave energy as extreme events propagate near the coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-2475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of SWOT data using airborne LiDAR off the coasts of Normandy during the fast sampling orbit phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Froideval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Kersimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Conessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-5898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storm impact and recovery on pebble beaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tonatiuh Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-21984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphodynamique de dunes sous-marines et flux sédimentaires associés aux échelles mensuelle à saisonnière. Cas du futur parc éolien au large de Dunkerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nexer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanpain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating extreme sea levels from the Meteorologically Induced Modulation along the English Channel coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Euro-Mediterrannean Conference on Environmental Integration - EMCEI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Sousse, Tunisia. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51210-1_308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of January 2018 Eleanor Storm at English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derya Dilmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chai Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque REFMAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du niveau marin en Manche Orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Baulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque REFMAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveaux extrêmes et surcotes en Manche : de l’approche historique à l’échelle de l’événement tempétueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque REFMAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization, modeling and SWOT potentiality to measure hydro-meteo-marine phenomena in the coastal and estuarine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjørtoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Bilan et de Prospective 2018 du Programme National de Télédétection Spatiale (PNTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential use of the future SWOT satellite to measure the hydrodynamics in the estuarine and coastal zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of extreme events models by large-scale climate variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Fossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly, Vienna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in migration of intertidal dunes: Case of Somme Bay (NW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la variabilité annuelle et inter-annuelle des précipitations et des débits du bassin de Tensift (Maroc) par la méthode des ondelettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Zamrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources en Eau &amp; Changement Climatique en Région Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Hammamet, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of Future SWOT Mission to study the Changes in Coastal Sea Level on the Southeastern English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Model for the Sea Level Forecast applied to the Southeastern English Channel and the North Atlantic Sea (western France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre Variabilité hydrologique et fluctuations climatiques (NAO, SOI) de 3 hydrosystèmes au Maghreb (Bassins de la Soummam et du Tensift, Nappe du Haouz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zamrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Laftouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale sur l'Hydrologie des Grands Bassins Fluviaux de l’Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des modes de variabilités au niveau du bassin du Tensift (Maroc) : application de la méthode des ondelette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Zamrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Laftouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IAH International Congress "Groundwater: Challenges and Strategies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IMEN TURKI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical and nonlinear dynamics of rogue waves in varying bathymetric environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma-Imen Turki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ocean Engineering and Marine Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40722-026-00468-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Resilience in Coastal Systems: A Comprehensive Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Tonatiuth Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Medellín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (11), pp.2113. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse13112113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of SWOT altimetry data for monitoring coastal hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopez Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 145, pp.104982. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2025.104982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-based flood mapping of coastal floods: The Senegal River estuary study case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 138, pp.104476. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2025.104476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of SWOT Data for Hydrodynamic Modelling in a Tropical Microtidal Estuarine System: The Case of Casamance (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bamol Ali Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (18), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs17183252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storm response of the upper intertidal zone on a gravel beach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 144, pp.104945. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2025.104945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Source Satellite Altimetry for Monitoring Storm Wave Footprints in the English Channel’s Coastal Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Saiful Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (18), pp.3262. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs17183262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of wave run–up on a macrotidal beach for assessing coastal flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos López Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel David Gutiérrez Barceló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harish Selvam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Tonatiuh Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, pp.104379. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2025.104379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04963241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-approach analysis for monitoring wave energy driven by coastal extremes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Abroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma-Imen Turki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (8), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w16081145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating SWOT's interferometric capabilities for mapping intertidal topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjørtoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Tonatiuh Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 314, pp.114401. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2024.114401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid changes in permeability: Numerical investigation into storm-driven pebble beach morphodynamics with XBeach-G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Tonatiuh Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (2), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse12020327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic modelling for simulating nearshore waves and sea levels: classification of extreme events from the English Channel to the Normandy coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. López Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E T Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A D Gutiérrez Barceló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 120 (15), pp.13951-13973. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-024-06699-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04830082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal flood vulnerability assessment, a satellite remote sensing and modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29, pp.100923. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsase.2023.100923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-timescale dynamics of extreme river flood and storm surge interactions in relation with large-scale atmospheric circulation: Case of the Seine estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. T. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2023.108349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the coastal areas, estuaries and deltas from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Vignudelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Bentamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special Issue: Oceanography, Hydrology and Glaciology from Space, 44 (5), pp.1309 - 1356. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10712-022-09757-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing complex aeolian dune field morphology and evolution with Sentinel-1 SAR imagery-Possibilities and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boemke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catrina Bruell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Lehmkuhl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aeolian Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeolia.2023.100876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of nearshore waves during storms: case of the English Channel and the Normandy Coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos López Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.321. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14030321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of the effects of distributary bathymetry and roughness on tidal hydrodynamics of Wax Lake region under calm conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Shafiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 265, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03661811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal changes in beach resilience along an urbanized barrier island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Tonatiuh Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alec Torres-Freyermuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Medellín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Rioja-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.889820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal variability of the morpho-sedimentary dynamics observed on two gravel beaches in response to hydrodynamic forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 447, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hydrodynamic Behavior of Vortex Shedding behind Circular Cylinder in the Presence of Group Focused Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Abroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahd Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ojeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fluids7010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile Modelling of Extreme Surges in Connection with Large-Scale Circulation Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Baulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (5), pp.850. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos13050850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An equilibrium-based shoreline rotation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Jaramillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 163, pp.103789. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coastaleng.2020.103789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphodynamics of intertidal dune field in a mixed wave-tide environment: Case of Baie de Somme in Eastern English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Shafiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 431, pp.106381. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2020.106381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully automated method for monitoring the intertidal topography using video monitoring systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel David Gutiérrez Barceló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 167, pp.103894. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coastaleng.2021.103894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03958476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep learning-based method for quantifying and mapping the grain size on pebble beaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Peuziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (21), pp.3659. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12213659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nonstationary analysis for investigating the multiscale variability of extreme surges: case of the English Channel coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Baulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (12), pp.3225-3243. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-20-3225-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of global climate oscillations on intermonthly to interannual variability of sea levels along the English Channel Coasts (NW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Shafiei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (2), pp.226-242. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceano.2020.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertidal topography mapping using the waterline method from Sentinel-1 & -2 images: The examples of Arcachon and Veys Bays in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 163, pp.98-120. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2020.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution SWOT Simulations of the Macrotidal Seine Estuary in Different Hydrodynamic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjørtoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1), pp.5-9. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2018.2862470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Beach Topography and Nearshore Bathymetry Using Spaceborne Remote Sensing: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Heygster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (19), pp.2212. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11192212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking sea level dynamic and exceptional events to large-scale atmospheric circulation variability: A case of the Seine Bay, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (3), pp.321-333. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceano.2019.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Sea Level and Topography of Coastal Lagoons Using Satellite Radar Altimetry: The Example of the Arcachon Bay in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Spodar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.297. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10020297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal erosion in the south-eastern Mediterranean: case of beaches in North Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhia Souissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.386. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-018-3716-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time variability of hydrodynamics and potential use of surface water and ocean topography mission in estuarine macrotidal system: example of Seine estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of applied remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (03), pp.036008. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JRS.12.036008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological Variability from Gauging Stations and Simulated SWOT Data, for Major French Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geoscience and Environment Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 05 (13), pp.54-69. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/gep.2017.513004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Interannual Variability of Precipitation and Streamflow in Tensift and Ksob Basins (Morocco) and Links with the NAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Zamrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Laftouhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (6), </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos7060084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological variability of the Soummam watershed (Northeastern Algeria) and the possible links to climate fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeneddine Nouaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Benhamiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.477. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-016-2448-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating possible links between the North Atlantic Oscillation and rainfall variability in Marrakech (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Laftouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeneddine Nouaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Zamrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.243. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-015-2174-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new hybrid model for filling gaps and forecast in sea level: application to the eastern English Channel and the North Atlantic Sea (western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (4), pp.509 - 521. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10236-015-0824-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Investigation of the Sea-Level Variability in Coastal Zones Using SWOT Satellite Mission: Example of the Eastern English Channel (Western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (4), pp.1564-1569. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2015.2419693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoreline relaxation at pocket beaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (9-10), pp.1221 - 1234. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10236-015-0869-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of submarine morphology on environment quality: Case of Monastir bay (Easter Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhia Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Souissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carpathian Journal of Earth and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), pp.231-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological variability of major French rivers over recent decades, assessed from gauging station and GRACE observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59 (10), pp.1844 - 1855. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2013.866708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An equilibrium model to predict shoreline rotation of pocket beaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 346, pp.220 - 232. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2013.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variability of shoreline position: Observations at three pocket beaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 338, pp.76 - 89. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2012.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques au Sahel : des conditions plus humides et plus chaudes en Mauritanie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineddine Nouaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (2), pp.85-95. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sec.2013.0385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques au Maghreb : vers des conditions plus humides et plus chaudes sur le littoral algérien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineddine Nouaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.307-323. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/physio-geo.3686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertidal finger bars at El Puntal spit, bay of Santander, Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Pellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Falqués</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal Engineering Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (33), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9753/icce.v33.sediment.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beach memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal Engineering Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (33), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9753/icce.v33.sediment.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of SWOT data using airborne LiDAR off the coasts of Normandy during the fast sampling orbit phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Froideval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Kersimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Conessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-5898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing wave energy as extreme events propagate near the coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-2475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storm impact and recovery on pebble beaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tonatiuh Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-21984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphodynamique de dunes sous-marines et flux sédimentaires associés aux échelles mensuelle à saisonnière. Cas du futur parc éolien au large de Dunkerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nexer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanpain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveaux extrêmes et surcotes en Manche : de l’approche historique à l’échelle de l’événement tempétueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque REFMAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of January 2018 Eleanor Storm at English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derya Dilmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chai Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque REFMAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating extreme sea levels from the Meteorologically Induced Modulation along the English Channel coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Euro-Mediterrannean Conference on Environmental Integration - EMCEI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Sousse, Tunisia. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51210-1_308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du niveau marin en Manche Orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Baulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque REFMAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential use of the future SWOT satellite to measure the hydrodynamics in the estuarine and coastal zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of extreme events models by large-scale climate variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Fossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly, Vienna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization, modeling and SWOT potentiality to measure hydro-meteo-marine phenomena in the coastal and estuarine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fjørtoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Bilan et de Prospective 2018 du Programme National de Télédétection Spatiale (PNTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in migration of intertidal dunes: Case of Somme Bay (NW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Model for the Sea Level Forecast applied to the Southeastern English Channel and the North Atlantic Sea (western France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la variabilité annuelle et inter-annuelle des précipitations et des débits du bassin de Tensift (Maroc) par la méthode des ondelettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Zamrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources en Eau &amp; Changement Climatique en Région Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Hammamet, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of Future SWOT Mission to study the Changes in Coastal Sea Level on the Southeastern English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre Variabilité hydrologique et fluctuations climatiques (NAO, SOI) de 3 hydrosystèmes au Maghreb (Bassins de la Soummam et du Tensift, Nappe du Haouz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zamrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Laftouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale sur l'Hydrologie des Grands Bassins Fluviaux de l’Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des modes de variabilités au niveau du bassin du Tensift (Maroc) : application de la méthode des ondelette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Zamrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Laftouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IAH International Congress "Groundwater: Challenges and Strategies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrium-Based Modeling of Sea Level Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marissa Yates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Turki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlos Coelho; Caroline Hallin; Francisco Sancho; Paulo A. Silva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal Dynamics 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.679 - 685, 2026, 978-3-032-15477-4. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-15477-4_102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId248"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557752v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Matar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Imen Turki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40722-026-00468-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320361v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diouf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Salameh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamol Ali Sow" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17183252" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360997v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Mendoza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ojeda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soloy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salameh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104945" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05314805v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Imen Turki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez Solano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Saiful Islam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Domingues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17183262" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04963241v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L&#243;pez Solano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel David Guti&#233;rrez Barcel&#243;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Selvam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tonatiuh Mendoza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.104379" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05000938v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104476" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528769v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Islam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez Solano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domingues" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104982" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361013v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ojeda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tonatiuth Mendoza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Medell&#237;n" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Price" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13112113" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Desroches" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fj&#248;rtoft" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2024.114401" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629211v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soloy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12020327" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629210v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Abroug" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16081145" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04830082v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#243;pez Solano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E T Mendoza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D Guti&#233;rrez Barcel&#243;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Migaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06699-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098631v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sakho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Almar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2023.100923" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Mendoza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108349" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959721v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vignudelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bentamy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-022-09757-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290109v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boemke" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catrina Bruell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lehmkuhl" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2023.100876" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03788892v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Torres-Freyermuth" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Rioja-Nieto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.889820" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592045v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Hamdi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030321" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661811v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shafiei" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Simard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107694" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420293v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106796" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511189v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Mejri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids7010004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03694802v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baulon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13050850" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041417v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Jaramillo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Medina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2020.103789" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041413v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106381" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03958476v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2021.103894" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886424v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceano.2020.01.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02931764v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2020.03.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041418v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peuziat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12213659" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041414v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-3225-2020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070406v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chevalier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2018.2862470" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02413847v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Baptista" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Heygster" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11192212" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070404v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceano.2019.01.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958463v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Spodar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Parisot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10020297" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983393v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Souissi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-018-3716-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070412v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lyard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lion" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.12.036008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070414v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/gep.2017.513004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070418v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeneddine Nouaceur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Benhamiche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-016-2448-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551131v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Laftouhi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Zamrane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-015-2174-z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551134v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Laftouhi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos7060084" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070420v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2419693" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550540v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kakeh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-015-0824-z" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550538v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Medina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonzalez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-015-0869-z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550712v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Souissi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550554v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Medina" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coco" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.10.007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDH2TRTW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551184v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineddine Nouaceur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2013.0385" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551180v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.3686" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550569v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chevalier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Becker" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.866708" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550544v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2013.08.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30KC6SCJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551121v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Garnier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Pellon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Falqu&#233;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v33.sediment.89" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551117v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v33.sediment.49" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725540v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-2475" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725537v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Froideval" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kersimon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benoit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5898" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725534v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tonatiuh Mendoza" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21984" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588096v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bary" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nexer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanpain" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586792v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_308" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285777v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Dilmen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai Heng" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285773v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jabbar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283683v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01959841v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01959834v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296794v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fossa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435050v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02053861v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121999v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122003v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kakeh" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498806v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zamrane" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laftouhi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095067v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557752v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Matar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Imen Turki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40722-026-00468-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361013v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Imen Turki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ojeda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tonatiuth Mendoza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Medell&#237;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Price" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13112113" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528769v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Islam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez Solano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salameh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domingues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104982" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05000938v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Mendoza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104476" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320361v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diouf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Salameh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamol Ali Sow" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17183252" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360997v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ojeda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soloy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104945" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05314805v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez Solano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Saiful Islam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Domingues" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17183262" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04963241v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L&#243;pez Solano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel David Guti&#233;rrez Barcel&#243;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Selvam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tonatiuh Mendoza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.104379" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629210v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Abroug" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16081145" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820523v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Desroches" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fj&#248;rtoft" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2024.114401" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629211v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soloy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12020327" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04830082v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#243;pez Solano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E T Mendoza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D Guti&#233;rrez Barcel&#243;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Migaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06699-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098631v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sakho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Almar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2023.100923" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Mendoza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108349" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959721v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vignudelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bentamy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-022-09757-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290109v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boemke" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catrina Bruell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lehmkuhl" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2023.100876" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592045v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Hamdi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030321" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661811v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shafiei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Simard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107694" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03788892v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Torres-Freyermuth" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Rioja-Nieto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.889820" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420293v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106796" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511189v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Mejri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids7010004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03694802v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baulon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13050850" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041417v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Jaramillo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Medina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2020.103789" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041413v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106381" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03958476v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2021.103894" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041418v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peuziat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12213659" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041414v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-3225-2020" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886424v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceano.2020.01.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02931764v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2020.03.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070406v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chevalier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2018.2862470" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02413847v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Baptista" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Heygster" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11192212" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070404v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceano.2019.01.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958463v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Spodar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Parisot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10020297" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983393v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Souissi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-018-3716-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070412v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lyard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lion" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.12.036008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070414v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/gep.2017.513004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551134v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Zamrane" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Laftouhi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos7060084" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070418v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeneddine Nouaceur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Benhamiche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-016-2448-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551131v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Laftouhi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-015-2174-z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550540v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kakeh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-015-0824-z" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070420v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2419693" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550538v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Medina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonzalez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-015-0869-z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550712v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Souissi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550569v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chevalier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Becker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.866708" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550544v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Medina" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coco" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2013.08.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30KC6SCJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550554v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.10.007" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDH2TRTW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551184v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineddine Nouaceur" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2013.0385" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551180v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.3686" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551121v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Garnier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Pellon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Falqu&#233;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v33.sediment.89" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551117v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v33.sediment.49" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725537v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Froideval" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kersimon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benoit" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5898" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725540v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-2475" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725534v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tonatiuh Mendoza" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21984" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588096v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bary" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nexer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanpain" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283683v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jabbar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285777v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Dilmen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai Heng" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586792v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_308" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285773v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01959834v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296794v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fossa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01959841v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435050v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122003v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kakeh" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02053861v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121999v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498806v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zamrane" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laftouhi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095067v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05594495v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa Yates" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15477-4_102" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>