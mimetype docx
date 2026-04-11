--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -769,261 +769,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic effects between oil tribopolymerisation and abrasive wear in forming a protective third body in a conductive polymer/noble metal electrical contact</w:t>
+                <w:t xml:space="preserve">In-depth investigation of a third body formed by selective transfer in a NiCr / AgPd electrical contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Isard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Lahouij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean‐michel Lanot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lubrication Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 474-475, pp.203753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ls.1542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2021.203753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03234584v1</w:t>
+                <w:t xml:space="preserve">hal-03217771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth investigation of a third body formed by selective transfer in a NiCr / AgPd electrical contact</w:t>
+                <w:t xml:space="preserve">Synergistic effects between oil tribopolymerisation and abrasive wear in forming a protective third body in a conductive polymer/noble metal electrical contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Isard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Lahouij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Lanot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+                <w:t xml:space="preserve">Jean‐michel Lanot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 474-475, pp.203753. </w:t>
+              <w:t xml:space="preserve">Lubrication Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2021.203753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ls.1542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03217771v1</w:t>
+                <w:t xml:space="preserve">hal-03234584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale in situ study of ZDDP tribofilm growth at aluminum-based interfaces using atomic force microscopy</w:t>
               </w:r>
@@ -1165,99 +1165,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Lahouij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lanot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 426-427, pp.1056-1064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wear.2018.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332492v1</w:t>
+                <w:t xml:space="preserve">hal-03122608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third-body formation by selective transfer in a NiCr / AgPd electrical contact. Consequences on wear and remediation by a barrel tumble finishing</w:t>
               </w:r>
@@ -1282,99 +1282,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Lahouij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lanot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 426-427, pp.1056-1064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wear.2018.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03122608v1</w:t>
+                <w:t xml:space="preserve">hal-02332492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanotribological Printing: A Nanoscale Additive Manufacturing Method</w:t>
               </w:r>
@@ -2884,315 +2884,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Tribochemical Mechanisms of IF-MoS2 Nanoparticles Under Boundary Lubrication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Situ TEM Observation of the Behavior of an Individual Fullerene-Like MoS2 Nanoparticle in a Dynamic Contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Lahouij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johny Tannous</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Le Mogne</w:t>
+                <w:t xml:space="preserve">Ludvig de Knoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vacher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 41 (1), pp.55-64. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 42 (2), pp.133-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11249-011-9755-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11249-010-9678-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03123754v1</w:t>
+                <w:t xml:space="preserve">hal-03123747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ TEM Observation of the Behavior of an Individual Fullerene-Like MoS2 Nanoparticle in a Dynamic Contact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the Tribochemical Mechanisms of IF-MoS2 Nanoparticles Under Boundary Lubrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johny Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Lahouij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludvig de Knoop</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Martin</w:t>
+                <w:t xml:space="preserve">Thierry Le Mogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vacher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 42 (2), pp.133-140. </w:t>
+              <w:t xml:space="preserve">, 2011, 41 (1), pp.55-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11249-011-9755-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11249-010-9678-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123747v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3381,476 +3381,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced mechanical properties of magnesium alloy reinforced by layered Ti3AlC2 MAX phase fabricated by SPS at a near liquidus temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ameur Chouket</w:t>
+                <w:t xml:space="preserve">L’apport de l’XPS dans l’étude des mécanismes de lubrification des huiles de transmission dopées avec des nanoparticules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Lahouij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Georgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque POUDRES &amp; MATÉRIAUX FRITTÉS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Le Creusot, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Spectroscopies de PhotoElectrons 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391416v1</w:t>
+                <w:t xml:space="preserve">hal-04391358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport de l’XPS dans l’étude des mécanismes de lubrification des huiles de transmission dopées avec des nanoparticules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adam Nassif</w:t>
+                <w:t xml:space="preserve">Enhanced mechanical properties of magnesium alloy reinforced by layered Ti3AlC2 MAX phase fabricated by SPS at a near liquidus temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur Chouket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Lahouij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystal Frances</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslaw Chmielowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Spectroscopies de PhotoElectrons 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">Colloque POUDRES &amp; MATÉRIAUX FRITTÉS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Le Creusot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391358v1</w:t>
+                <w:t xml:space="preserve">hal-04391416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Third-body formation by selective transfer in a NiCr / AgPd electrical contact. Consequences on surface reliability and remediation by a barrel tumble finishing process</w:t>
+                <w:t xml:space="preserve">Formation of a conductive tribopolymerized third body in a silicone -lubricated polymer-metal electrical contact: mechanisms and consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Lahouij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lanot Jean-Michel</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Isard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7 th World Tribology Congress WTC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940813v1</w:t>
+                <w:t xml:space="preserve">hal-03940874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of a conductive tribopolymerized third body in a silicone -lubricated polymer-metal electrical contact: mechanisms and consequences</w:t>
+                <w:t xml:space="preserve">Third-body formation by selective transfer in a NiCr / AgPd electrical contact. Consequences on surface reliability and remediation by a barrel tumble finishing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Lahouij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Lanot</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isard Manon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanot Jean-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7 th World Tribology Congress WTC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940874v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of crystal anisotropy on the deformation behavior of copper under scratching process</w:t>
               </w:r>
@@ -3938,269 +3938,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Laser Shock and Micro-Compression Approach to the Mechanical Behavior of Powders for Cold Spray</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EXPERIMENTAL STUDY OF DEFORMATION BEHAVIOR OF SINGLE CRYSTAL COPPER (001) DURING SCRATCH PROCESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Lahouij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Durand</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Larissa Pinheiro De Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Inal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSC2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Indentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Lorient, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508384v1</w:t>
+                <w:t xml:space="preserve">hal-03940887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERIMENTAL STUDY OF DEFORMATION BEHAVIOR OF SINGLE CRYSTAL COPPER (001) DURING SCRATCH PROCESS</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combined Laser Shock and Micro-Compression Approach to the Mechanical Behavior of Powders for Cold Spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Teissedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delloro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indentation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITSC2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtual, France. pp.627-634, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.itsc2021p0627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940887v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of mechanical behaviour of aluminum powders under fast dynamic conditions</w:t>
               </w:r>
@@ -4359,51 +4359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Isard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Lahouij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lanot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31 èmes Journées Internationales Francophones de Tribologie (JIFT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4467,51 +4467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Lahouij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lanot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4674,51 +4674,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMELIORATION DE LA REPONSE TRIBOLOGIQUE D’UN CONTACT ELECTRIQUE NiCr-AgPd PAR UN TRAITEMENT DE TRIBOFINITION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Isard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Lahouij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5917,51 +5917,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05455822v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nassif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Meyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Lahouij" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.110791" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05455868v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Cherguy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Chmielowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-025-02056-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05455843v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyuan Peng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.110748" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886400v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Chouket" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystal Frances" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw Chmielowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.174403" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519524v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gould" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Demas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Greco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-021-01555-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234584v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Isard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Lanot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ls.1542" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lanot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2021.203753" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122537v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Gosvami" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Carpick" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.106075" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332492v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.11.022" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122648v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khare" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gosvami" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Milne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcclimon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b02505" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122645v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmandeep Khare" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Jackson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Feng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyun Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b16680" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02082831v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harman Khare" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitya Gosvami" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zac Milne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Browden Mcclimon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02082853v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702831v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sgroi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gili" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mangherini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassenoy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2014.960540" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442278v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.07.016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XZ79SX7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123689v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ls.1241" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CTX2G175-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442320v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Sinha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Brass" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-013-0246-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702844v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703017v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123744v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-011-9873-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7TTCDLJ1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123749v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bucholz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vacher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sinnott" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/37/375701" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/10B7558C7A1DA559B1C602072E9A2A5807A583CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123754v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johny Tannous" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Mogne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-010-9678-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/493349343ABA17943C4DBD025323D5D6BB4D132E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123747v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig de Knoop" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-011-9755-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-079Z5M89-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886922v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886565v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391416v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391358v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940813v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isard Manon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanot Jean-Michel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940874v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940844v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa a Pinheiro De Brito" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Inal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508384v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Durand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacourt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Teissedre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delloro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thorel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2021p0627" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940887v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Pinheiro De Brito" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940867v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delloro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Durand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacourt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Teissedre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125001036" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122591v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333815v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334059v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montalban" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legorju" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadou Diew" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963549v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123705v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886942v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01963577v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Gorju" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tricoche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122546v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02082795v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W Carpick" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N Demas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02082813v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00790813v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECDL0047" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886432v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Elhajj" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Phuong Luong" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-142" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05455822v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nassif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Meyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Lahouij" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.110791" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05455868v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Cherguy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Chmielowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-025-02056-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05455843v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyuan Peng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.110748" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886400v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Chouket" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystal Frances" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw Chmielowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.174403" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519524v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gould" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Demas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Greco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-021-01555-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Isard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lanot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2021.203753" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234584v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Lanot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ls.1542" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122537v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Gosvami" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Carpick" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.106075" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122608v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.11.022" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332492v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122648v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khare" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gosvami" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Milne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcclimon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b02505" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122645v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmandeep Khare" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Jackson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Feng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyun Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b16680" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02082831v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harman Khare" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitya Gosvami" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zac Milne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Browden Mcclimon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02082853v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702831v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sgroi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gili" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mangherini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassenoy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2014.960540" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442278v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.07.016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XZ79SX7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123689v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ls.1241" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CTX2G175-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442320v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Sinha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Brass" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-013-0246-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702844v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703017v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123744v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-011-9873-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7TTCDLJ1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123749v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bucholz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vacher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sinnott" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/37/375701" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/10B7558C7A1DA559B1C602072E9A2A5807A583CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123747v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig de Knoop" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-011-9755-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-079Z5M89-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123754v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johny Tannous" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Mogne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-010-9678-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/493349343ABA17943C4DBD025323D5D6BB4D132E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886922v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886565v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391358v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391416v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940874v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940813v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isard Manon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanot Jean-Michel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940844v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa a Pinheiro De Brito" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Inal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940887v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Pinheiro De Brito" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508384v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Durand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacourt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Teissedre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delloro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thorel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2021p0627" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940867v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delloro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Durand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacourt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Teissedre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125001036" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122591v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333815v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334059v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montalban" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legorju" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadou Diew" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963549v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123705v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886942v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01963577v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Gorju" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tricoche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122546v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02082795v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W Carpick" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N Demas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02082813v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00790813v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECDL0047" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886432v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Elhajj" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Phuong Luong" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-142" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>