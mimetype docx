--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -1366,533 +1366,533 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanotribological Printing: A Nanoscale Additive Manufacturing Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Khare</w:t>
+                <w:t xml:space="preserve">Harman Khare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Gosvami</w:t>
+                <w:t xml:space="preserve">Nitya Gosvami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Lahouij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Milne</w:t>
+                <w:t xml:space="preserve">Zac Milne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mcclimon</w:t>
+                <w:t xml:space="preserve">Browden Mcclimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18 (11), pp.6756-6763. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03122648v1</w:t>
+                <w:t xml:space="preserve">hal-02082831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale Generation of Robust Solid Films from Liquid-Dispersed Nanoparticles via in Situ Atomic Force Microscopy: Growth Kinetics and Nanomechanical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harman Khare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Lahouij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmandeep Khare</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Imène Lahouij</w:t>
+                <w:t xml:space="preserve">G Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Jackson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zhiyun Chen</w:t>
+                <w:t xml:space="preserve">Z Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 10 (46), pp.40335-40347. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122645v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanotribological Printing: A Nanoscale Additive Manufacturing Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gosvami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Lahouij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Milne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harman Khare</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Browden Mcclimon</w:t>
+                <w:t xml:space="preserve">J. Mcclimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 18 (11), pp.6756-6763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b02505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082831v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale Generation of Robust Solid Films from Liquid-Dispersed Nanoparticles via in Situ Atomic Force Microscopy: Growth Kinetics and Nanomechanical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Harman Khare</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmandeep Khare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Lahouij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Fang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Z Chen</w:t>
+                <w:t xml:space="preserve">Zhiyun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 10 (46), pp.40335-40347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b16680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082853v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friction Reduction Benefits in Valve-Train System Using IF-MoS2 Added Engine Oil</w:t>
               </w:r>
@@ -2501,51 +2501,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time TEM imaging of compression and shear of single fullerene-like MoS2 and WS2 nanoparticles</w:t>
+                <w:t xml:space="preserve">Real Time TEM Imaging of Compression and Shear of Single Fullerene-Like MoS2 Nanoparticle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Lahouij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
@@ -2563,348 +2563,348 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology and Lubrication Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tribology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (1), pp.131-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11249-011-9873-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703017v1</w:t>
+                <w:t xml:space="preserve">hal-03123744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Time TEM Imaging of Compression and Shear of Single Fullerene-Like MoS2 Nanoparticle</w:t>
+                <w:t xml:space="preserve">Lubrication mechanisms of hollow-core inorganic fullerene-like nanoparticles: coupling experimental and computational works</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Lahouij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Vacher</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bucholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Sinnott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11249-011-9873-8⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (37), pp.375701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/37/375701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03123744v1</w:t>
+                <w:t xml:space="preserve">hal-03123749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lubrication mechanisms of hollow-core inorganic fullerene-like nanoparticles: coupling experimental and computational works</w:t>
+                <w:t xml:space="preserve">Real-time TEM imaging of compression and shear of single fullerene-like MoS2 and WS2 nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Lahouij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S Sinnott</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tribology and Lubrication Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03123749v1</w:t>
+                <w:t xml:space="preserve">hal-01703017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ TEM Observation of the Behavior of an Individual Fullerene-Like MoS2 Nanoparticle in a Dynamic Contact</w:t>
               </w:r>
@@ -5303,64 +5303,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Lahouij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert W Carpick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harman Khare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.N Demas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5408,64 +5408,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems and methods for nano-tribological manufacturing of nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert W Carpick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harman Khare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitya Gosvami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Lahouij</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5691,51 +5691,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 41, pp.1277-1287, 2024, </w:t>
+              <w:t xml:space="preserve">, 2024, Toulouse, France. 41, pp.1277-1287, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21741/9781644903131-142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -5917,51 +5917,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05455822v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nassif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Meyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Lahouij" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.110791" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05455868v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Cherguy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Chmielowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-025-02056-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05455843v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyuan Peng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.110748" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886400v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Chouket" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystal Frances" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw Chmielowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.174403" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519524v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gould" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Demas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Greco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-021-01555-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Isard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lanot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2021.203753" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234584v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Lanot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ls.1542" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122537v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Gosvami" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Carpick" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.106075" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122608v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.11.022" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332492v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122648v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khare" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gosvami" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Milne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcclimon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b02505" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122645v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmandeep Khare" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Jackson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Feng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyun Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b16680" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02082831v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harman Khare" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitya Gosvami" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zac Milne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Browden Mcclimon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02082853v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702831v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sgroi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gili" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mangherini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassenoy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2014.960540" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442278v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.07.016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XZ79SX7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123689v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ls.1241" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CTX2G175-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442320v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Sinha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Brass" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-013-0246-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702844v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703017v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123744v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-011-9873-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7TTCDLJ1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123749v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bucholz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vacher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sinnott" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/37/375701" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/10B7558C7A1DA559B1C602072E9A2A5807A583CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123747v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig de Knoop" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-011-9755-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-079Z5M89-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123754v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johny Tannous" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Mogne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-010-9678-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/493349343ABA17943C4DBD025323D5D6BB4D132E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886922v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886565v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391358v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391416v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940874v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940813v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isard Manon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanot Jean-Michel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940844v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa a Pinheiro De Brito" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Inal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940887v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Pinheiro De Brito" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508384v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Durand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacourt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Teissedre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delloro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thorel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2021p0627" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940867v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delloro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Durand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacourt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Teissedre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125001036" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122591v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333815v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334059v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montalban" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legorju" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadou Diew" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963549v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123705v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886942v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01963577v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Gorju" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tricoche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122546v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02082795v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W Carpick" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N Demas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02082813v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00790813v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECDL0047" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886432v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Elhajj" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Phuong Luong" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-142" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05455822v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nassif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Meyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Lahouij" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.110791" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05455868v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Cherguy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Chmielowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-025-02056-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05455843v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyuan Peng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.110748" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886400v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Chouket" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystal Frances" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw Chmielowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.174403" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519524v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gould" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Demas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Greco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-021-01555-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Isard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lanot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2021.203753" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234584v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Lanot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ls.1542" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122537v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Gosvami" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Carpick" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.106075" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122608v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.11.022" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332492v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02082831v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harman Khare" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitya Gosvami" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zac Milne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Browden Mcclimon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02082853v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Jackson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Chen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122648v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khare" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gosvami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Milne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcclimon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b02505" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122645v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmandeep Khare" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Feng" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyun Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b16680" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702831v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sgroi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gili" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mangherini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassenoy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2014.960540" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442278v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.07.016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XZ79SX7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123689v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ls.1241" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CTX2G175-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442320v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Sinha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Brass" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-013-0246-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702844v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123744v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-011-9873-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7TTCDLJ1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123749v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bucholz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vacher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sinnott" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/37/375701" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/10B7558C7A1DA559B1C602072E9A2A5807A583CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703017v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123747v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig de Knoop" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-011-9755-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-079Z5M89-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123754v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johny Tannous" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Mogne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-010-9678-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/493349343ABA17943C4DBD025323D5D6BB4D132E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886922v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886565v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391358v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391416v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940874v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940813v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isard Manon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanot Jean-Michel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940844v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa a Pinheiro De Brito" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Inal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940887v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Pinheiro De Brito" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508384v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Durand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacourt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Teissedre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delloro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thorel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2021p0627" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940867v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delloro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Durand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacourt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Teissedre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125001036" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122591v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333815v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334059v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montalban" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legorju" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadou Diew" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963549v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123705v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886942v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01963577v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Gorju" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tricoche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122546v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02082795v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W Carpick" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N Demas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02082813v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00790813v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECDL0047" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886432v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Elhajj" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Phuong Luong" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-142" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>