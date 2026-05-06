--- v0 (2026-03-28)
+++ v1 (2026-05-06)
@@ -749,404 +749,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240308v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning ON/OFF Ratios in Diarylethene-Based Single- and Bilayer Molecular Junctions</w:t>
+                <w:t xml:space="preserve">Visualization and Comprehension of Electronic and Topographic Contrasts on Cooperatively Switched Diarylethene-Bridged Ditopic Ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Hnid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mingyang Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Frath</w:t>
+                <w:t xml:space="preserve">Lihao Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Bellynck</w:t>
+                <w:t xml:space="preserve">Elarbi Chatir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Lafolet</w:t>
+                <w:t xml:space="preserve">Saioa Cobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lafolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2162-8777/ac6f22⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (8), pp.1318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano12081318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798309v1</w:t>
+                <w:t xml:space="preserve">hal-03663835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization and Comprehension of Electronic and Topographic Contrasts on Cooperatively Switched Diarylethene-Bridged Ditopic Ligand</w:t>
+                <w:t xml:space="preserve">Tuning ON/OFF Ratios in Diarylethene-Based Single- and Bilayer Molecular Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Hnid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elarbi Chatir</w:t>
+                <w:t xml:space="preserve">Mingyang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saioa Cobo</w:t>
+                <w:t xml:space="preserve">Sebastien Bellynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lafolet</w:t>
+                <w:t xml:space="preserve">Frederic Lafolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (8), pp.1318. </w:t>
+              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (5), pp.055010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano12081318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/2162-8777/ac6f22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663835v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization and Comprehension of Electronic and Topographic Contrasts on Cooperatively Switched Diarylethene-Bridged Ditopic Ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Hnid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lihao Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elarbi Chatir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saioa Cobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lafolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (8), pp.1318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano12081318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360495v1</w:t>
@@ -1170,90 +1170,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unprecedented ON/OFF Ratios in Photoactive Diarylethene-Bisthienylbenzene Molecular Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Hnid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingyang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Bellynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lafolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (18), pp.7555-7560. </w:t>
@@ -1304,90 +1304,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unprecedented ON/OFF Ratios in Photoactive Diarylethene-Bisthienylbenzene Molecular Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Hnid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingyang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Bellynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lafolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (18), pp.7555-7560. </w:t>
@@ -1419,291 +1419,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Photomodulation and Rectification in Coordination Molecular Wires Based on Dithienylethene Molecular Junctions</w:t>
+                <w:t xml:space="preserve">Highly Efficient Photoswitch in Diarylethene-Based Molecular Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Hnid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Frath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lafolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arkadiusz Grempka</w:t>
+                <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Khettabi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c08233⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (17), pp.7732-7736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.0c01213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360511v1</w:t>
+                <w:t xml:space="preserve">hal-05360525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Efficient Photoswitch in Diarylethene-Based Molecular Junctions</w:t>
+                <w:t xml:space="preserve">Combining Photomodulation and Rectification in Coordination Molecular Wires Based on Dithienylethene Molecular Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Hnid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkadiusz Grempka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Khettabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Christophe Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 142 (17), pp.7732-7736. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (48), pp.26304-26309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.0c01213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c08233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360525v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Transition in a Memristive Suspended MoS2 Monolayer Probed by Opto-and Electro-Mechanics</w:t>
               </w:r>
@@ -1840,100 +1840,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Hnid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lafolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 142 (17), pp.7732-7736. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.0c01213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206807v1</w:t>
@@ -1957,90 +1957,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-functional switches of ditopic ligands with azobenzene central bridges at a molecular scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Hnid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lafolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (47), pp.23042-23048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2243,51 +2243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429914v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyan Tahri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenfant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Frath" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hnid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114767v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sanguinet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Arbouch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613145v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yassin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114880v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240308v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Van Dyck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c04602" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798309v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyang Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bellynck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lafolet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/ac6f22" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03663835v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihao Guan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elarbi Chatir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Cobo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafolet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12081318" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360495v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360499v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c01983" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420993v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360511v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Grempka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Khettabi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Sun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Lacroix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08233" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360525v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lacroix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c01213" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451026v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Khalil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Si" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durnez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206807v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206793v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR06350A" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429914v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyan Tahri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenfant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Frath" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hnid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114767v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sanguinet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Arbouch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613145v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yassin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114880v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240308v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Van Dyck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c04602" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03663835v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihao Guan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elarbi Chatir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Cobo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafolet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12081318" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798309v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyang Liu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bellynck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lafolet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/ac6f22" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360495v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360499v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c01983" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420993v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360525v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Sun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lacroix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c01213" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360511v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Grempka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Khettabi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Lacroix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08233" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451026v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Khalil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Si" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durnez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206807v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206793v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR06350A" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>