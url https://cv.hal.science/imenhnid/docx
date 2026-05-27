--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -749,404 +749,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240308v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization and Comprehension of Electronic and Topographic Contrasts on Cooperatively Switched Diarylethene-Bridged Ditopic Ligand</w:t>
+                <w:t xml:space="preserve">Tuning ON/OFF Ratios in Diarylethene-Based Single- and Bilayer Molecular Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Hnid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lihao Guan</w:t>
+                <w:t xml:space="preserve">Mingyang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elarbi Chatir</w:t>
+                <w:t xml:space="preserve">Sebastien Bellynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saioa Cobo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lafolet</w:t>
+                <w:t xml:space="preserve">Frederic Lafolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano12081318⟩</w:t>
+              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (5), pp.055010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2162-8777/ac6f22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663835v1</w:t>
+                <w:t xml:space="preserve">hal-03798309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning ON/OFF Ratios in Diarylethene-Based Single- and Bilayer Molecular Junctions</w:t>
+                <w:t xml:space="preserve">Visualization and Comprehension of Electronic and Topographic Contrasts on Cooperatively Switched Diarylethene-Bridged Ditopic Ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Hnid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihao Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mingyang Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Frath</w:t>
+                <w:t xml:space="preserve">Elarbi Chatir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Bellynck</w:t>
+                <w:t xml:space="preserve">Saioa Cobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Lafolet</w:t>
+                <w:t xml:space="preserve">Frédéric Lafolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (5), pp.055010. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (8), pp.1318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/2162-8777/ac6f22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano12081318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798309v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization and Comprehension of Electronic and Topographic Contrasts on Cooperatively Switched Diarylethene-Bridged Ditopic Ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Hnid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lihao Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elarbi Chatir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saioa Cobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lafolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (8), pp.1318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano12081318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360495v1</w:t>
@@ -1170,90 +1170,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unprecedented ON/OFF Ratios in Photoactive Diarylethene-Bisthienylbenzene Molecular Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Hnid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingyang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Bellynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lafolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (18), pp.7555-7560. </w:t>
@@ -1304,90 +1304,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unprecedented ON/OFF Ratios in Photoactive Diarylethene-Bisthienylbenzene Molecular Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Hnid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingyang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Bellynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lafolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (18), pp.7555-7560. </w:t>
@@ -1451,51 +1451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Hnid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lafolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1840,51 +1840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Hnid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lafolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1983,51 +1983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lafolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2243,51 +2243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429914v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyan Tahri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenfant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Frath" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hnid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114767v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sanguinet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Arbouch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613145v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yassin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114880v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240308v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Van Dyck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c04602" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03663835v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihao Guan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elarbi Chatir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Cobo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafolet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12081318" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798309v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyang Liu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bellynck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lafolet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/ac6f22" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360495v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360499v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c01983" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420993v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360525v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Sun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lacroix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c01213" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360511v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Grempka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Khettabi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Lacroix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08233" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451026v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Khalil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Si" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durnez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206807v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206793v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR06350A" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429914v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyan Tahri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenfant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Frath" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hnid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114767v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sanguinet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Arbouch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613145v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yassin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114880v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240308v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Van Dyck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c04602" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798309v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyang Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bellynck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lafolet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/ac6f22" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03663835v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihao Guan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elarbi Chatir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Cobo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafolet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12081318" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360495v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360499v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c01983" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420993v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360525v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Sun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lacroix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c01213" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360511v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Grempka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Khettabi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Lacroix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08233" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451026v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Khalil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Si" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durnez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206807v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206793v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR06350A" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>