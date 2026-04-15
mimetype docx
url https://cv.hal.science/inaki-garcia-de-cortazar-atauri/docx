--- v0 (2026-03-26)
+++ v1 (2026-04-15)
@@ -321,278 +321,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uneven impacts of climate change around the world and across the annual cycle of winegrapes</w:t>
+                <w:t xml:space="preserve">Assessing multivariate bias corrections of climate simulations on various impact models under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. M. Wolkovich</w:t>
+                <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin I. Cook</w:t>
+                <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bastien François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pclm.0000539⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (18), pp.4711 - 4738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-29-4711-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05120326v1</w:t>
+                <w:t xml:space="preserve">hal-05302102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing multivariate bias corrections of climate simulations on various impact models under climate change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uneven impacts of climate change around the world and across the annual cycle of winegrapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M. Wolkovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Allard</w:t>
+                <w:t xml:space="preserve">Benjamin I. Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Vrac</w:t>
+                <w:t xml:space="preserve">Victor van der Meersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien François</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29 (18), pp.4711 - 4738. </w:t>
+              <w:t xml:space="preserve">PLOS Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (5), pp.e0000539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-29-4711-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pclm.0000539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05302102v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French agroclimatic research network dataset</w:t>
               </w:r>
@@ -859,77 +859,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Wolkovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rouleau-Desrochers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants, People, Planet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 7 (6), pp.1611-1620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2035,51 +2035,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembling and testing a generic phenological model to predict Lobesia botrana voltinism for impact studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Calanca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2675,64 +2675,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Morales-Castilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki Garcia de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin I. Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amber Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2777,485 +2777,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-based grapevine sugar ripeness modelling for a wide range of Vitis vinifera L. cultivars</w:t>
+                <w:t xml:space="preserve">Future development of apricot blossom blight under climate change in Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amber K. Parker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
+                <w:t xml:space="preserve">Paul Tresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Gény</w:t>
+                <w:t xml:space="preserve">Laurent Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Laurent Spring</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Destrac</w:t>
+                <w:t xml:space="preserve">Jean-Marc Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Buléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2020.107902⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112, pp.125960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2019.125960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936572v1</w:t>
+                <w:t xml:space="preserve">hal-02361185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future development of apricot blossom blight under climate change in Southern France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature-based grapevine sugar ripeness modelling for a wide range of Vitis vinifera L. cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Brun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t>
+                <w:t xml:space="preserve">Amber K. Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Audergon</w:t>
+                <w:t xml:space="preserve">Laurence Gény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Buléon</w:t>
+                <w:t xml:space="preserve">Jean-Laurent Spring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Destrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 112, pp.125960. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 285-286, pp.107902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2019.125960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2020.107902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361185v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grapevine Phenology of cv. Touriga Franca and Touriga Nacional in the Douro Wine Region: Modelling and Climate Change Projections</w:t>
+                <w:t xml:space="preserve">Rethinking False Spring Risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Costa</w:t>
+                <w:t xml:space="preserve">C. J Chamberlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helder Fraga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Fonseca</w:t>
+                <w:t xml:space="preserve">B. I. Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M. Wolkovich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy9040210⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623900v1</w:t>
+                <w:t xml:space="preserve">hal-02626157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using foresight exercise to design adaptation policy to climate change: The case of the French wine industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brugiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3264,193 +3247,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIO Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12, pp.03020. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/bioconf/20191203020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking False Spring Risk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grapevine Phenology of cv. Touriga Franca and Touriga Nacional in the Douro Wine Region: Modelling and Climate Change Projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helder Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. J Chamberlain</w:t>
+                <w:t xml:space="preserve">André Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. I. Cook</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria C. Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (4), pp.210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.14642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agronomy9040210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626157v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of possible decadal-scale cold waves on viticulture over Europe in a context of global warming</w:t>
               </w:r>
@@ -3694,429 +3694,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The risk of tardive frost damage in French vineyards in a changing climate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal stability of within-field variability of total soluble solids of grapevine under semi-arid conditions: a first step towards a spatial model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Dayon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+                <w:t xml:space="preserve">N. Verdugo Vásquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Acevedo Opazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Valdés Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ingram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2017.12.253⟩</w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (1), pp.15-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2018.52.1.1782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536952v1</w:t>
+                <w:t xml:space="preserve">hal-02609387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation to climate change of the French wine industry: a systemic approach – Main outcomes of the project LACCAVE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The risk of tardive frost damage in French vineyards in a changing climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Sgubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Dayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Darriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20185001020⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 250-251, pp.226-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2017.12.253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918073v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal stability of within-field variability of total soluble solids of grapevine under semi-arid conditions: a first step towards a spatial model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Verdugo Vásquez</w:t>
+                <w:t xml:space="preserve">Adaptation to climate change of the French wine industry: a systemic approach – Main outcomes of the project LACCAVE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Acevedo Opazo</w:t>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hector Valdés Gómez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Ingram</w:t>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Garcia de Cortazar Atauri</w:t>
+                <w:t xml:space="preserve">Philippe Darriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 52 (1), pp.15-30. </w:t>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50, pp.01020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2018.52.1.1782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20185001020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609387v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viticultural irrigation demands under climate change scenarios in portugal</w:t>
               </w:r>
@@ -4482,51 +4482,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Pinot to Xinomavro in the world's future wine-growing regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. M. Wolkovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4534,51 +4534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Morales-Castilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. A. Nicholas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.29 - 37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4606,278 +4606,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining ecophysiological models and genetic analysis: a promising way to dissect complex adaptive traits in grapevine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The challenging issue of climate change for sustainable grape and wine production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 51 (2), pp.181. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1588⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 51 (2), pp.59-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607774v1</w:t>
+                <w:t xml:space="preserve">hal-01608710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenging issue of climate change for sustainable grape and wine production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+                <w:t xml:space="preserve">Integrating interactive effects of chilling and photoperiod in phenological process-based models. A case study with two European tree species: Fagus sylvatica and Quercus petraea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gaüzere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 51 (2), pp.59-60. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 244-245, pp.9-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2017.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608710v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-model uncertainty analysis in predicting grain N for crop rotations in Europe</w:t>
               </w:r>
@@ -4991,191 +4991,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating interactive effects of chilling and photoperiod in phenological process-based models. A case study with two European tree species: Fagus sylvatica and Quercus petraea</w:t>
+                <w:t xml:space="preserve">Combining ecophysiological models and genetic analysis: a promising way to dissect complex adaptive traits in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gaüzere</w:t>
+                <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Delzon</w:t>
+                <w:t xml:space="preserve">Eric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hendrik Davi</w:t>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bonhomme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+                <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 244-245, pp.9-20. </w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (2), pp.181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2017.05.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608712v1</w:t>
+                <w:t xml:space="preserve">hal-01607774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viticulture in Portugal: A review of recent trends and climate change projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helder Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5300,51 +5300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5395,51 +5395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which climatic modeling to assess climate change impacts on vineyards?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5657,390 +5657,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ClimWine2016 : les enjeux du changement climatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+                <w:t xml:space="preserve">Adaptation au changement climatique : l'intérêt d'une démarche prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aigrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Giraud-Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/20160703015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630089v1</w:t>
+                <w:t xml:space="preserve">hal-02523818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially explicit estimates of N2O emissions from croplands suggest climate mitigation opportunities from improved fertilizer management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James S. Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberly M. Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaniel D. Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (10), pp.3383-3394. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gcb.13341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travaux de prospective sur l'adaptation de la viticulture au changement climatique : quelles séries d'événements pourraient favoriser différentes stratégies d'adaptation ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Duchêne</w:t>
+                <w:t xml:space="preserve">ClimWine2016 : les enjeux du changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1133, pp.58-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bioconf/20160703016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02523823v1</w:t>
+                <w:t xml:space="preserve">hal-02630089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vignoble français à l'épreuve du changement climatique</w:t>
               </w:r>
@@ -6145,51 +6145,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation au changement climatique : l'intérêt d'une démarche prospective</w:t>
+                <w:t xml:space="preserve">Travaux de prospective sur l'adaptation de la viticulture au changement climatique : quelles séries d'événements pourraient favoriser différentes stratégies d'adaptation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
@@ -6203,103 +6203,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIO Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bioconf/20160703015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/20160703016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523818v1</w:t>
+                <w:t xml:space="preserve">hal-02523823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can phenological models predict tree phenology accurately in the future? The unrevealed hurdle of endodormancy break</w:t>
               </w:r>
@@ -6688,721 +6688,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multisite yield gap analysis of &amp;lt;em&amp;gt;Miscanthus x giganteus&amp;lt;/em&amp;gt; using the STICS model</w:t>
+                <w:t xml:space="preserve">Broadening the scope for ecoclimatic indicators to assess crop climate suitability according to ecophysiological, technical and quality criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Strullu</w:t>
+                <w:t xml:space="preserve">Julie Caubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+                <w:t xml:space="preserve">Nathalie de Noblet-Ducoudré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Yates</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N. Beaudoin</w:t>
+                <w:t xml:space="preserve">Frederic F. Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEnergy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12155-015-9625-y⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 207, pp.94 - 106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2015.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640981v1</w:t>
+                <w:t xml:space="preserve">hal-01806201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy, robustness and behavior of the STICS soil–crop model for plant, water and nitrogen outputs: Evaluation over a wide range of agro-environmental conditions in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial variability of phenology in two irrigated grapevine cultivar growing under semi-arid conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Verdugo Vásquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Acevedo Opazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Valdés Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Coucheney</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mary</w:t>
+                <w:t xml:space="preserve">M. Araya Alman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ingram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2014.11.024⟩</w:t>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (2), pp.218-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-015-9418-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01132243v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability of phenology in two irrigated grapevine cultivar growing under semi-arid conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Acevedo Opazo</w:t>
+                <w:t xml:space="preserve">Multisite yield gap analysis of &amp;lt;em&amp;gt;Miscanthus x giganteus&amp;lt;/em&amp;gt; using the STICS model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Strullu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Yates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Valdés Gómez</w:t>
+                <w:t xml:space="preserve">Ian Shield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Araya Alman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Ingram</w:t>
+                <w:t xml:space="preserve">Nicolas N. Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (2), pp.218-245. </w:t>
+              <w:t xml:space="preserve">BioEnergy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (4), pp.1735-1749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11119-015-9418-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12155-015-9625-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01402332v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop rotation modelling - a European model intercomparison</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accuracy, robustness and behavior of the STICS soil–crop model for plant, water and nitrogen outputs: Evaluation over a wide range of agro-environmental conditions in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claas Nendel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kiril Manevski</w:t>
+                <w:t xml:space="preserve">Elsa Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Müller</w:t>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2015.06.007⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64, pp.177-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2014.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638180v1</w:t>
+                <w:t xml:space="preserve">hal-01132243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadening the scope for ecoclimatic indicators to assess crop climate suitability according to ecophysiological, technical and quality criteria</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie de Noblet-Ducoudré</w:t>
+                <w:t xml:space="preserve">Crop rotation modelling - a European model intercomparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Kollas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Christian Kersebaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic F. Huard</w:t>
+                <w:t xml:space="preserve">Claas Nendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiril Manevski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2015.02.005⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.98-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2015.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01806201v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of a conceptual hydrological model in a semi-arid Andean catchment facing water-use changes</w:t>
               </w:r>
@@ -7505,64 +7505,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Biomass and Nitrogen Dynamics in Perennial Organs and Shoots of Miscanthus x Giganteus Using the STICS Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Strullu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7622,51 +7622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans un contexte de changement climatique, quels sont les impacts de la sécheresse sur la vigne et sur le devenir des vignobles ? L'exemple du Languedoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7945,478 +7945,490 @@
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62, pp.370-384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envsoft.2014.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new integrated approach to assess the impacts of climate change on grapevine fungal diseases : the coupled MILA-STICS model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Caubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 48 (1), pp.45-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic indicators for crop infection risk: Application to climate change impacts on five major foliar fungal diseases in Northern France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding dormancy release in apricot flower buds ([i]Prunus armeniaca[/i] L.) using several process-based phenological models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaétan Bourgeois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Huard</w:t>
+                <w:t xml:space="preserve">Lucia Andreini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chuine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Viti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Bartolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2014.07.020⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 184, pp.210- 219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2013.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173313v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding dormancy release in apricot flower buds ([i]Prunus armeniaca[/i] L.) using several process-based phenological models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucia Andreini</w:t>
+                <w:t xml:space="preserve">Climatic indicators for crop infection risk: Application to climate change impacts on five major foliar fungal diseases in Northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Caudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Susanna Bartolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2013.10.005⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 197, pp.147-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2014.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00939540v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification for timing of flowering and veraison of a wide range of Vitis vinifera cultivars with the “GFV” model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amber Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8458,73 +8470,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ciência e técnica vitivinicola</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 28, pp.13-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of varieties for their timing of flowering and veraison using a modelling approach: a case study for the grapevine species Vitis vinifera L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amber Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8533,171 +8545,171 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 180, pp.249-264. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2013.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why climate change will not dramatically decrease viticultural suitability in main wine-producing areas by 2050.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans R. Schultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8719,1460 +8731,1460 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (33), pp.E3051-E3052. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1307927110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continental atmospheric circulation over Europe during Little Ice Age inferred from grape harvest dates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki Garcia de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Daux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (2), pp.577-588. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/cp-8-577-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An open-access database of grape harvest dates for climate research : data description and quality assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Daux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki Garcia de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, vol. 8 (n°5), pp.1403-1418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/cp-8-1403-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grapevine harvest dates in Besançon (France) between 1525 and 1847: Social outcomes or climatic evidence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Daux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatic Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, n°104, p. 703-727. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-010-9810-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D approximation of realistic 3D vineyard row canopy representation for light interception (fIPAR) and light intensity distribution on leaves (LIDIL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Lopez Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 35 (3), pp.171-183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2011.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate reconstructions from grape harvest dates: Methodology and uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Daux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Daux</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Viovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, vol. 20 (n° 4), p. 599-608. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0959683609356585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous dynamics of grapevine (Vitis vinifera) maturation: experimental study for a modelling approach</w:t>
+                <w:t xml:space="preserve">Performance of several models for predicting budburst date of grapevine (Vitis vinifera L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine N. Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-Ch. Payan</w:t>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Gaudillere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 53 (4), pp.317-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00484-009-0217-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653768v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of several models for predicting budburst date of grapevine (Vitis vinifera L.)</w:t>
+                <w:t xml:space="preserve">Asynchronous dynamics of grapevine (Vitis vinifera) maturation: experimental study for a modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine N. Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre J.-P. Gaudillere</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Ch. Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (2), pp.83-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00484-009-0217-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02665161v1</w:t>
+                <w:t xml:space="preserve">hal-02653768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling soil water content and grapevine growth and development with the STICS crop-soil model under two different water management strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Valdés-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jara-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 43 (1), pp.13-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal geometric configuration and algorithms for LAI indirect estimates under row canopies : the case of vineyards</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La modélisation : un outil de pilotage du couple climat-vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Bertrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Auxiliadora Casterad</w:t>
+                <w:t xml:space="preserve">Cécile Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 235, pp.15-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668097v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation : un outil de pilotage du couple climat-vigne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal geometric configuration and algorithms for LAI indirect estimates under row canopies : the case of vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Lopez Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Coulon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+                <w:t xml:space="preserve">Auxiliadora Casterad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 149 (8), pp.1307-1316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2009.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660642v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réchauffement climatique récent en France: impact et conséquence sur la culture des arbres fruitiers et de la vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettre PIGB-PMRC France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 16, pp.50-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10182,65 +10194,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability of bread wheat in France: A GAMLSS based risk and return period assessment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10248,119 +10260,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienne (Austria), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filière vitivinicole française face au changement climatique (partie 1) : une stratégie nationale fondée sur une approche prospective et participative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10409,976 +10421,976 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Dijon, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58233/HjtJ9pgt⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-based phenology modelling for the grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amber K Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Trought</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure de Rességuier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Moltchanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open International Conference on Grapevine Physiology and Biotechnology (Open-GPB2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Logrono La Riora, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenology of plant pathogenic fungi: why and how ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe E. L. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dresch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHENOLOGY 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser l’impact des évènements climatiques extrêmes sur la production agricole : Ce que peuvent, et ne peuvent pas (encore) faire nos modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Corbeels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Modélisation des grandes cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual basis, formalisations and parameterization of the STICS crop model, second edition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Strullu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCROPM2020 Symposium - Crop Modelling for The Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France. 73 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to develop strategies of adaptation to climate change based on a foresight exercise?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A quoi pourrait ressembler la filière vigne et vin française en 2050 ? Une mobilisation concertée pour répondre à cet enjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brugiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. GiESCO International Meeting: a multidisciplinary vision towards sustainable viticulture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Group of international Experts of vitivinicultural Systems for Co-Operation (GIESCO), Jun 2019, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">13. Rencontres du Clos-Vougeot - Fluctuations climatiques et vignobles, du Néolithique à l'actuel : impacts, résilience et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Unesco "Culture et Traditions du Vin", Oct 2019, Vougeot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319645v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quoi pourrait ressembler la filière vigne et vin française en 2050 ? Une mobilisation concertée pour répondre à cet enjeu</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to develop strategies of adaptation to climate change based on a foresight exercise?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brugiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres du Clos-Vougeot - Fluctuations climatiques et vignobles, du Néolithique à l'actuel : impacts, résilience et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire Unesco "Culture et Traditions du Vin", Oct 2019, Vougeot, France</w:t>
+              <w:t xml:space="preserve">21. GiESCO International Meeting: a multidisciplinary vision towards sustainable viticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Group of international Experts of vitivinicultural Systems for Co-Operation (GIESCO), Jun 2019, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319378v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PERPHECLIM ACCAF Project - perennial fruit crops and forest phenology evolution facing climatic changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Symposium on Apricot Breeding and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Shenyang, China. pp.89 - 93, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2018.1214.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons from a Prospective on the French Wine Industry Under Climate Change (2050)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11437,1325 +11449,1316 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Global Science Conference On Climate Smart Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nouveau partenariat pour le développement de l'Afrique (NEPAD). Midrand, ZAF., Nov 2017, Johannesburg, South Africa. pp.20 vues</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles de culture et fonctionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du réseau scientifique EA "Modélisation du fonctionnement des peuplements cultivés"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating interactive effects of chilling and photoperiod in phenological process-based models. A case study with two European tree species: Fagus sylvatica and Quercus petraea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gauzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du Groupe de Travail Dormance du SOERE TEMPO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty in simulating N uptake and N use efficiency in the crop rotation systems across Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabulal Baby</w:t>
+                <w:t xml:space="preserve">Assessment of future climatic conditions in French vineyards. Consequences for defining adaptation strategies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Crop Modelling Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, berlin, Germany</w:t>
+              <w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Apr 2016, Bordeaux, France. 152 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607838v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change impacts on viticultural yields in Europe using the STICS crop model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helder Fraga</w:t>
+                <w:t xml:space="preserve">Process-based models for analysing grapevine genotype adaptation to climate change: issues and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Apr 2016, Bordeaux, France. 152 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743510v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process-based models for analysing grapevine genotype adaptation to climate change: issues and challenges</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+                <w:t xml:space="preserve">Uncertainty in simulating N uptake and N use efficiency in the crop rotation systems across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. C. Kersebaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kollas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Armas-Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabulal Baby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Apr 2016, Bordeaux, France. 152 p</w:t>
+              <w:t xml:space="preserve">International Crop Modelling Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742038v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of future climatic conditions in French vineyards. Consequences for defining adaptation strategies.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate change impacts on viticultural yields in Europe using the STICS crop model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helder Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aureliano Coelho Malheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Alexandre Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Apr 2016, Bordeaux, France. 152 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743075v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse agroclimatique du contexte de la floraison de l'abricotier (Var Bergeron). Quelques éléments d'analyse à partir d'un retour sur plusieurs décennies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présentation Sefra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Gotheron, France. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projections of suitable wine growing regions and varieties: adaptation in space or place?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Forrestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.I. Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberly Nicholas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Apr 2016, Bordeaux, France. 152 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How database used to calibrate phenological process-based models can affect simulations under climate change scenarios?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Neethling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amber Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climwine Sustainable grape and wine production in the context of climate change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01340873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of temporal stability of within-field variability for total soluble solids in four irrigated grapevines growing under semi-arid conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
+                <w:t xml:space="preserve">PERPHECLIM ACCAF Project perennial fruit crops and forest phenology evolution facing climatic changes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Precision Agriculture-ECPA 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">General Assembly of the European Geosciences Union (EGU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-9846</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-814-8_58⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02602074v1</w:t>
+                <w:t xml:space="preserve">hal-02739606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles phénologiques donnent-ils des prédictions fiables pour le futur? La face cachée de la dormance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Legave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12774,448 +12777,457 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 135 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration et validation multi-sites d'une version de recherche du modèle STICS pour simuler sur le long terme une culture pérenne : Miscanthus x giganteus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+                <w:t xml:space="preserve">Study of temporal stability of within-field variability for total soluble solids in four irrigated grapevines growing under semi-arid conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Verdugo Vásquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Acevedo Opazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Valdés Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ingram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X. Séminaire des Utilisateurs et Concepteurs du Modèle STICS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th European Conference on Precision Agriculture-ECPA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Tel-Aviv, Israel. pp.471-478, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-814-8_58⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741163v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERPHECLIM ACCAF Project perennial fruit crops and forest phenology evolution facing climatic changes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amélioration et validation multi-sites d'une version de recherche du modèle STICS pour simuler sur le long terme une culture pérenne : Miscanthus x giganteus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Strullu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Yates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General Assembly of the European Geosciences Union (EGU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-9846</w:t>
+              <w:t xml:space="preserve">X. Séminaire des Utilisateurs et Concepteurs du Modèle STICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Rennes, France. 103 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739606v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonising grapevine phenology recording for budburst and flowering as recommended by the Perpheclim project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of a conceptual hydrological model in a semi-arid Andean catchment facing water-use changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Hublart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13266,738 +13278,738 @@
               <w:t xml:space="preserve">IAHS Symposium on Hydrologic Non-Stationarity and Extrapolating Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic. 7 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/piahs-371-203-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création de IDE-STICS (base de données intercontinentale pour l'évaluation de STICS)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cecilia Armas-Herrera</w:t>
+                <w:t xml:space="preserve">Grape growing : a symbolic marker of climate trends and a model to study adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Le Bas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+                <w:t xml:space="preserve">Philippe Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. séminaire des utilisateurs et concepteurs du modèle Stics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Rennes, France. 102 p</w:t>
+              <w:t xml:space="preserve">COP21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742408v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grape growing : a symbolic marker of climate trends and a model to study adaptation</w:t>
+                <w:t xml:space="preserve">Adaptation to climate change : strategic issues to face for the French wine industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pieri</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Darriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COP21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">10. Symposium International d’Œnologie de Bordeaux, Œno2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Sciences de la Vigne et du Vin (ISVV). FRA., Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795430v1</w:t>
+                <w:t xml:space="preserve">hal-01837822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation to climate change : strategic issues to face for the French wine industry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Darriet</w:t>
+                <w:t xml:space="preserve">Création de IDE-STICS (base de données intercontinentale pour l'évaluation de STICS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Armas-Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Symposium International d’Œnologie de Bordeaux, Œno2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut des Sciences de la Vigne et du Vin (ISVV). FRA., Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">10. séminaire des utilisateurs et concepteurs du modèle Stics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Rennes, France. 102 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837822v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to climate change : which are the main challenges for the French wine industry?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Darriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. South African Conference on Enology and Viticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, CapTown, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing prediction quality of several phenological process based models using various types of databases. A case study using Vitis vinifera data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Neethling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amber Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can phenological models predict tree phenology accurately under climate change conditions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Legave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14016,181 +14028,181 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the European Geosciences Union (EGU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2014, Vienna, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation du modèle STICS pour la simulation sur le long terme des cultures pérennes. Plante modèle à vocation énergétique : Miscanthus x giganteus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Strullu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 2014 du PIREN-Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification for timing of flowering and veraison of a wide range of Vitis Vinifera cultivars with the &amp;quot;GFV&amp;quot; model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14232,73 +14244,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. International Symposium GIESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Important phenological times in the grapevine- towards a better understanding of varietal differences for flowering and veraison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amber Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14340,73 +14352,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Annual Conference Romeo Bragato</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Blenheim, New Zealand. 80 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation de la phénologie comme outil pour choisir le matériel végétal dans un climat changeant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14465,314 +14477,297 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journée technique du CIVB. S'adapter aux défis de demain et garantir la qualité de nos vins, de la pratique à l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIVB. FRA., Feb 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The grapevine flowering veraison model for characterising the grape vine phenology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">General phenological model to characterize the timing of flowering and veraison of Vitis vinifera L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amber Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chuine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macrowine "Macrovision of viticulture, wine making and markets"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Jun 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ADVID Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Regua, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805138v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une évaluation globale du modèle Stics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A general phenological model for characterising grapevine flowering and veraison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amber Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chuine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXe séminaire STICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Sainte-Montaine, France</w:t>
+              <w:t xml:space="preserve">9. Congrès International des Terroirs Vitivinicoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336093v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general phenological model for characterising grapevine flowering and veraison</w:t>
+                <w:t xml:space="preserve">The grapevine flowering veraison model for characterising the grape vine phenology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amber Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
@@ -14790,197 +14785,214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Congrès International des Terroirs Vitivinicoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Dijon, France</w:t>
+              <w:t xml:space="preserve">Macrowine "Macrovision of viticulture, wine making and markets"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Jun 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809455v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General phenological model to characterize the timing of flowering and veraison of Vitis vinifera L.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Proposition d’une évaluation globale du modèle Stics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Buis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADVID Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Regua, Portugal</w:t>
+              <w:t xml:space="preserve">IXe séminaire STICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Sainte-Montaine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808187v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of estimated dates of the occurrence of development stages of pinot noir in burgundy, for current and future climate depending on the phenological model used.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14989,123 +15001,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Symposium GIESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Asti-Alba, Italy. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A curvilinear process-based phenological model to study impacts of climatic change on grapevine (Vitis vinifera L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15147,221 +15159,221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Congress Europeen Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the flowering time in apple and pear and bud break in vine, in relation to global warming in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Baculat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Legave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIth International Symposium on Temperate Zone Fruits in the Tropics and Subtropics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Florianopolis, Brazil. pp.61-68, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2010.872.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are we able to forecast trees phenology for the next century ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki Garcia de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15369,1840 +15381,1840 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel J.-M. Legave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final conference of COST 725, International Conference on Scope and Current limits of linking phenology and climatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Geisenheim, Germany. n. p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Est-on capable de prédire la phénologie des arbres des prochaines décennies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio I. Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel J.-M. Legave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La phénologie : un observatoire des changements climatiques CEFE - GDR - CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the STICS model for simulating vineyard water balance under two different water management strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Valdés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ortega-Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Acevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium on Irrigation of Horticultural Crops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Milura, Italy. pp.155-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat requirements for grapevine varieties is essential information to adapt plant material in a changing climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Agut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Baculat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Congrès International des Terroirs Viticoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Nyon, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des impacts du changement climatique dans les différents vignobles de France à l'aide du modèle STICS-vigne</w:t>
+                <w:t xml:space="preserve">Evaluation des impacts du changement climatique dans les différents vignobles de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine N. Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès sur le climat et la viticulture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Zaragoza (Saragosse), Espagne</w:t>
+              <w:t xml:space="preserve">Séminaire STICS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757753v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des impacts du changement climatique dans les différents vignobles de France</w:t>
+                <w:t xml:space="preserve">Evaluation des impacts du changement climatique dans les différents vignobles de France à l'aide du modèle STICS-vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine N. Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire STICS 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Reims, France</w:t>
+              <w:t xml:space="preserve">Congrès sur le climat et la viticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Zaragoza (Saragosse), Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757408v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Généricité et méthodologie d'adaptation de STICS à de nouvelles cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Flenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Ruget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire STICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des changements climatiques : un modèle sur la vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine N. Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire STICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate warming: consequences for viticulture and the notion of ‘terroirs’ in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Davis CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation des caractéristiques du système sol-racines par simulation du potentiel de base en parcelle viticole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine N. Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle de Munter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire STICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul de la date de débourrement de la vigne. Le modèle BRIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine N. Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Gaudillere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire STICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences sur les terroirs et les vins: premiers éléments de réponse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La viticulture mondiale face à l'évolution du climat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les terroirs viticoles et le réchauffement climatique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
+                <w:t xml:space="preserve">Interpolation spatiale des champs thermiques à maille fine (application au département du Vaucluse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rossello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Garcia de Cortazar Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Seguin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.F. Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque franco-allemand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Geisenheim, Allemagne</w:t>
+              <w:t xml:space="preserve">16. Colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Varsovie, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759092v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le passé climatique récent en France et ses implications pour la modélisation des impacts du changement climatique sur la production agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation spatiale des champs thermiques à maille fine (application au département du Vaucluse)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
+                <w:t xml:space="preserve">Les terroirs viticoles et le réchauffement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Seguin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Colloque de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Varsovie, Pologne</w:t>
+              <w:t xml:space="preserve">Colloque franco-allemand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Geisenheim, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760548v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réchauffement récent du climat en France et ses conséquences pour l'agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Domergue</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Colloque de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Varsovie, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie d'identification de la qualité du blé dur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire STICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17212,65 +17224,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global analysis of variability in thermal stress thresholds for common wheat: potential underestimate of risk due to uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubry Maël,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carina Furusho-Percot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17278,106 +17290,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climat et Biodiversité, c'est chaud !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17386,123 +17398,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès mondial de la nature de l'UICN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a SPG convection collapse on the European viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Sgubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17524,146 +17536,146 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kees van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late frost risk for gravine in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Sgubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Dayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17682,1293 +17694,1293 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wine and water, which challenges ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Climate Change and Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Tours, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria evaluation of the stics soil-crop model and implementation of an automated evaluation system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sustainable grape and wine production in the context of climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 441 p., 2016, International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change" 2016</w:t>
+              <w:t xml:space="preserve">Sustainable grape and wine production in the context of climate change. Book of abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Bordeaux, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607915v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable grape and wine production in the context of climate change</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multicriteria evaluation of the stics soil-crop model and implementation of an automated evaluation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lecharpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable grape and wine production in the context of climate change. Book of abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Bordeaux, France. 2016</w:t>
+              <w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 441 p., 2016, International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change" 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03170364v1</w:t>
+                <w:t xml:space="preserve">hal-01607915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of different levels of calibration in rotation schemes simulated in five European sites in a multi-model approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chris Kollas</w:t>
+                <w:t xml:space="preserve">How database used to calibrate phenological process-based models can affect simulations under climate change scenarios?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Neethling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinyo Yin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claas Nendel</w:t>
+                <w:t xml:space="preserve">A.K. Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 441 p., 2016, International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change" 2016</w:t>
+              <w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Bordeaux, France. , 152 p., 2016, Sustainable grape and wine production in the context of climate change. Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608869v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How database used to calibrate phenological process-based models can affect simulations under climate change scenarios?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of different levels of calibration in rotation schemes simulated in five European sites in a multi-model approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.K. Parker</w:t>
+                <w:t xml:space="preserve">Matijevic Lana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Christian Kersebaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Kollas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyo Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claas Nendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Bordeaux, France. , 152 p., 2016, Sustainable grape and wine production in the context of climate change. Book of abstracts</w:t>
+              <w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 441 p., 2016, International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change" 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742933v1</w:t>
+                <w:t xml:space="preserve">hal-01608869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERPHECLIM ACCAF Project - Perennial fruit crops and forest phenology evolution facing climatic changes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+                <w:t xml:space="preserve">A procedure to analyze multiple Ecosystem Services in apple orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Demestihas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Plénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grasselly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Apricot Breeding and Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Shenyang, China. 298 p., 2015</w:t>
+              <w:t xml:space="preserve">AGRO2015, 5th International Symposium for Farming Systems Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743994v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERPHECLIM ACCAF Project - Perennial fruit crops and forest phenology evolution facing climatic changes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+                <w:t xml:space="preserve">STICS: a generic and robust soil-crop model for modelling agrosystems response in various climatic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Climate Smart Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. , 298 p., 2015, CSA15 : Parallel Session L2 Climate Smart Strategies</w:t>
+              <w:t xml:space="preserve">Climate-Smart Agriculture 2015 : Global Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. 226 p., 2015, Parallel session L3. Towards Climate-smart Solutions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744095v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STICS: a generic and robust soil-crop model for modelling agrosystems response in various climatic conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick P. Bertuzzi</w:t>
+                <w:t xml:space="preserve">PERPHECLIM ACCAF Project - Perennial fruit crops and forest phenology evolution facing climatic changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate-Smart Agriculture 2015 : Global Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. 226 p., 2015, Parallel session L3. Towards Climate-smart Solutions</w:t>
+              <w:t xml:space="preserve">16. International Symposium on Apricot Breeding and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Shenyang, China. 298 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741475v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A procedure to analyze multiple Ecosystem Services in apple orchards</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Ricard</w:t>
+                <w:t xml:space="preserve">PERPHECLIM ACCAF Project - Perennial fruit crops and forest phenology evolution facing climatic changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGRO2015, 5th International Symposium for Farming Systems Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. 2015</w:t>
+              <w:t xml:space="preserve">3. Climate Smart Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. , 298 p., 2015, CSA15 : Parallel Session L2 Climate Smart Strategies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743346v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple ecosystem services analysis in apple orchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Demestihas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grasselly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Avignon, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de STICS pour l'analyse de services écosystémiques multiples en verger de pommiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Demestihas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18990,370 +19002,370 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Séminaire des utilisateurs et concepteurs du modèle STICS, 1. Séminaire du réseau scientifique STICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Rennes, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the reliability of conceptual hydrological modelling in a cultivated, drought-prone catchment of the Chilean Andes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hublart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ruelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio I. Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ibacache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th General Assembly of the International Union of Geodesy and Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic. 92, pp.1-7, International Association of Hydrological Sciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing prediction quality of several phenological process based models using various types of data bases. A case study using Vitis vinifera data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Neethling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amber Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phenology conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Kusadasi, Turkey. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03178943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yield gap analysis of Miscanthus x giganteus biomass production using the STICS model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Strullu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19385,176 +19397,176 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Congress of the European Society of Agronomy - ESA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Debrecen, Hungary. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional modelling : an approach to analyse vine genotype adaptation to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa E. Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amber Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, La Serena, Chile. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19564,428 +19576,428 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in phenology modelling of the grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amber K Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Trought</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure de Rességuier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis Van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Moltchanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 23th GIESCO congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Geinseheim, Germany. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal forecast of land indicators for decision-making in the field of agriculture, forestry and hydrology </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Kamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-10164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du XIe séminaire des utilisateurs de Stics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. séminaire des utilisateurs de Stics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, La Rochelle, France. 99 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable grape and wine production in the context of climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20014,51 +20026,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Bordeaux, France. , 152 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20068,235 +20080,235 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets du changement climatique sur l’agriculture et la forêt en Provence-Alpes-Côte d’Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Groupe Régional d'Experts Sur Le Climat En Provence-Alpes-Côte d'Azur (grec-Paca)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Association Pour L’innovation Et La Recherche Au Service Du Climat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Baury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association pour l’innovation et la recherche au service du climat (AIR), 40 p., 2016, Les Cahiers du GREC-PACA, 9782956006022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zonage climatique de la région des Côtes-du-Rhône méridionales à partir des données satellitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Unité Agroclimatique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Unité Climat Sol Environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">36 p., 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20306,189 +20318,189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The STICS soil-crop model: A generic model to simulate the functioning of agroecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Delandmeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hoogenboom Gerrit (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current crop models: State-of-the-art and future developments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Burleigh Dodds Science Publishing, pp.329-372, 2025, 978-1-80146-972-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19103/AS.2025.0155.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory foresight approach and national strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20551,207 +20563,207 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vine, wine and climate change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.213-224, 2025, 9782759240326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant phenology models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heikki Hänninen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mark D. Schwartz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phenology: an integrative environmental science, 3rd ed.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 44 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.315-338, 2024, 978-3-031-75026-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-75027-4_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective participative et stratégie nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20814,457 +20826,457 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Ollat; Jean-Marc Touzard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vigne, vin et changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.231-242, 2024, 978-2-7592-3796-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 8. Yield formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
+                <w:t xml:space="preserve">Chapter 3. Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dumont</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Beaudoin; Patrice Lecharpentier; Dominique Ripoche-Wachter; Loïc Strullu; Bruno Mary; Joël Léonard; Marie Launay; Eric Justes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stics Soil Crop Model. Conceptual framework, equations and uses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">éditions QUAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.149-165, 2023</w:t>
+              <w:t xml:space="preserve">, pp.47-65, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457301v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 3. Development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
+                <w:t xml:space="preserve">Chapter 8. Yield formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Ripoche</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Ruget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Beaudoin; Patrice Lecharpentier; Dominique Ripoche-Wachter; Loïc Strullu; Bruno Mary; Joël Léonard; Marie Launay; Eric Justes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stics Soil Crop Model. Conceptual framework, equations and uses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">éditions QUAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.47-65, 2023</w:t>
+              <w:t xml:space="preserve">, pp.149-165, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456973v1</w:t>
+                <w:t xml:space="preserve">hal-04457301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 7. Des modèles prédictifs comme outils d’anticipation des changements phénologiques chez les espèces fruitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Legave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les productions fruitières à l'heure du changement climatique - Risques et opportunités en régions tempérées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.227-258, 2022, Synthèses, 978-2759232512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vignoble français face au changement climatique : l'élaboration d’une stratégie d’adaptation à partir de scénarios de prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21317,105 +21329,105 @@
                 <w:t xml:space="preserve">Françoise Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management et marketing du vin : opportunités pour les entreprises et enjeux pour la filière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions; Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-76, 2021, Agriculture, Science des aliments et nutrition, 9781784057237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119777434.ch2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The french vineyard in the face of climate change: Developing an adaptation strategy based on prospective scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21468,96 +21480,96 @@
                 <w:t xml:space="preserve">Françoise Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wine management and marketing: Opportunities for companies and challenges for the industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley-ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.27-45, 2020, 9781786305282</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El proyecto LACCAVE. Adaptación del sector vitivinícola francés al cambio climático</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21590,327 +21602,327 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">COMPES, R.; SOTES, V. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El sector vitivinícola frente al desafío del cambio climático</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cajamar, pp.65-90, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du fonctionnement des agroécosystèmes : l'épopée Stics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard Guy (ed.), Stengel Pierre (ed.), Lemaire Gilles (ed.), Cellier Pierre (ed.), Valceschini Egizio (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quce, 2018, 978-2-7592-2937-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle agriculture demain en Nouvelle-Aquitaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gastal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anticiper les changements climatiques demain en Nouvelle-Aquitaine pour agir dans les territoires : Prévoir pour agir n°2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Région Nouvelle-Aquitaine, 488 p., 2018, 978-2-9564516-0-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From scenarios to pathways: lessons from a foresight study on the French wine industry under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21973,319 +21985,319 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OLLAT, Nathalie; GARCIA DE CORTAZAR-ATAURI, Iñaki; TOUZARD, Jean-Marc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ClimWine 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vigne et Vin Publications internationales, pp.253-262, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine N. Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Denoyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Goutouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Kleinhentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les impacts du changement climatique en Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 368 p., 2013, Dynamiques Environnementales, 978-2-86781-874-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Development Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heikki Hänninen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phenology : an Integrative Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Second Edition, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 610 p., 2013, 978-94-007-6925-0 (Online). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-6925-0_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01200656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22295,78 +22307,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le réchauffement climatique perturbe les saisons du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22374,51 +22386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.Web INRA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22428,139 +22440,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face au gel, quelles armes pour toujours avoir des fruits français sur nos étals à l'avenir?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Kelner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filière vigne et vin face au changement climatique à l’horizon 2050 : réflexion prospective et stratégique avec les acteurs de la vigne et du vin, résultats des six forums régionaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22582,81 +22594,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22666,270 +22678,270 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate bias corrections of climate simulations seen through impact model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227826v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception and aim of the INRAE information web-portal on impacts and adaptation to climate change in agriculture, forestry and water resources management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Blancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grape growing : a symbolic marker of climate trends and a model to study adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22951,81 +22963,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02513053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23035,244 +23047,244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du projet exploratoire ASPECT Agroécologie Sans PEsticides et adaptation au Changement climaTique, explorer les synergies et antagonismes à partir de cas d'études expérimentaux dans trois filières végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Sylvaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE Métaprogramme SuMCrop. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId609" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des archives scientifiques. Étude de cas du département AgroEcoSystem et du centre PACA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sclavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles actions pour la filière vigne et vin face au changement climatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23328,270 +23340,270 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenologie de la vigne: quels stades observer et comment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Destrac-Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse climatique passée et future des terres viticoles sur le secteur Ventoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Marjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Inconnu. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filière vigne et vin face au changement climatique à l’horizon 2050 : réflexion prospective et stratégique avec les acteurs de la vigne et du vin, résultats des six forums régionaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23613,321 +23625,321 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRA. 2018, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une prospective pour le secteur vignes et vins dans le contexte du changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Briguiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aigrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] 40, auto-saisine. 2016, 21 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation de l’abricotier aux changements climatiques : estimation des risques génétiques et géographiques liés aux avortements floraux et à l’époque de floraison Le réseau agroclimatique de l’INRA et la base associée de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Andreini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Madon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId627" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23937,100 +23949,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation du modèle STICS à la vigne (Vitis vinifera L. ) : utilisation dans le cadre d'une étude d'impact du changement climatique à l'échelle de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agronomie. ENSA, 2006. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2006ENSA0030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04262126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24040,156 +24052,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIDO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Tromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Hasnaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Quidoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:f149e8d9f72a6a6fba6ba724c5881433921872e9;origin=https://forgemia.inra.fr/tempo/sido;visit=swh:1:snp:e1de9de8f1232bef6c7a08a0af25ac9822a05ddb;anchor=swh:1:rev:95c090b0604070f7f15908bed95cb434747d8c9a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24199,287 +24211,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique d’une stratégie nationale viti-vinicole d’adaptation au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubois Benjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, 385 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre de rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine N. Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Denoyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Goutouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Kleinhentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId639"/>
+      <w:footerReference w:type="default" r:id="rId640"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24547,51 +24559,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D54B67F9"/>
+    <w:nsid w:val="E36185C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24778,51 +24790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/inaki-garcia-de-cortazar-atauri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6941-9844" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126804362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528632v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Aubry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2026.111054" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05120326v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Wolkovich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin I. Cook" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor van der Meersch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000539" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302102v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-4711-2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248750v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Furusho-Percot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e de Decker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111809" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300091v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin van Reeth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-16585-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493623v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wolkovich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rouleau-Desrochers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Walker" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70055" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043146v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Jan van Oldenborgh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihan Li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-1045-2023" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04157197v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Castex" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beniston" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Semenov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.1.7250" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Verdugo-V&#225;squez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Antonio Acevedo-Opazo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s G&#243;mez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pa&#241;itrur-de La Fuente" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ingram" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-021-09836-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414525v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brugiere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aigrain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583862v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zito" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brugi&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202118003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150342v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Merrill" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Walker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.516527" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045612v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9897" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301668v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber K Parker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C T Trought" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Agnew" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.4.3861" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541785v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Calanca" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.108946" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917977v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Yin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt-Christian Kersebaum" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Chen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.107863" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150362v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueqiu Wang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.3.3195" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624178v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Acevedo-Opazo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ingram" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09657-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948355v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624844v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Morales-Castilla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Parker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1906731117" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936572v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber K. Parker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence G&#233;ny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Spring" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.107902" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361185v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tresson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bul&#233;on" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.125960" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623900v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Costa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Fraga" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fonseca" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Val" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9040210" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624248v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aigrain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brugiere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191203020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626157v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J Chamberlain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. I. Cook" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14642" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627701v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Sgubin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9070397" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135066v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Leolini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moriondo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Romboli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gardiman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Costafreda-Aumedes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01571" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536952v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Dayon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.12.253" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918073v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001020" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609387v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verdugo V&#225;squez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acevedo Opazo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Vald&#233;s G&#243;mez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2018.52.1.1782" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623919v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fraga" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Santos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2017.10.023" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624763v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Demestihas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.01.009" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806722v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caubel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Vivant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.02.010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSL5HSZP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625339v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morales-Castilla" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Nicholas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-017-0016-6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607774v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1588" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608710v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1872" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594562v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Christian Kersebaum" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Kollas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanmohan Baby" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.12.009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608712v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ga&#252;zere" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.05.011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629331v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aureliano C. Malheiro" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Moutinho-Pereira" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A. Santos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1621" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626522v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Resseguier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1622" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626525v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sturman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bonnardot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1869" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594582v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril Manevski" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.03.005" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630089v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604317v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Gerber" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly M. Carlson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel D. Mueller" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13341" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523823v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-Heraud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20160703016" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635104v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Giraud-Heraud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523818v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20160703015" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637649v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Legave" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13383" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S9XZNFRW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602414v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hublart" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Lhermitte" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-3691-2016" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641538v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Jos&#233; Chaves Fraga" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aureliano Nat&#225;lio Coelho Malheiro" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Santos" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13382" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0H2SQZ1V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640981v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Strullu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Yates" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Shield" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-015-9625-y" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132243v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Coucheney" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.11.024" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B565SGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402332v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vald&#233;s G&#243;mez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Araya Alman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-015-9418-5" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638180v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claas Nendel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M&#252;ller" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.06.007" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806201v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Caubel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.02.005" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DV9G823-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134912v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hublart" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruelland" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar Atauri" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibacache" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-371-203-2015" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636609v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-014-9462-4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630183v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pc6r-hy63" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080580v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cuccia" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Kaye Parker" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2014.48.3.1572" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314846v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Raynal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Launay" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Beaudoin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Casellas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.07.010" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629852v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173313v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Caudel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Bourgeois" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.07.020" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939540v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Andreini" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Viti" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Bartolini" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.10.005" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FT5QJL0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641897v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846880v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.06.005" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B306DRJ6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859237v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans R. Schultz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1307927110" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219570v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yiou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garnier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-577-2012" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728292v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-1403-2012" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493009v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-010-9810-0" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-23H6HJ2Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506053v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez Lozano" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.06.005" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQG4L8CX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492991v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Viovy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683609356585" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653768v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacquet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ch. Payan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665161v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Gaudillere" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-009-0217-4" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F0D5C4F11F17CE1F4CDECDFB5E85B36C5E24BB65/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662155v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vald&#233;s-G&#243;mez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celette" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jara-Rojas" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668097v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bertrand" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxiliadora Casterad" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2009.03.001" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660642v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679514v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Seguin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Domergue" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128157v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Aubry" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10880" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05055966v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/HjtJ9pgt" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828312v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Trought" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Moltchanova" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752744v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe E. L. Delmas" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dresch" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689449v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737983v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strullu" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319645v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319378v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539608v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1214.15" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789930v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790716v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785068v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gauzere" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607838v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. C. Kersebaum" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kollas" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Armas-Herrera" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabulal Baby" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743510v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aureliano Coelho Malheiro" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Alexandre Santos" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742038v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743075v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794141v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741159v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Forrestel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.I. Cook" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacombe" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Nicholas" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340873v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Neethling" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602074v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-814-8_58" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269445v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Legave" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741163v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yates" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739606v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Bertuzzi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743372v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac Irvine" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufourcq" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744291v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742408v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Armas-Herrera" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795430v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837822v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837781v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800858v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189988v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793015v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810481v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805845v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809565v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805138v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336093v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coucheney" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buis" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mary" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809455v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808187v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117951v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Leeuwen" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824232v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831772v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baculat" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2010.872.5" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964487v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Chuine" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964653v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio I. Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757334v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ortega-Farias" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acevedo" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758537v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agut" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757753v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Payan" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claverie" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757408v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762313v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Flenet" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760359v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760824v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763712v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Munter" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764486v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760458v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759092v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760894v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760548v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joly" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rossello" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.F. Gu" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764459v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762635v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Juin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247123v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubry Ma&#235;l," TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359253v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Froger" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefort" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420292v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Leeuwen" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420303v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420287v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ojeda" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607915v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170364v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608869v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matijevic Lana" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyo Yin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742933v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Parker" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743994v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744095v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741475v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743346v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ricard" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744000v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743578v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472963v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178943v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Barbeau" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792815v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803925v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa E. Marguerit" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200785v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Van Leeuwen" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196131v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Kamir" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10164" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791711v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797632v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800614v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupe R&#233;gional d'Experts Sur Le Climat En Provence-Alpes-C&#244;te d'Azur (grec-Paca)" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Pour L&#8217;innovation Et La Recherche Au Service Du Climat" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baury" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826791v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; Agroclimatique" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; Climat Sol Environnement" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519953v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delandmeter" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2025.0155.11" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904690v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952868v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Kramer" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki H&#228;nninen" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-75027-4" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75027-4_14" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494534v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457301v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ruget" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1809/9782759236794/stics-soil-crop-model?affiliate_code=" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04456973v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053457v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141778v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/management-et-marketing-du-vin/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119777434.ch2" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114912v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952934v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199288v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789131v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951585v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809993v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Denoyes" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Kleinhentz" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pub.u-bordeaux3.fr/index.php/nos-publications/auteur/l/le-treut-herve/impacts-du-changement-climatique-en-aquitaine-les-1.html" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200656v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9789400769243" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6925-0_15" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811532v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285520v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Kelner" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791440v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227826v2" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151351v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blondel" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blancq" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513053v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360015v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sylvaine" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Borne" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04988022v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sclavo" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03263967v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947650v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Destrac-Irvine" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbeau" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Resseguier" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumas" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159616v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Marjou" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537003v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506534v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Briguiere" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809978v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madon" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04262126v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006ENSA0030" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906922v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tromel" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Maury" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hasnaoui" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Quidoz" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f149e8d9f72a6a6fba6ba724c5881433921872e9;origin=https://forgemia.inra.fr/tempo/sido;visit=swh:1:snp:e1de9de8f1232bef6c7a08a0af25ac9822a05ddb;anchor=swh:1:rev:95c090b0604070f7f15908bed95cb434747d8c9a" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641399v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Benjamin" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805762v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/inaki-garcia-de-cortazar-atauri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6941-9844" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126804362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528632v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Aubry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2026.111054" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302102v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-4711-2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05120326v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Wolkovich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin I. Cook" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor van der Meersch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000539" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248750v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Furusho-Percot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e de Decker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111809" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300091v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin van Reeth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-16585-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493623v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wolkovich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rouleau-Desrochers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Walker" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70055" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043146v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Jan van Oldenborgh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihan Li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-1045-2023" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04157197v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Castex" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beniston" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Semenov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.1.7250" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Verdugo-V&#225;squez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Antonio Acevedo-Opazo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s G&#243;mez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pa&#241;itrur-de La Fuente" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ingram" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-021-09836-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414525v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brugiere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aigrain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583862v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zito" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brugi&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202118003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150342v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Merrill" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Walker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.516527" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045612v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9897" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301668v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber K Parker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C T Trought" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Agnew" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.4.3861" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541785v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Calanca" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.108946" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917977v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Yin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt-Christian Kersebaum" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Chen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.107863" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150362v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueqiu Wang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.3.3195" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624178v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Acevedo-Opazo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ingram" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09657-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948355v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624844v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Morales-Castilla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Parker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1906731117" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361185v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tresson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bul&#233;on" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.125960" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936572v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber K. Parker" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence G&#233;ny" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Spring" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.107902" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626157v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J Chamberlain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. I. Cook" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14642" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624248v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aigrain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brugiere" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191203020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623900v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Costa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Fraga" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fonseca" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Val" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9040210" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627701v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Sgubin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9070397" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135066v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Leolini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moriondo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Romboli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gardiman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Costafreda-Aumedes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01571" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609387v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verdugo V&#225;squez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acevedo Opazo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Vald&#233;s G&#243;mez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2018.52.1.1782" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536952v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Dayon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.12.253" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918073v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001020" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623919v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fraga" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Santos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2017.10.023" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624763v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Demestihas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.01.009" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806722v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caubel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Vivant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.02.010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSL5HSZP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625339v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morales-Castilla" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Nicholas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-017-0016-6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608710v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1872" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608712v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ga&#252;zere" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.05.011" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594562v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Christian Kersebaum" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Kollas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanmohan Baby" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.12.009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607774v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1588" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629331v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aureliano C. Malheiro" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Moutinho-Pereira" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A. Santos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1621" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626522v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Resseguier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1622" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626525v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sturman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bonnardot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1869" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594582v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril Manevski" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.03.005" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523818v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-Heraud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20160703015" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604317v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Gerber" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly M. Carlson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel D. Mueller" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13341" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630089v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635104v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Giraud-Heraud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523823v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20160703016" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637649v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Legave" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13383" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S9XZNFRW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602414v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hublart" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Lhermitte" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-3691-2016" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641538v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Jos&#233; Chaves Fraga" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aureliano Nat&#225;lio Coelho Malheiro" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Santos" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13382" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0H2SQZ1V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806201v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Caubel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.02.005" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DV9G823-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402332v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vald&#233;s G&#243;mez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Araya Alman" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-015-9418-5" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640981v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Strullu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Yates" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Shield" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-015-9625-y" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132243v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Coucheney" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.11.024" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B565SGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638180v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claas Nendel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M&#252;ller" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.06.007" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134912v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hublart" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruelland" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar Atauri" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibacache" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-371-203-2015" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636609v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-014-9462-4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630183v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pc6r-hy63" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080580v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cuccia" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Kaye Parker" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2014.48.3.1572" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314846v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Raynal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Launay" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Beaudoin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Casellas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.07.010" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7L3ST61-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629852v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939540v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Andreini" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Viti" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Bartolini" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.10.005" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FT5QJL0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173313v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Caudel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Bourgeois" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.07.020" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641897v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846880v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.06.005" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B306DRJ6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859237v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans R. Schultz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1307927110" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219570v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yiou" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garnier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-577-2012" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728292v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-1403-2012" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493009v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-010-9810-0" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-23H6HJ2Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506053v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez Lozano" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.06.005" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQG4L8CX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492991v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Viovy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683609356585" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665161v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Gaudillere" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-009-0217-4" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F0D5C4F11F17CE1F4CDECDFB5E85B36C5E24BB65/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653768v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacquet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ch. Payan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662155v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vald&#233;s-G&#243;mez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celette" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jara-Rojas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660642v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668097v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bertrand" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxiliadora Casterad" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2009.03.001" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679514v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Seguin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Domergue" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128157v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Aubry" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10880" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05055966v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/HjtJ9pgt" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828312v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Trought" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Moltchanova" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752744v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe E. L. Delmas" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dresch" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689449v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737983v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strullu" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319378v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319645v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539608v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1214.15" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789930v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790716v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785068v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gauzere" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743075v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742038v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607838v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. C. Kersebaum" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kollas" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Armas-Herrera" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabulal Baby" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743510v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aureliano Coelho Malheiro" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Alexandre Santos" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794141v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741159v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Forrestel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.I. Cook" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacombe" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Nicholas" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340873v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Neethling" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739606v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Bertuzzi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269445v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Legave" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602074v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-814-8_58" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741163v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yates" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743372v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac Irvine" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufourcq" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744291v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795430v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837822v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742408v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Armas-Herrera" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837781v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800858v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189988v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793015v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810481v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805845v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809565v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808187v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809455v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805138v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336093v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coucheney" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buis" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mary" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117951v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Leeuwen" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824232v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831772v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baculat" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2010.872.5" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964487v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Chuine" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964653v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio I. Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757334v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ortega-Farias" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acevedo" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758537v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agut" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757408v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Payan" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claverie" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757753v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762313v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Flenet" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760359v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760824v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763712v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Munter" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764486v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760458v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760548v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joly" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rossello" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.F. Gu" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760894v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759092v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764459v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762635v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Juin" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247123v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubry Ma&#235;l," TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359253v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Froger" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefort" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420292v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Leeuwen" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420303v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420287v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ojeda" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170364v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607915v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742933v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Parker" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608869v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matijevic Lana" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyo Yin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743346v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ricard" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741475v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743994v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744095v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744000v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743578v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472963v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178943v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Barbeau" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792815v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803925v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa E. Marguerit" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200785v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Van Leeuwen" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196131v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Kamir" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10164" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791711v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797632v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800614v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupe R&#233;gional d'Experts Sur Le Climat En Provence-Alpes-C&#244;te d'Azur (grec-Paca)" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Pour L&#8217;innovation Et La Recherche Au Service Du Climat" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baury" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826791v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; Agroclimatique" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; Climat Sol Environnement" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519953v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delandmeter" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2025.0155.11" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904690v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952868v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Kramer" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki H&#228;nninen" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-75027-4" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75027-4_14" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494534v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04456973v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1809/9782759236794/stics-soil-crop-model?affiliate_code=" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457301v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ruget" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053457v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141778v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/management-et-marketing-du-vin/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119777434.ch2" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114912v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952934v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199288v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789131v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951585v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809993v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Denoyes" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Kleinhentz" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pub.u-bordeaux3.fr/index.php/nos-publications/auteur/l/le-treut-herve/impacts-du-changement-climatique-en-aquitaine-les-1.html" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200656v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9789400769243" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6925-0_15" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811532v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285520v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Kelner" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791440v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227826v2" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151351v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blondel" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blancq" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513053v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360015v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sylvaine" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Borne" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04988022v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sclavo" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03263967v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947650v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Destrac-Irvine" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbeau" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Resseguier" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumas" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159616v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Marjou" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537003v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506534v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Briguiere" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809978v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madon" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04262126v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006ENSA0030" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906922v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tromel" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Maury" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hasnaoui" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Quidoz" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f149e8d9f72a6a6fba6ba724c5881433921872e9;origin=https://forgemia.inra.fr/tempo/sido;visit=swh:1:snp:e1de9de8f1232bef6c7a08a0af25ac9822a05ddb;anchor=swh:1:rev:95c090b0604070f7f15908bed95cb434747d8c9a" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641399v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Benjamin" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805762v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>