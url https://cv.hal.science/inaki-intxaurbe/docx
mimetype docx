--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -310,295 +310,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From archival historiography to 3D modelling: An accurate reconstruction of the Palaeolithic landscape in El Castillo Cave to explore the spatial dynamics of hand stencil dispersion</w:t>
+                <w:t xml:space="preserve">Caving 16,000 Years Ago: Pleistocene Human Movement Within the Decorated Cave of Etxeberri, Western Pyrenees (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Spaey</w:t>
+                <w:t xml:space="preserve">Iñaki Intxaurbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diego Garate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Martin Arriolabengoa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2025.106189⟩</w:t>
+              <w:t xml:space="preserve">Journal of Field Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00934690.2025.2526916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05509242v1</w:t>
+                <w:t xml:space="preserve">hal-05344462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caving 16,000 Years Ago: Pleistocene Human Movement Within the Decorated Cave of Etxeberri, Western Pyrenees (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From archival historiography to 3D modelling: An accurate reconstruction of the Palaeolithic landscape in El Castillo Cave to explore the spatial dynamics of hand stencil dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Spaey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Martin Arriolabengoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Iñaki Intxaurbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Garate</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonio Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Field Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-15. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 177, pp.106189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00934690.2025.2526916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2025.106189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344462v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual reconstruction of the Palaeolithic landscape in Santimamiñe cave (Bizkaia, Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki Intxaurbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arriolabengoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -736,51 +736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Quiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki Intxaurbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.5901. </w:t>
@@ -818,77 +818,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Line of Sight and Potential Audience Analysis to Unravel the Spatial Organization of Palaeolithic Cave Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki Intxaurbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Garate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Arriolabengoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mª Ángeles Medina-Alcaide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -961,64 +961,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Garate Maidagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Rivero Vilá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki Intxaurbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desmonts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1086,51 +1086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseba Rios-Garaizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aixa San Emeterio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Arriolabengoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josu Aranbarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1186,84 +1186,209 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">New Data on Altxerri B: An Interdisciplinary Analysis of the Archaeological Deposit at the Foot of Palaeolithic Art (Basque Country)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mª Ángeles Medina-Alcaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Arriolabengoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Garate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki Intxaurbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th World Archaeological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WAC, Jun 2025, Darwin, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">35,000 years of recurrent visits inside Nerja cave (Andalusia, Spain) based on analyses of charcoals and soot micro‑layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María-Ángeles Medina Alcaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1278,88 +1403,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Quiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki Intxaurbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe Congrès Mondial UISPP : Interdisciplinarité en Archéologie. S17-1 Multi-faceted Pyroarchaeology: insights on temporality, environmental and cultural proxies (Dir. Vandevelde, Stahlschmidt, Mallol, Miller)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UISPP, Sep 2023, TimiŞoara, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04380606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1369,279 +1494,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taste for colour in Basque land during Palaolithic. New approach for description of social organization during Gravettian and epi-Gravettian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brandi L. Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki Intxaurbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Fernández-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAA 88th Annual Meeting Portland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taste for colours in Basque country during Upper Palaeolithic - Integrative approach to contextualise rock art.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brandi L. Macdonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Garate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki Intxaurbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">88th annual meeting of the Society for American Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Portland, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04061524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1651,165 +1776,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen. Projet collectif de recherche, bilan 2018 et demande 2019-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Campmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Nouvelle-Aquitaine. 2018, 180 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1877,51 +2002,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="224E22CB"/>
+    <w:nsid w:val="4695BB16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2108,51 +2233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/inaki-intxaurbe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3643-3177" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05509242v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Spaey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Arriolabengoa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Intxaurbe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Salazar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Torres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106189" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344462v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garate" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2025.2526916" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475999v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arriolabengoa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garate" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cheng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;rez-Mej&#237;as" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104219" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086896v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-&#193;ngeles Medina Alcaide" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Vandevelde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32544-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476002v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#170; &#193;ngeles Medina-Alcaide" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-022-09552-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175996v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garate Maidagan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rivero Vil&#225;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desmonts" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951640v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Rios-Garaizar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aixa San Emeterio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Aranbarri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rofes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102271" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380606v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549947v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi L. Macdonald" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04061524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi L. Macdonal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042999v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/inaki-intxaurbe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3643-3177" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344462v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Intxaurbe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garate" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Arriolabengoa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2025.2526916" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05509242v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Spaey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Salazar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Torres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106189" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475999v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arriolabengoa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garate" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cheng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;rez-Mej&#237;as" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104219" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086896v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-&#193;ngeles Medina Alcaide" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Vandevelde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32544-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476002v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#170; &#193;ngeles Medina-Alcaide" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-022-09552-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175996v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garate Maidagan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rivero Vil&#225;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desmonts" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951640v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Rios-Garaizar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aixa San Emeterio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Aranbarri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rofes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102271" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556805v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380606v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549947v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi L. Macdonald" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04061524v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi L. Macdonal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042999v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>