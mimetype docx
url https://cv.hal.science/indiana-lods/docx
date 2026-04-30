--- v0 (2026-03-18)
+++ v1 (2026-04-30)
@@ -100,165 +100,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monstrous futures: from Afrofuturism to South African speculative fiction?</w:t>
+                <w:t xml:space="preserve">Afrofuturisme et fictions spéculatives sud-africaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indiana Lods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lesedi : Carnets de terrain = Lesedi : Field notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27</w:t>
+              <w:t xml:space="preserve">Bifrost, la revue des mondes imaginaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424309v1</w:t>
+                <w:t xml:space="preserve">hal-05423760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afrofuturisme et fictions spéculatives sud-africaines</w:t>
+                <w:t xml:space="preserve">Monstrous futures: from Afrofuturism to South African speculative fiction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indiana Lods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bifrost, la revue des mondes imaginaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">Lesedi : Carnets de terrain = Lesedi : Field notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423760v1</w:t>
+                <w:t xml:space="preserve">hal-05424309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power dynamics in speculative forms: Introduction</w:t>
               </w:r>
@@ -872,303 +872,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghostly voices, talking books and intertextuality in Rivers Solomon's afrofuturist novel, An Unkindness of Ghosts (2017), an answer to Octavia Butler's Parable series</w:t>
+                <w:t xml:space="preserve">Superheroes vs supervillains? From superpower to agency in Adjei-Brenyah’s “Through the Flash” (Friday Black, 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indiana Lods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avenir entre monstres et merveilles. Journées d'étude des doctorants de l'ILCEA4.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ILCEA4; Thes'art; Université Grenoble Alpes, Jun 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">AFEA 55th Annual Conference: Power &amp; Empowerment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d’Études Américaines (AFEA); LERMA (Laboratoire d’Etudes et de Recherche du Monde Anglophone, UR 853, AMU); Aix-Marseille Université; Institut des Amériques, May 2024, Aix-en -Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625816v1</w:t>
+                <w:t xml:space="preserve">hal-04619840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking the cycle? Black lives matter in the future. Haunted futures in An Unkindness of Ghosts (Rivers Solomon, 2017), Friday Black (Nana Kwame Adjei-Brenyah, 2018) and Riot Baby (Tochi Onyebuchi, 2020)</w:t>
+                <w:t xml:space="preserve">Ghostly voices, talking books and intertextuality in Rivers Solomon's afrofuturist novel, An Unkindness of Ghosts (2017), an answer to Octavia Butler's Parable series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indiana Lods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Black Lives Matter: Political and artistic mobilization against systemic racism in the US and the UK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMMA – Études Montpelliéraines du Monde Anglophone; Université Paul-Valéry Montpellier 3, France, May 2024, Montpellier (FRANCE), France</w:t>
+              <w:t xml:space="preserve">Avenir entre monstres et merveilles. Journées d'étude des doctorants de l'ILCEA4.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILCEA4; Thes'art; Université Grenoble Alpes, Jun 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619797v1</w:t>
+                <w:t xml:space="preserve">hal-04625816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monstrous futures: from Afrofuturism to South African speculative fiction?</w:t>
+                <w:t xml:space="preserve">Breaking the cycle? Black lives matter in the future. Haunted futures in An Unkindness of Ghosts (Rivers Solomon, 2017), Friday Black (Nana Kwame Adjei-Brenyah, 2018) and Riot Baby (Tochi Onyebuchi, 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indiana Lods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African speculative arts: creation, circulation and reception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAS-Research (UMIFRE 25, MEAE/CNRS), Jul 2024, Johannesburg, South Africa</w:t>
+              <w:t xml:space="preserve">Black Lives Matter: Political and artistic mobilization against systemic racism in the US and the UK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMMA – Études Montpelliéraines du Monde Anglophone; Université Paul-Valéry Montpellier 3, France, May 2024, Montpellier (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749025v1</w:t>
+                <w:t xml:space="preserve">hal-04619797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superheroes vs supervillains? From superpower to agency in Adjei-Brenyah’s “Through the Flash” (Friday Black, 2018)</w:t>
+                <w:t xml:space="preserve">Monstrous futures: from Afrofuturism to South African speculative fiction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indiana Lods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFEA 55th Annual Conference: Power &amp; Empowerment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d’Études Américaines (AFEA); LERMA (Laboratoire d’Etudes et de Recherche du Monde Anglophone, UR 853, AMU); Aix-Marseille Université; Institut des Amériques, May 2024, Aix-en -Provence, France</w:t>
+              <w:t xml:space="preserve">South African speculative arts: creation, circulation and reception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAS-Research (UMIFRE 25, MEAE/CNRS), Jul 2024, Johannesburg, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619840v1</w:t>
+                <w:t xml:space="preserve">hal-04749025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Round Table on True Crime and Journalism with Puja Changoiwala, John Bak, and Taha siddiqui</w:t>
               </w:r>
@@ -1844,51 +1844,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424309v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indiana Lods" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423760v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05423033v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Joseph-Vilain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paquereau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04128894v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540721v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106498ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540712v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109977ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03875054v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05423016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ciq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424332v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625816v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619797v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619840v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04916358v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04529370v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04117272v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950943v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03867217v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03888479v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04128878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mfuneko Toyana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423760v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indiana Lods" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424309v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05423033v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Joseph-Vilain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paquereau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04128894v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540721v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106498ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540712v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109977ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03875054v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05423016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ciq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424332v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619840v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625816v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619797v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749025v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04916358v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04529370v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04117272v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950943v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03867217v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03888479v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04128878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mfuneko Toyana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>