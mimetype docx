--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -445,51 +445,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Mouttapa Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2025, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/frvir.2025.1718198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2968,460 +2968,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EBAGG: Error-Based Assistance for Gesture Guidance in Virtual Environments</w:t>
+                <w:t xml:space="preserve">Improving training performances with the EBAGG metaphor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Thouvenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Soullard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Indira Thouvenin</w:t>
+                <w:t xml:space="preserve">Alban Lenglet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE International Conference on Advanced Learning Technologies (ICALT 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de l’Informatique Graphique et de la Réalité Virtuelle(IGRV 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517869v1</w:t>
+                <w:t xml:space="preserve">hal-01713088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving training performances with the EBAGG metaphor</w:t>
+                <w:t xml:space="preserve">EBAGG: Error-Based Assistance for Gesture Guidance in Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Soullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Oker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Lenglet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’Informatique Graphique et de la Réalité Virtuelle(IGRV 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IEEE International Conference on Advanced Learning Technologies (ICALT 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Timisoara, Romania. pp.472-476, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2017.32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713088v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study on improving performance in gesture training through visual guidance based on learners’ errors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Jeanne</w:t>
+                <w:t xml:space="preserve">Menus circulaires et linéaires : Expérience utilisateur de méthodes d'interaction au regard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alban Lenglet</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd ACM Symposium on Virtual Reality Software and Technology (VRST'17)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3139131.3139144⟩</w:t>
+              <w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine (IHM-2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Poitiers, France. pp.291-297, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3132129.3132161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585864v1</w:t>
+                <w:t xml:space="preserve">hal-01578314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menus circulaires et linéaires : Expérience utilisateur de méthodes d'interaction au regard</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lenne</w:t>
+                <w:t xml:space="preserve">A study on improving performance in gesture training through visual guidance based on learners’ errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Aubry</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lenglet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine (IHM-2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Poitiers, France. pp.291-297, </w:t>
+              <w:t xml:space="preserve">23rd ACM Symposium on Virtual Reality Software and Technology (VRST'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Göteborg, Sweden. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3132129.3132161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3139131.3139144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578314v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multimodal adaptive learning platform focusing on attention training</w:t>
               </w:r>
@@ -3621,278 +3621,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is wrong with your gesture? An error-based assistance for gesture training in virtual environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Adaptive Training Environment without Prior Knowledge: Modeling Feedback Selection as a Multi-armed Bandit Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Frenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Soullard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Indira Thouvenin</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Mouttapa Thouvenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Symposium on 3D User Interfaces (3DUI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Greenville, United States. pp.247-248, </w:t>
+              <w:t xml:space="preserve">24th Conference on User Modeling, Adaptation and Personalization (UMAP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Halifax, Canada. pp.131-139, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/3DUI.2016.7460063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2930238.2930256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01731576v1</w:t>
+                <w:t xml:space="preserve">hal-01319124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Training Environment without Prior Knowledge: Modeling Feedback Selection as a Multi-armed Bandit Problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">What is wrong with your gesture? An error-based assistance for gesture training in virtual environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Soullard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gapenne</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Conference on User Modeling, Adaptation and Personalization (UMAP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Halifax, Canada. pp.131-139, </w:t>
+              <w:t xml:space="preserve">2016 IEEE Symposium on 3D User Interfaces (3DUI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Greenville, United States. pp.247-248, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2930238.2930256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/3DUI.2016.7460063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01319124v1</w:t>
+                <w:t xml:space="preserve">hal-01731576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-training with Credal Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Soullard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3978,51 +3978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Frenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Soullard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4906,351 +4906,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d'une formation adaptative avec OSE, un environnement virtuel informé pour la navigation fluviale,8èmes journées de l'AFRV</w:t>
+                <w:t xml:space="preserve">Active feedback for training in virtual environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alvaro Rodriguez Martin</w:t>
+                <w:t xml:space="preserve">Jan Ciger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lelong Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Fricoteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes journées de l'AFRV, Association Française de Realité Virtuelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Laval, France. pp.12-14</w:t>
+              <w:t xml:space="preserve">5th Joint Virtual Reality Conference (JVRC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Orsay, France. pp.12-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942224v1</w:t>
+                <w:t xml:space="preserve">hal-00942196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active feedback for training in virtual environments</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nomad Devices for Interactions in Immersive Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Kemeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Merienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Mouttapa Thouvenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Joint Virtual Reality Conference (JVRC 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging, The Engineering Reality of Virtual Reality 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Burlingame, United States. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2008451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942196v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nomad Devices for Interactions in Immersive Virtual Environments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation d'une formation adaptative avec OSE, un environnement virtuel informé pour la navigation fluviale,8èmes journées de l'AFRV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Rodriguez Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Thouvenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Fricoteaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging, The Engineering Reality of Virtual Reality 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8èmes journées de l'AFRV, Association Française de Realité Virtuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Laval, France. pp.12-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984672v1</w:t>
+                <w:t xml:space="preserve">hal-00942224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestures vs. Gesticulations: Change Point Models Based Segmentation for Natural Interactions</w:t>
               </w:r>
@@ -6466,191 +6466,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience, Connaissance et Rébellion</w:t>
+                <w:t xml:space="preserve">Choreographies and Digital Inscriptions of Technical Gesture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Mouttapa Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées de Rochebrune Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Megève, France</w:t>
+              <w:t xml:space="preserve">Looking Back/Moving Forward</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Saratoga Springs, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549396v1</w:t>
+                <w:t xml:space="preserve">hal-00549392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choreographies and Digital Inscriptions of Technical Gesture</w:t>
+                <w:t xml:space="preserve">Expérience, Connaissance et Rébellion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Mouttapa Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Looking Back/Moving Forward</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Saratoga Springs, United States</w:t>
+              <w:t xml:space="preserve">15èmes Journées de Rochebrune Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Megève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549392v1</w:t>
+                <w:t xml:space="preserve">hal-00549396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing the ground for pleasurable experience</w:t>
               </w:r>
@@ -6910,51 +6910,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is wrong with your gesture ? An error-based assistance for gesture training in virtual environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Soullard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7425,51 +7425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UTC Compiègne. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7754,51 +7754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994474v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boucaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Thouvenin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2024.3433009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386969v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Mouttapa Thouvenin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2025.1718198" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03842743v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Betancourt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Wojtkowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo Garcia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3160389" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231644v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Nunes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Marcelo X. N. Teixeira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alejandro Figueroa Forero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.11.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399904v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fr&#233;mont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tien Phan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2019.1698220" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sagnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vallery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2019.1708612" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731564v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Frenoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poplimont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gapenne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2017.05.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958601v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fricoteaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2014.03.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084707v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rousseaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/E1753854810000595" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452618v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ramond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Qamiyah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771379v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Auvray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra de Lagarde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise P Kirsch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915421v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771298v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3623809.3623853" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606023v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Teichrieb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010914400003124" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428918v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428902v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grandidier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3474085.3478562" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933486v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine I Pelachaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361228v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tafiani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007397001290136" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03781220v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belem Rojas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Abaunza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Lozano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDUAS47371.2019.8999714" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462981v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097972v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731523v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grosse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lenne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006538000170025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517869v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jeanne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Soullard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2017.32" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713088v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lenglet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585864v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139131.3139144" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578314v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aubry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132161" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342900v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Frenoy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Steiner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398344v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tien Phan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731576v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2016.7460063" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319124v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2930238.2930256" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380427v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46182-3_8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310792v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260394v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sallak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cherfaoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225810" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228471v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083967v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083909v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fremont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131451v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975227v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul George" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Kemeny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merienne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Chardonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2038237" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942187v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942207v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bernier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Chellali" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2013.6628456" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942224v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Rodriguez Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942196v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ciger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelong Romain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984672v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2008451" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942216v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISIS.2013.109" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282646v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wagrez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carpentier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andriot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794271v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944647v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olive" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944643v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944645v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979500v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Thouvenin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2011.6012068" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984298v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944642v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pourplanche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hissel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944639v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Voillequin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944640v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549396v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549392v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531536v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lenay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;nand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stewart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1314161.1314165" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359879v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298592v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188680v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lelong" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070302v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Aprile" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Avanzini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barbero" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bardy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boulic" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958250v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381168v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00549343v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994474v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boucaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Thouvenin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2024.3433009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386969v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Mouttapa Thouvenin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2025.1718198" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03842743v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Betancourt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Wojtkowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo Garcia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3160389" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231644v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Nunes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Marcelo X. N. Teixeira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alejandro Figueroa Forero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.11.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399904v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fr&#233;mont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tien Phan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2019.1698220" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sagnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vallery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2019.1708612" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731564v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Frenoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poplimont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gapenne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2017.05.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958601v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fricoteaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2014.03.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084707v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rousseaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/E1753854810000595" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452618v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ramond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Qamiyah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771379v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Auvray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra de Lagarde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise P Kirsch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915421v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771298v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3623809.3623853" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606023v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Teichrieb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010914400003124" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428918v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428902v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grandidier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3474085.3478562" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933486v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine I Pelachaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361228v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tafiani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007397001290136" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03781220v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belem Rojas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Abaunza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Lozano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDUAS47371.2019.8999714" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462981v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097972v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731523v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grosse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lenne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006538000170025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713088v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jeanne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lenglet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517869v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Soullard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2017.32" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578314v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aubry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132161" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585864v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139131.3139144" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342900v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Frenoy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Steiner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398344v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tien Phan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319124v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2930238.2930256" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731576v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2016.7460063" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380427v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46182-3_8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310792v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260394v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sallak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cherfaoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225810" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228471v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083967v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083909v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fremont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131451v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975227v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul George" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Kemeny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merienne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Chardonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2038237" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942187v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942207v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bernier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Chellali" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2013.6628456" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942196v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ciger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelong Romain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984672v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2008451" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942224v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Rodriguez Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942216v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISIS.2013.109" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282646v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wagrez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carpentier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andriot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794271v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944647v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olive" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944643v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944645v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979500v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Thouvenin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2011.6012068" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984298v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944642v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pourplanche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hissel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944639v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Voillequin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944640v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549392v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549396v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531536v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lenay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;nand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stewart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1314161.1314165" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359879v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298592v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188680v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lelong" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070302v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Aprile" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Avanzini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barbero" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bardy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boulic" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958250v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381168v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00549343v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>