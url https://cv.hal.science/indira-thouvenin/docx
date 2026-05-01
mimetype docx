--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -424,926 +424,926 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Indira Mouttapa Thouvenin</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/frvir.2025.1718198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exocentric control scheme for robot applications: An immersive virtual reality approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Betancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Betancourt</w:t>
+                <w:t xml:space="preserve">Baptiste Wojtkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Castillo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29 (7), pp.3392-3404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2022.3160389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreword to the Special Section on the Symposium on Virtual and Augmented Reality 2020 (SVR 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fátima Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Thouvenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fátima Nunes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Indira Thouvenin</w:t>
+                <w:t xml:space="preserve">João Marcelo X. N. Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Alejandro Figueroa Forero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Graphics: X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 94, pp.A3-A4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cag.2020.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Visual Assistance System for Enhancing the Driver Awareness of Pedestrians</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">User Acceptance of Virtual Reality: An Extended Technology Acceptance Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Frémont</w:t>
+                <w:t xml:space="preserve">Emilie Loup-Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh-Tien Phan</w:t>
+                <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 36 (9), pp.856-869. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10447318.2019.1698220⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 36 (11), pp.993-1007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10447318.2019.1708612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399904v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User Acceptance of Virtual Reality: An Extended Technology Acceptance Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive Visual Assistance System for Enhancing the Driver Awareness of Pedestrians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Loup-Escande</w:t>
+                <w:t xml:space="preserve">Vincent Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
+                <w:t xml:space="preserve">Minh-Tien Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Vallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 36 (11), pp.993-1007. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10447318.2019.1708612⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 36 (9), pp.856-869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10447318.2019.1698220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446117v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions of mixed reality in a calligraphy learning task: Effects of supplementary visual feedback and expertise on cognitive load, user experience and gestural performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Loup-Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Frenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Frenoy</w:t>
+                <w:t xml:space="preserve">Guillaume Poplimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Human Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 75, pp.42-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chb.2017.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GULLIVER: a Decision-Making System Based on User Observation for an Adaptive Training in Informed Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Fricoteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Thouvenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 33, pp.47-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engappai.2014.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring informed virtual sites through Michel Foucault's heterotopias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Humanities and Arts Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3 (1-2), pp.175 - 191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3366/E1753854810000595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environment improvements for a better cooperation in international collaborative mechanical design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Mouttapa Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1371,51 +1371,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of integrated design &amp; process science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 7 (2), pp.131-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1465,51 +1465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Mouttapa Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st ACM CHI 2026 Workshop on Shaping Future Human Connection: Social Augmentation through XR Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Apr 2026, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1685,51 +1685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Mouttapa Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1996,51 +1996,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMI: Attention based Adaptative Feedback with Augmented Reality to Improve Takeover Performances in Highly Automated Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Wojtkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2550,51 +2550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belem Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Abaunza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Castillo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2654,64 +2654,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Exocentric Metaphor for Complex Path Following to Control a UAV Using Mixed Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Wojtkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Castillo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2968,239 +2968,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving training performances with the EBAGG metaphor</w:t>
+                <w:t xml:space="preserve">EBAGG: Error-Based Assistance for Gesture Guidance in Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Soullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Oker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Lenglet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’Informatique Graphique et de la Réalité Virtuelle(IGRV 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IEEE International Conference on Advanced Learning Technologies (ICALT 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Timisoara, Romania. pp.472-476, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2017.32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713088v1</w:t>
+                <w:t xml:space="preserve">hal-01517869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EBAGG: Error-Based Assistance for Gesture Guidance in Virtual Environments</w:t>
+                <w:t xml:space="preserve">Improving training performances with the EBAGG metaphor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lenglet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE International Conference on Advanced Learning Technologies (ICALT 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de l’Informatique Graphique et de la Réalité Virtuelle(IGRV 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517869v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menus circulaires et linéaires : Expérience utilisateur de méthodes d'interaction au regard</w:t>
               </w:r>
@@ -3329,51 +3329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lenglet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd ACM Symposium on Virtual Reality Software and Technology (VRST'17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Göteborg, Sweden. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3401,723 +3401,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multimodal adaptive learning platform focusing on attention training</w:t>
+                <w:t xml:space="preserve">Enhancing the Driver Awareness of Pedestrian using Augmented Reality Cues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Doan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gapenne</w:t>
+                <w:t xml:space="preserve">Minh Tien Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Conference of the International Society of Gestures Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aliyah Morgenstern, PRISMES, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">2016 IEEE 19th International Conference on Intelligent Transportation Systems (ITSC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Rio de Janeiro, Brazil. pp.1298-1304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342900v1</w:t>
+                <w:t xml:space="preserve">hal-01398344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the Driver Awareness of Pedestrian using Augmented Reality Cues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multimodal adaptive learning platform focusing on attention training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Frenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Thouvenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Tien Phan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 19th International Conference on Intelligent Transportation Systems (ITSC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Rio de Janeiro, Brazil. pp.1298-1304</w:t>
+              <w:t xml:space="preserve">7th Conference of the International Society of Gestures Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aliyah Morgenstern, PRISMES, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398344v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Training Environment without Prior Knowledge: Modeling Feedback Selection as a Multi-armed Bandit Problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Co-training with Credal Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Soullard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Mouttapa Thouvenin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Conference on User Modeling, Adaptation and Personalization (UMAP 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2930238.2930256⟩</w:t>
+              <w:t xml:space="preserve">7th IAPR TC3 Workshop on Artificial Neural Networks in Pattern Recognition (ANNPR 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Ulm, Germany. pp.92-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-46182-3_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01319124v1</w:t>
+                <w:t xml:space="preserve">hal-01380427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is wrong with your gesture? An error-based assistance for gesture training in virtual environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">CalliSmart: an Adaptive Informed Environment for Intelligent Calligraphy Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Frenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Thouvenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Soullard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Indira Thouvenin</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Symposium on 3D User Interfaces (3DUI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Ninth International Conference on Advances in Computer-Human Interactions (ACHI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Venice, Italy. pp.132-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/3DUI.2016.7460063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01731576v1</w:t>
+                <w:t xml:space="preserve">hal-01310792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-training with Credal Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">What is wrong with your gesture? An error-based assistance for gesture training in virtual environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Soullard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Indira Mouttapa Thouvenin</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IAPR TC3 Workshop on Artificial Neural Networks in Pattern Recognition (ANNPR 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-46182-3_8⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE Symposium on 3D User Interfaces (3DUI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Greenville, United States. pp.247-248, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3DUI.2016.7460063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01380427v1</w:t>
+                <w:t xml:space="preserve">hal-01731576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CalliSmart: an Adaptive Informed Environment for Intelligent Calligraphy Training</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Adaptive Training Environment without Prior Knowledge: Modeling Feedback Selection as a Multi-armed Bandit Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Frenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Soullard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Mouttapa Thouvenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Ninth International Conference on Advances in Computer-Human Interactions (ACHI 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th Conference on User Modeling, Adaptation and Personalization (UMAP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Halifax, Canada. pp.131-139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2930238.2930256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310792v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of driver awareness of pedestrian based on Hidden Markov Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tien Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4272,64 +4272,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognizing Driver Awareness of Pedestrian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tien Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4393,51 +4393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating Driver Unawareness of Pedestrian Based On Visual Behaviors and Driving Behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tien Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4495,282 +4495,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handwriting learning systems: Towards an adaptation model in virtual environments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gapenne</w:t>
+                <w:t xml:space="preserve">Evaluation of Smartphone-based interaction techniques in a CAVE in the context of immersive digital project review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Kemeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Merienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Mouttapa Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes journées de l'Association Française de Réalité Virtuelle, Augmentée, Mixte et d'Interaction 3D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging, The Engineering Reality of Virtual Reality 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San francisco, United States. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2038237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131451v1</w:t>
+                <w:t xml:space="preserve">hal-00975227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Smartphone-based interaction techniques in a CAVE in the context of immersive digital project review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Indira Mouttapa Thouvenin</w:t>
+                <w:t xml:space="preserve">Handwriting learning systems: Towards an adaptation model in virtual environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Frenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Thouvenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging, The Engineering Reality of Virtual Reality 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9èmes journées de l'Association Française de Réalité Virtuelle, Augmentée, Mixte et d'Interaction 3D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2038237⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00975227v1</w:t>
+                <w:t xml:space="preserve">hal-01131451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSE: An adaptive user interface for fluvial navigation training.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Fricoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4802,498 +4802,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human gesture segmentation based on change point model for efficient gesture interface</w:t>
+                <w:t xml:space="preserve">Évaluation d'une formation adaptative avec OSE, un environnement virtuel informé pour la navigation fluviale,8èmes journées de l'AFRV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Bernier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ryad Chellali</w:t>
+                <w:t xml:space="preserve">Alvaro Rodriguez Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Fricoteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd IEEE International Symposium on Robot and Human Interactive Communication ( IEEE RO-MAN 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8èmes journées de l'AFRV, Association Française de Realité Virtuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Laval, France. pp.12-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942207v1</w:t>
+                <w:t xml:space="preserve">hal-00942224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active feedback for training in virtual environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Ciger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lelong Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Joint Virtual Reality Conference (JVRC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Orsay, France. pp.12-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nomad Devices for Interactions in Immersive Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul George</w:t>
+                <w:t xml:space="preserve">Andras Kemeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andras Kemeny</w:t>
+                <w:t xml:space="preserve">Frédéric Merienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Merienne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Mouttapa Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging, The Engineering Reality of Virtual Reality 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Burlingame, United States. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2008451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d'une formation adaptative avec OSE, un environnement virtuel informé pour la navigation fluviale,8èmes journées de l'AFRV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alvaro Rodriguez Martin</w:t>
+                <w:t xml:space="preserve">Human gesture segmentation based on change point model for efficient gesture interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Fricoteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes journées de l'AFRV, Association Française de Realité Virtuelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 22nd IEEE International Symposium on Robot and Human Interactive Communication ( IEEE RO-MAN 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Gyeongju, South Korea. pp.258-263, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROMAN.2013.6628456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942224v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestures vs. Gesticulations: Change Point Models Based Segmentation for Natural Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryad Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5366,64 +5366,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Wagrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Mouttapa Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Andriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5474,51 +5474,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic selection of learning situations in virtual environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5556,90 +5556,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidential Network with Conditional Belief Functions for an Adaptive Training in Informed Virtual Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Fricoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Belief Functions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5664,51 +5664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DAARIA: Driver Assistance by Augmented Reality for Intelligent Automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5766,338 +5766,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Guiding for Fluvial Navigation Training in Informed Virtual Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Heterogeneous Data Fusion for an Adaptive Training in Informed Virtual Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Fricoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Virtual Reality Conference (JVRC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Virtual Environments, Human-Computer Interfaces and Measurement Systems (VECIMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Ottawa, Canada. pp.113-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944643v1</w:t>
+                <w:t xml:space="preserve">hal-00944645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Data Fusion for an Adaptive Training in Informed Virtual Environment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virtual tyre production: Learning industrial process through an Informed Virtual Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.M. Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Virtual Environments, Human-Computer Interfaces and Measurement Systems (VECIMS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multimedia and Expo (ICME), 2011 IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Barcelona, Spain. pp.1 -4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICME.2011.6012068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944645v1</w:t>
+                <w:t xml:space="preserve">hal-00979500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual tyre production: Learning industrial process through an Informed Virtual Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive Guiding for Fluvial Navigation Training in Informed Virtual Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Fricoteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Thouvenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Olive</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I.M. Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia and Expo (ICME), 2011 IEEE International Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint Virtual Reality Conference (JVRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nottingham, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICME.2011.6012068⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00979500v1</w:t>
+                <w:t xml:space="preserve">hal-00944643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalité augmentée pour l'aide à la conduite intégrant l'observation du conducteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6161,77 +6161,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidage Auto-Adaptatif par des Métaphores de Visualisation pour l'Apprentissage à la Navigation Fluviale en Environnement Virtuel Informé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Fricoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pourplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6282,51 +6282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUIVER : un Environnement Virtuel Informé pour la Représentation et la Perception de Données Thermiques d'un Bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Fricoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6377,51 +6377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUIVER: an Informed Virtual Environment for Thermal Data Perception for Housing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Fricoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6466,191 +6466,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choreographies and Digital Inscriptions of Technical Gesture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Expérience, Connaissance et Rébellion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Mouttapa Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Looking Back/Moving Forward</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Saratoga Springs, United States</w:t>
+              <w:t xml:space="preserve">15èmes Journées de Rochebrune Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Megève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549392v1</w:t>
+                <w:t xml:space="preserve">hal-00549396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience, Connaissance et Rébellion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Choreographies and Digital Inscriptions of Technical Gesture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Mouttapa Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées de Rochebrune Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Megève, France</w:t>
+              <w:t xml:space="preserve">Looking Back/Moving Forward</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Saratoga Springs, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549396v1</w:t>
+                <w:t xml:space="preserve">hal-00549392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing the ground for pleasurable experience</w:t>
               </w:r>
@@ -6675,51 +6675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guénand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Stewart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6910,51 +6910,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is wrong with your gesture ? An error-based assistance for gesture training in virtual environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Soullard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7253,51 +7253,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating Driver Unawareness of Pedestrian Based On Visual Behaviors and Driving Behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tien Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7523,51 +7523,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction et connaissance : construction d'une expérience dans le monde virtuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Mouttapa Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université de Technologie de Compiègne, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7754,51 +7754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994474v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boucaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Thouvenin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2024.3433009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386969v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Mouttapa Thouvenin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2025.1718198" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03842743v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Betancourt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Wojtkowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo Garcia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3160389" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231644v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Nunes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Marcelo X. N. Teixeira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alejandro Figueroa Forero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.11.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399904v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fr&#233;mont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tien Phan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2019.1698220" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sagnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vallery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2019.1708612" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731564v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Frenoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poplimont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gapenne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2017.05.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958601v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fricoteaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2014.03.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084707v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rousseaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/E1753854810000595" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452618v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ramond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Qamiyah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771379v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Auvray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra de Lagarde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise P Kirsch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915421v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771298v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3623809.3623853" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606023v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Teichrieb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010914400003124" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428918v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428902v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grandidier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3474085.3478562" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933486v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine I Pelachaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361228v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tafiani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007397001290136" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03781220v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belem Rojas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Abaunza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Lozano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDUAS47371.2019.8999714" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462981v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097972v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731523v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grosse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lenne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006538000170025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713088v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jeanne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lenglet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517869v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Soullard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2017.32" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578314v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aubry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132161" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585864v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139131.3139144" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342900v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Frenoy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Steiner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398344v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tien Phan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319124v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2930238.2930256" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731576v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2016.7460063" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380427v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46182-3_8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310792v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260394v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sallak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cherfaoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225810" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228471v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083967v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083909v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fremont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131451v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975227v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul George" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Kemeny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merienne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Chardonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2038237" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942187v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942207v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bernier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Chellali" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2013.6628456" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942196v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ciger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelong Romain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984672v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2008451" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942224v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Rodriguez Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942216v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISIS.2013.109" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282646v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wagrez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carpentier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andriot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794271v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944647v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olive" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944643v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944645v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979500v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Thouvenin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2011.6012068" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984298v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944642v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pourplanche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hissel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944639v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Voillequin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944640v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549392v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549396v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531536v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lenay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;nand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stewart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1314161.1314165" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359879v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298592v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188680v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lelong" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070302v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Aprile" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Avanzini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barbero" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bardy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boulic" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958250v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381168v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00549343v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994474v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boucaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Thouvenin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2024.3433009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386969v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2025.1718198" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03842743v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Betancourt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Wojtkowski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo Garcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3160389" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231644v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Nunes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Marcelo X. N. Teixeira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alejandro Figueroa Forero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.11.005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446117v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sagnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vallery" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2019.1708612" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fr&#233;mont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tien Phan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2019.1698220" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731564v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Frenoy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poplimont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gapenne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2017.05.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958601v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fricoteaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2014.03.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084707v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rousseaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/E1753854810000595" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452618v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Mouttapa Thouvenin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ramond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Qamiyah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771379v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Auvray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra de Lagarde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise P Kirsch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915421v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771298v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3623809.3623853" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606023v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Teichrieb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010914400003124" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428918v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428902v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grandidier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3474085.3478562" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933486v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine I Pelachaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361228v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tafiani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007397001290136" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03781220v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belem Rojas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Abaunza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Lozano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDUAS47371.2019.8999714" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462981v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097972v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731523v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grosse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lenne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006538000170025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517869v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jeanne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Soullard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2017.32" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713088v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lenglet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578314v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aubry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132161" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585864v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139131.3139144" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398344v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tien Phan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342900v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Frenoy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Steiner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380427v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46182-3_8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310792v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731576v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2016.7460063" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319124v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2930238.2930256" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260394v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sallak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cherfaoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225810" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228471v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083967v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083909v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fremont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975227v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul George" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Kemeny" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merienne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Chardonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2038237" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131451v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942187v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942224v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Rodriguez Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942196v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ciger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelong Romain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984672v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2008451" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942207v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bernier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Chellali" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2013.6628456" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942216v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISIS.2013.109" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282646v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wagrez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carpentier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andriot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794271v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944647v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olive" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944645v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979500v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Thouvenin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2011.6012068" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944643v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984298v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944642v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pourplanche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hissel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944639v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Voillequin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944640v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549396v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549392v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531536v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lenay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;nand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stewart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1314161.1314165" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359879v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298592v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188680v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lelong" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070302v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Aprile" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Avanzini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barbero" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bardy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boulic" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958250v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381168v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00549343v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>