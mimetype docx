--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -275,248 +275,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicarious Evaluation of a Decision Model for Human-Agent Social Touch Interactions</w:t>
+                <w:t xml:space="preserve">Did she just tap me?&amp;quot;: Qualifying Multisensory Feedback for Social Touch during Human-Agent Interaction in Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Grégoire Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabien Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAFFC.2024.3433009⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frvir.2025.1718198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994474v1</w:t>
+                <w:t xml:space="preserve">hal-05386969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Did she just tap me?&amp;quot;: Qualifying Multisensory Feedback for Social Touch during Human-Agent Interaction in Virtual Reality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Vicarious Evaluation of a Decision Model for Human-Agent Social Touch Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Virtual Reality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.277-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frvir.2025.1718198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAFFC.2024.3433009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05386969v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exocentric control scheme for robot applications: An immersive virtual reality approach</w:t>
               </w:r>
@@ -541,51 +541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Wojtkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Castillo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29 (7), pp.3392-3404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -632,51 +632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreword to the Special Section on the Symposium on Virtual and Augmented Reality 2020 (SVR 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fátima Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Marcelo X. N. Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -730,330 +730,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User Acceptance of Virtual Reality: An Extended Technology Acceptance Model</w:t>
+                <w:t xml:space="preserve">Adaptive Visual Assistance System for Enhancing the Driver Awareness of Pedestrians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Sagnier</w:t>
+                <w:t xml:space="preserve">Vincent Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Loup-Escande</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Minh-Tien Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Vallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 36 (11), pp.993-1007. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10447318.2019.1708612⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 36 (9), pp.856-869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10447318.2019.1698220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446117v1</w:t>
+                <w:t xml:space="preserve">hal-02399904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Visual Assistance System for Enhancing the Driver Awareness of Pedestrians</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">User Acceptance of Virtual Reality: An Extended Technology Acceptance Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Loup-Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Frémont</w:t>
+                <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh-Tien Phan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Indira Thouvenin</w:t>
+                <w:t xml:space="preserve">Gérard Vallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 36 (9), pp.856-869. </w:t>
+              <w:t xml:space="preserve">, 2020, 36 (11), pp.993-1007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10447318.2019.1698220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10447318.2019.1708612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399904v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions of mixed reality in a calligraphy learning task: Effects of supplementary visual feedback and expertise on cognitive load, user experience and gestural performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Loup-Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Frenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Poplimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1117,51 +1117,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GULLIVER: a Decision-Making System Based on User Observation for an Adaptive Training in Informed Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Fricoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1221,51 +1221,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring informed virtual sites through Michel Foucault's heterotopias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Humanities and Arts Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3 (1-2), pp.175 - 191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1439,64 +1439,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Acceptability of Touch: Can a Virtual Agent Touch a Human?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Mouttapa Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1528,441 +1528,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonifying tactile interactions and their underlying emotions: experimental studies and applications in virtual reality.</w:t>
+                <w:t xml:space="preserve">Paving the way for social touch sonification: behavioral studies and applications in virtual reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Auvray</w:t>
+                <w:t xml:space="preserve">Alexandra de Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra de Lagarde</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Louise P Kirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Thouvenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indira Thouvenin</w:t>
+                <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Society for Cognitive and Affective Neuroscience (ESCAN 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">18th European Workshop on Imagery and Cognition (EWIC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771379v1</w:t>
+                <w:t xml:space="preserve">hal-04771298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualification des Modalités du Toucher Social dans les Interactions Humain-Agent en Réalité Virtuelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Sonifying tactile interactions and their underlying emotions: experimental studies and applications in virtual reality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra de Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise P Kirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Thouvenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop sur les “Affects, Compagnons Artificiels et Interactions” (WACAI 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">7th European Society for Cognitive and Affective Neuroscience (ESCAN 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915421v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paving the way for social touch sonification: behavioral studies and applications in virtual reality</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qualification des Modalités du Toucher Social dans les Interactions Humain-Agent en Réalité Virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Grégoire Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabien Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louise P Kirsch</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Mouttapa Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indira Thouvenin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Workshop on Imagery and Cognition (EWIC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Naples, Italy</w:t>
+              <w:t xml:space="preserve">Workshop sur les “Affects, Compagnons Artificiels et Interactions” (WACAI 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771298v1</w:t>
+                <w:t xml:space="preserve">hal-04915421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;quot;It patted my arm\&amp;quot;: Investigating Social Touch from a Virtual Agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HAI '23: International Conference on Human-Agent Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Gothenburg Sweden, France. pp.72-80, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2009,51 +2009,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMI: Attention based Adaptative Feedback with Augmented Reality to Improve Takeover Performances in Highly Automated Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Wojtkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Teichrieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2094,282 +2094,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision Model for a Virtual Agent that can Touch and be Touched</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Softly: Simulated Empathic Touch between an Agent and a Human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Thouvenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Autonomous Agents and MultiAgent Systems (AAMAS 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th ACM International Conference on Multimedia (MM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Chengdu, China. pp.2795-2797, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3474085.3478562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428918v1</w:t>
+                <w:t xml:space="preserve">hal-03428902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Softly: Simulated Empathic Touch between an Agent and a Human</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Decision Model for a Virtual Agent that can Touch and be Touched</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Catherine Pelachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th ACM International Conference on Multimedia (MM 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Autonomous Agents and MultiAgent Systems (AAMAS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Londres (virtual), United Kingdom. pp.232-241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3474085.3478562⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03428902v1</w:t>
+                <w:t xml:space="preserve">hal-03428918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand et Comment Toucher un Humain ? Un Modèle de Décision pour un Agent Touchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine I Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2407,90 +2407,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Touch in Human-agent Interactions in an Immersive Virtual Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Tafiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Human Computer Interaction Theory and Applications (HUCAPP 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.129-136, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2563,51 +2563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Abaunza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Castillo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogelio Lozano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2680,51 +2680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Wojtkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Castillo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’Informatique Graphique et de la Réalité Virtuelle(IGRV 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2749,90 +2749,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une prise en compte du toucher social dans les interactions humain-agent en environnement virtuel immersif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Tafiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Réalité Virtuelle (j•RV 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2883,51 +2883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3013,51 +3013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Soullard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Oker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IEEE International Conference on Advanced Learning Technologies (ICALT 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Timisoara, Romania. pp.472-476, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3104,51 +3104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving training performances with the EBAGG metaphor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lenglet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3212,51 +3212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3316,51 +3316,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study on improving performance in gesture training through visual guidance based on learners’ errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lenglet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3401,394 +3401,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the Driver Awareness of Pedestrian using Augmented Reality Cues</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Frémont</w:t>
+                <w:t xml:space="preserve">Adaptive Training Environment without Prior Knowledge: Modeling Feedback Selection as a Multi-armed Bandit Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Frenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Soullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Mouttapa Thouvenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 19th International Conference on Intelligent Transportation Systems (ITSC 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th Conference on User Modeling, Adaptation and Personalization (UMAP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Halifax, Canada. pp.131-139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2930238.2930256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01398344v1</w:t>
+                <w:t xml:space="preserve">hal-01319124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multimodal adaptive learning platform focusing on attention training</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">What is wrong with your gesture? An error-based assistance for gesture training in virtual environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Soullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Conference of the International Society of Gestures Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE Symposium on 3D User Interfaces (3DUI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Greenville, United States. pp.247-248, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3DUI.2016.7460063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342900v1</w:t>
+                <w:t xml:space="preserve">hal-01731576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-training with Credal Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Soullard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Mouttapa Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IAPR TC3 Workshop on Artificial Neural Networks in Pattern Recognition (ANNPR 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Ulm, Germany. pp.92-104, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-46182-3_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CalliSmart: an Adaptive Informed Environment for Intelligent Calligraphy Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Frenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Soullard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3803,334 +3804,333 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ninth International Conference on Advances in Computer-Human Interactions (ACHI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Venice, Italy. pp.132-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is wrong with your gesture? An error-based assistance for gesture training in virtual environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Enhancing the Driver Awareness of Pedestrian using Augmented Reality Cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tien Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Symposium on 3D User Interfaces (3DUI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2016 IEEE 19th International Conference on Intelligent Transportation Systems (ITSC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Rio de Janeiro, Brazil. pp.1298-1304</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01731576v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Training Environment without Prior Knowledge: Modeling Feedback Selection as a Multi-armed Bandit Problem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Indira Mouttapa Thouvenin</w:t>
+                <w:t xml:space="preserve">A multimodal adaptive learning platform focusing on attention training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Frenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gapenne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Thouvenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Conference on User Modeling, Adaptation and Personalization (UMAP 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th Conference of the International Society of Gestures Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aliyah Morgenstern, PRISMES, Jul 2016, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319124v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of driver awareness of pedestrian based on Hidden Markov Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tien Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sallak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4203,51 +4203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KIVA : environnement virtuel informé pour la formation au geste technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes journées de l'Association Française de Réalité Virtuelle, Augmentée, Mixte et d'Interaction 3D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Latresne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4272,77 +4272,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognizing Driver Awareness of Pedestrian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tien Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sallak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4393,64 +4393,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating Driver Unawareness of Pedestrian Based On Visual Behaviors and Driving Behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tien Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4495,1151 +4495,1151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Smartphone-based interaction techniques in a CAVE in the context of immersive digital project review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Indira Mouttapa Thouvenin</w:t>
+                <w:t xml:space="preserve">Handwriting learning systems: Towards an adaptation model in virtual environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Frenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Thouvenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging, The Engineering Reality of Virtual Reality 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9èmes journées de l'Association Française de Réalité Virtuelle, Augmentée, Mixte et d'Interaction 3D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Reims, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975227v1</w:t>
+                <w:t xml:space="preserve">hal-01131451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handwriting learning systems: Towards an adaptation model in virtual environments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gapenne</w:t>
+                <w:t xml:space="preserve">Evaluation of Smartphone-based interaction techniques in a CAVE in the context of immersive digital project review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Kemeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Merienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Mouttapa Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes journées de l'Association Française de Réalité Virtuelle, Augmentée, Mixte et d'Interaction 3D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging, The Engineering Reality of Virtual Reality 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San francisco, United States. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2038237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131451v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSE: An adaptive user interface for fluvial navigation training.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dynamic selection of learning situations in virtual environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Virtual Reality 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Orlando, United States. pp.111-112</w:t>
+              <w:t xml:space="preserve">5th International Conference on Agents and Articificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.101 - 110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942187v1</w:t>
+                <w:t xml:space="preserve">hal-00794271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d'une formation adaptative avec OSE, un environnement virtuel informé pour la navigation fluviale,8èmes journées de l'AFRV</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Human gesture segmentation based on change point model for efficient gesture interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Chellali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Fricoteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes journées de l'AFRV, Association Française de Realité Virtuelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 22nd IEEE International Symposium on Robot and Human Interactive Communication ( IEEE RO-MAN 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Gyeongju, South Korea. pp.258-263, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROMAN.2013.6628456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942224v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active feedback for training in virtual environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Ciger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lelong Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Joint Virtual Reality Conference (JVRC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Orsay, France. pp.12-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nomad Devices for Interactions in Immersive Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andras Kemeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Merienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Mouttapa Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging, The Engineering Reality of Virtual Reality 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Burlingame, United States. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2008451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human gesture segmentation based on change point model for efficient gesture interface</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Évaluation d'une formation adaptative avec OSE, un environnement virtuel informé pour la navigation fluviale,8èmes journées de l'AFRV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Rodriguez Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Fricoteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd IEEE International Symposium on Robot and Human Interactive Communication ( IEEE RO-MAN 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8èmes journées de l'AFRV, Association Française de Realité Virtuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Laval, France. pp.12-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROMAN.2013.6628456⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00942207v1</w:t>
+                <w:t xml:space="preserve">hal-00942224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestures vs. Gesticulations: Change Point Models Based Segmentation for Natural Interactions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">OSE: An adaptive user interface for fluvial navigation training.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Fricoteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Seventh International Conference on Complex, Intelligent, and Software Intensive Systems (CISIS 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Virtual Reality 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Orlando, United States. pp.111-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CISIS.2013.109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00942216v1</w:t>
+                <w:t xml:space="preserve">hal-00942187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic modelling as a support for natural interaction within a virtual environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Andriot</w:t>
+                <w:t xml:space="preserve">Gestures vs. Gesticulations: Change Point Models Based Segmentation for Natural Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Chellali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Joint Virtual Reality Conference – JVRC 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Seventh International Conference on Complex, Intelligent, and Software Intensive Systems (CISIS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Taichung, Taiwan. pp.605 - 610, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CISIS.2013.109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282646v1</w:t>
+                <w:t xml:space="preserve">hal-00942216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic selection of learning situations in virtual environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Semantic modelling as a support for natural interaction within a virtual environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Wagrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Indira Thouvenin</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Mouttapa Thouvenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Andriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Agents and Articificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.101 - 110</w:t>
+              <w:t xml:space="preserve">5th Joint Virtual Reality Conference – JVRC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794271v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidential Network with Conditional Belief Functions for an Adaptive Training in Informed Virtual Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Fricoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Belief Functions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5664,64 +5664,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DAARIA: Driver Assistance by Augmented Reality for Intelligent Automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5766,351 +5766,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Data Fusion for an Adaptive Training in Informed Virtual Environment</w:t>
+                <w:t xml:space="preserve">Adaptive Guiding for Fluvial Navigation Training in Informed Virtual Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Fricoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Virtual Environments, Human-Computer Interfaces and Measurement Systems (VECIMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Ottawa, Canada. pp.113-118</w:t>
+              <w:t xml:space="preserve">Joint Virtual Reality Conference (JVRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944645v1</w:t>
+                <w:t xml:space="preserve">hal-00944643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual tyre production: Learning industrial process through an Informed Virtual Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterogeneous Data Fusion for an Adaptive Training in Informed Virtual Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Fricoteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Thouvenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Olive</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I.M. Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia and Expo (ICME), 2011 IEEE International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Virtual Environments, Human-Computer Interfaces and Measurement Systems (VECIMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Ottawa, Canada. pp.113-118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979500v1</w:t>
+                <w:t xml:space="preserve">hal-00944645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Guiding for Fluvial Navigation Training in Informed Virtual Environment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virtual tyre production: Learning industrial process through an Informed Virtual Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.M. Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Virtual Reality Conference (JVRC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multimedia and Expo (ICME), 2011 IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Barcelona, Spain. pp.1 -4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICME.2011.6012068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944643v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalité augmentée pour l'aide à la conduite intégrant l'observation du conducteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6174,64 +6174,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidage Auto-Adaptatif par des Métaphores de Visualisation pour l'Apprentissage à la Navigation Fluviale en Environnement Virtuel Informé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Fricoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pourplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6295,51 +6295,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUIVER : un Environnement Virtuel Informé pour la Représentation et la Perception de Données Thermiques d'un Bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Fricoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Voillequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6390,51 +6390,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUIVER: an Informed Virtual Environment for Thermal Data Perception for Housing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Fricoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Voillequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6466,234 +6466,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience, Connaissance et Rébellion</w:t>
+                <w:t xml:space="preserve">Choreographies and Digital Inscriptions of Technical Gesture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Mouttapa Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées de Rochebrune Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Megève, France</w:t>
+              <w:t xml:space="preserve">Looking Back/Moving Forward</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Saratoga Springs, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549396v1</w:t>
+                <w:t xml:space="preserve">hal-00549392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choreographies and Digital Inscriptions of Technical Gesture</w:t>
+                <w:t xml:space="preserve">Expérience, Connaissance et Rébellion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Mouttapa Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Looking Back/Moving Forward</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Saratoga Springs, United States</w:t>
+              <w:t xml:space="preserve">15èmes Journées de Rochebrune Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Megève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549392v1</w:t>
+                <w:t xml:space="preserve">hal-00549396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing the ground for pleasurable experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guénand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6802,77 +6802,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Touching Agent : Integrating Touch in Social Interactions between Human and Embodied Conversational Agent in an Immersive Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Thouvenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Association for the Study of Affective Touch Congress (IASAT 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Linköping, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6923,51 +6923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Soullard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Symposium on 3D User Interfaces (3DUI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Greenville, SC, United States. IEEE, 2016, 2016 IEEE Symposium on 3D User Interfaces (3DUI)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7024,51 +7024,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réalité virtuelle démystifiée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lelong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7253,64 +7253,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating Driver Unawareness of Pedestrian Based On Visual Behaviors and Driving Behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tien Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7399,51 +7399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions au regard pour l'activation de commandes dans des menus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7754,51 +7754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994474v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boucaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Thouvenin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2024.3433009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386969v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2025.1718198" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03842743v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Betancourt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Wojtkowski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo Garcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3160389" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231644v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Nunes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Marcelo X. N. Teixeira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alejandro Figueroa Forero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.11.005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446117v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sagnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vallery" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2019.1708612" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fr&#233;mont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tien Phan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2019.1698220" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731564v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Frenoy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poplimont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gapenne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2017.05.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958601v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fricoteaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2014.03.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084707v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rousseaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/E1753854810000595" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452618v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Mouttapa Thouvenin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ramond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Qamiyah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771379v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Auvray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra de Lagarde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise P Kirsch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915421v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771298v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3623809.3623853" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606023v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Teichrieb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010914400003124" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428918v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428902v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grandidier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3474085.3478562" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933486v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine I Pelachaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361228v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tafiani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007397001290136" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03781220v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belem Rojas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Abaunza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Lozano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDUAS47371.2019.8999714" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462981v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097972v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731523v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grosse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lenne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006538000170025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517869v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jeanne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Soullard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2017.32" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713088v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lenglet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578314v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aubry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132161" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585864v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139131.3139144" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398344v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tien Phan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342900v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Frenoy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Steiner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380427v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46182-3_8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310792v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731576v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2016.7460063" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319124v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2930238.2930256" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260394v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sallak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cherfaoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225810" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228471v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083967v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083909v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fremont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975227v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul George" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Kemeny" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merienne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Chardonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2038237" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131451v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942187v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942224v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Rodriguez Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942196v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ciger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelong Romain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984672v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2008451" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942207v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bernier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Chellali" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2013.6628456" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942216v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISIS.2013.109" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282646v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wagrez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carpentier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andriot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794271v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944647v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olive" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944645v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979500v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Thouvenin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2011.6012068" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944643v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984298v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944642v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pourplanche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hissel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944639v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Voillequin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944640v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549396v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549392v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531536v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lenay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;nand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stewart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1314161.1314165" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359879v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298592v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188680v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lelong" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070302v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Aprile" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Avanzini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barbero" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bardy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boulic" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958250v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381168v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00549343v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386969v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boucaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Thouvenin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2025.1718198" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994474v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2024.3433009" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03842743v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Betancourt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Wojtkowski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo Garcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3160389" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231644v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Nunes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Marcelo X. N. Teixeira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alejandro Figueroa Forero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.11.005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399904v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fr&#233;mont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tien Phan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2019.1698220" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446117v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sagnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vallery" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2019.1708612" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731564v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Frenoy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poplimont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gapenne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2017.05.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958601v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fricoteaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2014.03.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084707v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rousseaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/E1753854810000595" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452618v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Mouttapa Thouvenin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ramond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Qamiyah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771298v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra de Lagarde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise P Kirsch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771379v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Auvray" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915421v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3623809.3623853" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606023v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Teichrieb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010914400003124" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grandidier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3474085.3478562" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933486v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine I Pelachaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361228v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tafiani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007397001290136" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03781220v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belem Rojas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Abaunza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Lozano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDUAS47371.2019.8999714" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462981v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097972v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731523v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grosse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lenne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006538000170025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517869v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jeanne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Soullard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2017.32" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713088v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lenglet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578314v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aubry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132161" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585864v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139131.3139144" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319124v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2930238.2930256" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731576v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2016.7460063" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380427v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46182-3_8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310792v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398344v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tien Phan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342900v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Frenoy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Steiner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260394v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sallak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cherfaoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225810" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228471v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083967v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083909v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fremont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131451v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975227v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul George" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Kemeny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merienne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Chardonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2038237" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794271v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carpentier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942207v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bernier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Chellali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2013.6628456" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942196v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ciger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelong Romain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984672v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2008451" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942224v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Rodriguez Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942187v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942216v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISIS.2013.109" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282646v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wagrez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andriot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944647v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olive" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944643v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944645v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979500v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Thouvenin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2011.6012068" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984298v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944642v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pourplanche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hissel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944639v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Voillequin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944640v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549392v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549396v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531536v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lenay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;nand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stewart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1314161.1314165" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359879v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298592v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188680v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lelong" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070302v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Aprile" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Avanzini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barbero" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bardy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boulic" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958250v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381168v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00549343v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>