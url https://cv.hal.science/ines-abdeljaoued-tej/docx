--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -2305,51 +2305,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73E35851"/>
+    <w:nsid w:val="CBE8BEFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>