--- v1 (2026-04-10)
+++ v2 (2026-04-12)
@@ -1419,203 +1419,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the Lagrange resolvent by effectiveness of Galois Theorem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Séparateurs Algébriques dans la Bio-systémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Valibouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Abdeljaoued-Tej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annick Valibouze</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Ben Kahla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602882v1</w:t>
+                <w:t xml:space="preserve">hal-00484337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séparateurs Algébriques dans la Bio-systémique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computing the Lagrange resolvent by effectiveness of Galois Theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Abdeljaoued-Tej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiçal Bouazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Valibouze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00484337v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1646,51 +1646,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic certification of numerical algorithms computing Lagrange resolvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Abdeljaoued-Tej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiçal Bouazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Valibouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1927,309 +1927,309 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hacque method and the complete GI-method for computing the Galois group</w:t>
+                <w:t xml:space="preserve">Théorie des Invariants et Application à la Théorie de Galois effective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Abdeljaouad</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Informatique [cs]. Université Pierre et Marie Curie (Paris 6), Sorbonne Universités, 2000. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2000PA066576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548331v1</w:t>
-[...65 lines deleted...]
-                <w:t xml:space="preserve">hal-02547639v1</w:t>
+                <w:t xml:space="preserve">tel-05457191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théorie des Invariants et Application à la Théorie de Galois effective</w:t>
+                <w:t xml:space="preserve">The Hacque method and the complete GI-method for computing the Galois group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Abdeljaouad</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Valibouze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] lip6.2000.025, LIP6. 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">tel-05457191v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calcul D'Invariants Primitifs De Groupes Finis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Abdeljaouad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] lip6.1997.020, LIP6. 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2305,51 +2305,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CBE8BEFF"/>
+    <w:nsid w:val="D5E1DA51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2536,51 +2536,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ines-abdeljaoued-tej" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1796-7897" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089289129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/abdeljaouedtej_i_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/JWA-1617-2024" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449535v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Tabib" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Abdeljaoued-Tej" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Raouafi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03695-7_3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472633v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbel Ghrab" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dhieb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Khenissi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355459v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Hamdi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lam Weil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Martz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Capobianco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00181" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02318990v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Benkahla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Haddad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Valibouze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31304-3_30" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282668v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Abdeljaouad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Ben Kahla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouleh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455012v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00556816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573966v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447220v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dhenain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126728v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895388v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El-Matteli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890698v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602882v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Bouazizi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484337v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483257v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021949881850007X" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00556814v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Orange" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;l Renault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-004-0160-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VDLV8FDM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148875v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548331v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Abdeljaouad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547639v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05457191v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000PA066576" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ines-abdeljaoued-tej" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1796-7897" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089289129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/abdeljaouedtej_i_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/JWA-1617-2024" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449535v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Tabib" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Abdeljaoued-Tej" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Raouafi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03695-7_3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472633v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbel Ghrab" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dhieb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Khenissi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355459v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Hamdi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lam Weil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Martz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Capobianco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00181" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02318990v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Benkahla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Haddad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Valibouze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31304-3_30" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282668v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Abdeljaouad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Ben Kahla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouleh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455012v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00556816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573966v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447220v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dhenain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126728v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895388v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El-Matteli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890698v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484337v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602882v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Bouazizi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483257v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021949881850007X" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00556814v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Orange" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;l Renault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-004-0160-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VDLV8FDM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148875v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05457191v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Abdeljaouad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000PA066576" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548331v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547639v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>