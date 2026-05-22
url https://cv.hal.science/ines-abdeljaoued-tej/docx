--- v2 (2026-04-12)
+++ v3 (2026-05-22)
@@ -134,53 +134,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">abdeljaouedtej_i_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">5H7v9IwAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/JWA-1617-2024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -215,126 +236,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Large Language Models with Retrieval Augmented Generation for a Trusted Help Desk Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Tabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Abdeljaoued-Tej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem Raouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1606, pp.31-45, 2026, Lecture Notes in Networks and Systems, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-03695-7_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -344,751 +365,751 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LLM-Based Code Documentation Generation and Multi-Judge Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikbel Ghrab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Dhieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Abdeljaoued-Tej</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE-ICAHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Automatic Scoring Method for Responses to the Hayling Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Lam Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Martz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Abdeljaoued-Tej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Capobianco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE 37th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michail Alexiou, Nov 2025, Athens, Greece, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTAI66417.2025.00181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separators for Polynomial Dynamic Systems with Linear Complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Abdeljaoued-Tej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Benkahla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Valibouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Methods in Systems Biology 17th International Conference, CMSB 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Trieste, Italy. pp.373-378, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-31304-3_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation Booléenne de Réseaux TLR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Valibouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Abdeljaouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Ben Kahla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mouleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Modèles mathématiques de la dynamique des populations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galoisian separators for biological systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Valibouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Abdeljaoued-Tej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Ben Kahla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics, algorithms and proofs, MAP'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Monastir, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hacque method and the complete GI-method for computing the Galois group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Valibouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Abdeljaoued-Tej</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Worshop Calcul Formel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00556816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Galois group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Abdeljaoued-Tej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Valibouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAECC'13 - 13th International Symposium on Applied Algebra, Algebraic Algorithms and Error-Correcting Codes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1999, Honolulu, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1098,518 +1119,518 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Tunisia COVID-19 infected cases based on mortality rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Abdeljaoued-Tej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dhenain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besoins et avantages de la fouille de données textuelles en sciences agronomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Abdeljaoued-Tej</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126728v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Heterogeneous Tumor Elimination or its Recurrence with ODE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El-Matteli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Abdeljaoued-Tej</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Linear Algorithm For Computing Polynomial Dynamical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Abdeljaoued-Tej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Benkahla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Valibouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séparateurs Algébriques dans la Bio-systémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Valibouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Abdeljaoued-Tej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Ben Kahla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00484337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the Lagrange resolvent by effectiveness of Galois Theorem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Abdeljaoued-Tej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiçal Bouazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Valibouze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1619,331 +1640,331 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic certification of numerical algorithms computing Lagrange resolvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Abdeljaoued-Tej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiçal Bouazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Valibouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Algebra and Its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (1), pp.1850007. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S021949881850007X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00483257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of the decomposition group of a triangular ideal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Abdeljaoued-Tej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaël Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Valibouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applicable Algebra in Engineering, Communication and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 15 (3-4), pp.279--294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00200-004-0160-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00556814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculs d'Invariants Primitifs de Groupes finis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Abdeljaouad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications (RAIRO: ITA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 33 (1), pp.59-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1953,100 +1974,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie des Invariants et Application à la Théorie de Galois effective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Abdeljaouad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Informatique [cs]. Université Pierre et Marie Curie (Paris 6), Sorbonne Universités, 2000. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2000PA066576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05457191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2056,188 +2077,188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hacque method and the complete GI-method for computing the Galois group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Abdeljaouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Valibouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] lip6.2000.025, LIP6. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul D'Invariants Primitifs De Groupes Finis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Abdeljaouad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] lip6.1997.020, LIP6. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2305,51 +2326,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D5E1DA51"/>
+    <w:nsid w:val="B9BEAA15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2536,51 +2557,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ines-abdeljaoued-tej" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1796-7897" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089289129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/abdeljaouedtej_i_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/JWA-1617-2024" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449535v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Tabib" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Abdeljaoued-Tej" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Raouafi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03695-7_3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472633v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbel Ghrab" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dhieb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Khenissi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355459v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Hamdi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lam Weil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Martz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Capobianco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00181" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02318990v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Benkahla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Haddad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Valibouze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31304-3_30" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282668v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Abdeljaouad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Ben Kahla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouleh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455012v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00556816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573966v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447220v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dhenain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126728v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895388v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El-Matteli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890698v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484337v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602882v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Bouazizi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483257v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021949881850007X" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00556814v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Orange" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;l Renault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-004-0160-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VDLV8FDM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148875v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05457191v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Abdeljaouad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000PA066576" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548331v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547639v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ines-abdeljaoued-tej" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1796-7897" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089289129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/abdeljaouedtej_i_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=5H7v9IwAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/JWA-1617-2024" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449535v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Tabib" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Abdeljaoued-Tej" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Raouafi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03695-7_3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472633v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbel Ghrab" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dhieb" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Khenissi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355459v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Hamdi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lam Weil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Martz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Capobianco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00181" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02318990v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Benkahla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Haddad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Valibouze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31304-3_30" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282668v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Abdeljaouad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Ben Kahla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouleh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455012v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00556816v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573966v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447220v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dhenain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126728v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895388v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El-Matteli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890698v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484337v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602882v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Bouazizi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483257v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021949881850007X" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00556814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Orange" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;l Renault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-004-0160-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VDLV8FDM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148875v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05457191v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Abdeljaouad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000PA066576" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548331v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547639v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>