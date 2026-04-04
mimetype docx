--- v0 (2026-03-13)
+++ v1 (2026-04-04)
@@ -408,324 +408,415 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lien familial à l’épreuve du couvent : les oppositions des parents à la vocation de leur fille en France et en Espagne au XIXe siècle</w:t>
+                <w:t xml:space="preserve">Penser les institutions religieuses par le genre : subordination, agentivité et émancipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Anrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Audebrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Mouvement social</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lms1.279.0031⟩</w:t>
+              <w:t xml:space="preserve">Hypothèses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.177-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hyp.201.0177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04058124v1</w:t>
+                <w:t xml:space="preserve">halshs-04319378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Captations d’héritages » : les enjeux juridiques et judiciaires d’un combat anticlérical (France, 1880-1905)</w:t>
+                <w:t xml:space="preserve">Le lien familial à l’épreuve du couvent : les oppositions des parents à la vocation de leur fille en France et en Espagne au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Anrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue historique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 279 (2), pp.31-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms1.279.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhis.212.0365⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04058139v1</w:t>
+                <w:t xml:space="preserve">hal-04058124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Captations d’héritages » : les enjeux juridiques et judiciaires d’un combat anticlérical (France, 1880-1905)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Anrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 698 (2), pp.365-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhis.212.0365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Fabrique des parents : devenir et être parent en fonction des contextes géographiques, historiques et culturels. Compte rendu du colloque au Campus Condorcet, Aubervilliers, 6 et 7 février 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Anrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Unterreiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n°139-140 (2), pp.117-121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rpsf.139.0117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId22"/>
+      <w:footerReference w:type="default" r:id="rId25"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -872,51 +963,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089839v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jusseaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Anrich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sip" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909410v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Gaillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Limbada" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058124v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.279.0031" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058139v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.212.0365" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058222v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Unterreiner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.139.0117" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089839v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jusseaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Anrich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sip" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909410v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Gaillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Limbada" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319378v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Audebrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.201.0177" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058124v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.279.0031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058139v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.212.0365" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058222v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Unterreiner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.139.0117" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>