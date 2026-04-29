--- v1 (2026-04-04)
+++ v2 (2026-04-29)
@@ -615,200 +615,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Captations d’héritages » : les enjeux juridiques et judiciaires d’un combat anticlérical (France, 1880-1905)</w:t>
+                <w:t xml:space="preserve">La Fabrique des parents : devenir et être parent en fonction des contextes géographiques, historiques et culturels. Compte rendu du colloque au Campus Condorcet, Aubervilliers, 6 et 7 février 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Anrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Unterreiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue historique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rhis.212.0365⟩</w:t>
+              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°139-140 (2), pp.117-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpsf.139.0117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04058139v1</w:t>
+                <w:t xml:space="preserve">hal-04058222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Fabrique des parents : devenir et être parent en fonction des contextes géographiques, historiques et culturels. Compte rendu du colloque au Campus Condorcet, Aubervilliers, 6 et 7 février 2020</w:t>
+                <w:t xml:space="preserve">« Captations d’héritages » : les enjeux juridiques et judiciaires d’un combat anticlérical (France, 1880-1905)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Anrich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Unterreiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n°139-140 (2), pp.117-121. </w:t>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 698 (2), pp.365-386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rpsf.139.0117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rhis.212.0365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04058222v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId25"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -963,51 +963,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089839v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jusseaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Anrich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sip" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909410v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Gaillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Limbada" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319378v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Audebrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.201.0177" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058124v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.279.0031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058139v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.212.0365" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058222v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Unterreiner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.139.0117" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089839v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jusseaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Anrich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sip" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909410v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Gaillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Limbada" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319378v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Audebrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.201.0177" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058124v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.279.0031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058222v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Unterreiner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.139.0117" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058139v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.212.0365" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>