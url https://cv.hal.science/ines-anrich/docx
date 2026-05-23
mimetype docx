--- v2 (2026-04-29)
+++ v3 (2026-05-23)
@@ -12,811 +12,1404 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.27433628319px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:115.66265060241px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Inès Anrich </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maîtresse de conférences</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
-    </w:p>
-[...77 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocations catholiques. XIXe-XXe siècles</w:t>
+                <w:t xml:space="preserve">Filles en conflits. Consentement et vocations religieuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Jusseaume</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Inès Anrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Éditions, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05089839v1</w:t>
+                <w:t xml:space="preserve">halshs-05608547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quitter sa famille par le mariage ou l’entrée en religion : l’indépendance des jeunes gens en question (France, XIXe siècle)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">« Cadettes de Dieu » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Anrich</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historia de la Familia, Historia Social. Experiencias de investigación en España y en Europa, ss. XVI-XIX</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Annales de démographie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, N° 150 (2), pp.105-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/adh1.150.0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05608461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04909410v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin des vocations forcées ? Le consentement féminin à la vie religieuse (France et Espagne, XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Anrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69, pp.17-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/134jd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05608449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Anrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jusseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 207, pp.11-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12sip⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05608416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jusseaume, Le Soin des pauvres. Vocations féminines dans le Paris du XIX e siècle , Rennes, Presses universitaires de Rennes, coll. « Histoire », 2023, 396 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Anrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de démographie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 148 (2), pp.247-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/adh.148.0247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05608544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refuser l’exil : genre et consentement à la mobilité internationale au temps des lois anticongréganistes françaises (années 1900)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Anrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 68, pp.25-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1218g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05608393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser les institutions religieuses par le genre : subordination, agentivité et émancipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Anrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Audebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hypothèses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.177-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hyp.201.0177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04319378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lien familial à l’épreuve du couvent : les oppositions des parents à la vocation de leur fille en France et en Espagne au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Anrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 279 (2), pp.31-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms1.279.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Captations d’héritages » : les enjeux juridiques et judiciaires d’un combat anticlérical (France, 1880-1905)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Anrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 698 (2), pp.365-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhis.212.0365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Fabrique des parents : devenir et être parent en fonction des contextes géographiques, historiques et culturels. Compte rendu du colloque au Campus Condorcet, Aubervilliers, 6 et 7 février 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Anrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Unterreiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°139-140 (2), pp.117-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpsf.139.0117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser les institutions religieuses par le genre : subordination, agentivité et émancipation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Femmes et hommes dans la société française du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Anrich</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud-Dominique Houte; Olivier Forlin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypothèses</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-04319378v1</w:t>
+              <w:t xml:space="preserve">Réussir l'histoire contemporaine au Capes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.163-176, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05608484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lien familial à l’épreuve du couvent : les oppositions des parents à la vocation de leur fille en France et en Espagne au XIXe siècle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les religieuses comme victimes : le genre du martyre religieux dans le conflit entre libéraux, anticléricaux et contre-révolutionnaires (Espagne et France, XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Anrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Marie Delpu. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Mouvement social</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04058124v1</w:t>
+              <w:t xml:space="preserve">Le Martyre politique à l’heure de la sécularisation (Europe méridionale, XIXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa de Velázquez, pp.113-124, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05608498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Fabrique des parents : devenir et être parent en fonction des contextes géographiques, historiques et culturels. Compte rendu du colloque au Campus Condorcet, Aubervilliers, 6 et 7 février 2020</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le clergé face à l’inceste au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Anrich</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Emmanuelle Demartini; Julie Doyon; Léonore Le Caisne. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04058222v1</w:t>
+              <w:t xml:space="preserve">Dire, entendre et juger l’inceste du Moyen Âge à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Seuil, pp.117-133, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05608507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Captations d’héritages » : les enjeux juridiques et judiciaires d’un combat anticlérical (France, 1880-1905)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quitter sa famille par le mariage ou l’entrée en religion : l’indépendance des jeunes gens en question (France, XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Anrich</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Lise Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Limbada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francisco García González; Sandro Guzzi-Heeb. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue historique</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04058139v1</w:t>
+              <w:t xml:space="preserve">Historia de la Familia, Historia Social. Experiencias de investigación en España y en Europa, ss. XVI-XIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ediciones Trea, pp.695-718, 2023, Historia Social de la Población, Estudios históricos La Olmeda, 978–84-19823–09‑0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autorité paternelle et les violences des parents sur leurs filles : le cas des conflits familiaux autour des vocations religieuses féminines (France et Espagne, XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Anrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Chauvaud; Lydia Bodiou; Marie-José Grihom. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liens saccagés. Comment dire les violences familiales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.239-250, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05608539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId25"/>
+      <w:footerReference w:type="default" r:id="rId38"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -963,51 +1556,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089839v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jusseaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Anrich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sip" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909410v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Gaillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Limbada" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319378v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Audebrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.201.0177" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058124v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.279.0031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058222v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Unterreiner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.139.0117" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058139v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.212.0365" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05608547v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Anrich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05608461v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh1.150.0105" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05608449v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134jd" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05608416v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jusseaume" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sip" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05608544v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.148.0247" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05608393v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1218g" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319378v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Audebrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.201.0177" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058124v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.279.0031" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058139v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.212.0365" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058222v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Unterreiner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.139.0117" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05608484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05608498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05608507v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909410v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Gaillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Limbada" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05608539v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>