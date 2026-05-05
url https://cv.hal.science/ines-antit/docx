--- v0 (2026-03-29)
+++ v1 (2026-05-05)
@@ -125,51 +125,51 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Je suis docteure en sciences de gestion, enseignante-chercheure de management à l'université Paris Cité, spécialisée dans la confiance organisationnelle et le management des ESSMS. Mes travaux portent sur les déterminants individuels, organisationnels et contextuels de la confiance dans des environnements marqués par la complexité et la vulnérabilité. S’inscrivant dans une approche qualitative et située, ses recherches analysent les dynamiques de construction et de restauration de la confiance dans les pratiques professionnelles du secteur médico-social.</w:t>
+        <w:t xml:space="preserve">Je suis docteure en sciences de gestion, enseignante-chercheure de management à l'université Paris Cité, spécialisée dans la confiance organisationnelle et le management des ESSMS. Mes travaux portent sur les déterminants individuels, organisationnels et contextuels de la confiance dans des environnements marqués par la complexité et la vulnérabilité. S’inscrivant dans une approche qualitative et située, mes recherches analysent les dynamiques de construction et de restauration de la confiance dans les pratiques professionnelles du secteur médico-social.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -1514,51 +1514,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44DB0F69"/>
+    <w:nsid w:val="B6544B99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>