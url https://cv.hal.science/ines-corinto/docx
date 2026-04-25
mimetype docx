--- v1 (2026-03-30)
+++ v2 (2026-04-25)
@@ -196,226 +196,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workshop pragmatisme et management</w:t>
+                <w:t xml:space="preserve">La participation des personnes en situation de handicap dans les organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Corinto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267001v1</w:t>
+                <w:t xml:space="preserve">hal-05267075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation aux journées de recherche dédiées aux outils de gestion organisées au sein du CEREFIGE en 2023 et en 2024, 2025</w:t>
+                <w:t xml:space="preserve">Workshop pragmatisme et management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Corinto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267088v1</w:t>
+                <w:t xml:space="preserve">hal-05267001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La participation des personnes en situation de handicap dans les organisations</w:t>
+                <w:t xml:space="preserve">Participation aux journées de recherche dédiées aux outils de gestion organisées au sein du CEREFIGE en 2023 et en 2024, 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Corinto</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Marcandella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267075v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Art et l'esthétique au service d'une gestion des ressources humaines durable et responsable</w:t>
               </w:r>
@@ -427,51 +427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Corinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Ivanaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marcandella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -528,51 +528,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation à la table-ronde sur l’expérience CIFRE, organisée par le réseau alumni de la direction des partenariats en lien avec la Maison du doctorat et la MSHL dans le cadre de la journée CIFRE “Créer des ponts entre la recherche et les entreprises privées”, 28 mars 2024, Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Corinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marcandella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -635,51 +635,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éthique du care, un levier de formation des managers publics et leurs équipes ? Le cas de l’expérimentation de la poésie comme A.M.E.S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Corinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marcandella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Papotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -730,51 +730,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un management des ressources humaines renouvelé : une approche sensible au service du care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Corinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marcandella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36 ème Congrès de l'AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGRH, Oct 2025, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -838,51 +838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Corinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marcandella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGRH, Oct 2025, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -920,51 +920,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un management humaniste et responsabilisant dans une collectivité territoriale : une approche sensible au service du CARE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Corinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marcandella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche RIPCO " Bien-être et mal être au travail "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -989,51 +989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un management humaniste et responsabilisant dans une collectivité territoriale : Le cas Manag’Est, entre innovation managériale et déviance positive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marcandella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Corinto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1097,51 +1097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Corinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hernaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marcandella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Colloque AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIRMAP, Jun 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1179,51 +1179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de la recherche – L’art au service des managers d’un service public pour aller vers une transition écologique et solidaire des territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Corinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marcandella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisations de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Reims, May 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1317,51 +1317,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à faire face aux défis sociétaux - Envisager les arts comme artefacts médiateurs pour accompagner les managers d'un service public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marcandella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Corinto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1399,51 +1399,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner la résilience territoriale : quels artefacts médiateurs pour relier connaissances conceptuelles et expérientielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marcandella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Corinto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1526,51 +1526,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports d’une approche sensible pour accompagner les managers du service public vers une transition écologique et solidaire des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Corinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marcandella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 48, pp.77-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1640,51 +1640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arts comme médiateurs d’une coopération inter-organisationnelle au service de la résilience territoriale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Corinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marcandella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travailler encore ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-2-37686-585-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1799,51 +1799,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9046FACF"/>
+    <w:nsid w:val="BC9BB487"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2030,51 +2030,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ines-corinto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-9617-8800" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/276361377" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05267001v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Corinto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05267088v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marcandella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05267075v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266966v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Ivanaj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mairesse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virak Chhuor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266975v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Papotto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266951v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266944v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berthod" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04930776v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791514v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791389v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hernaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04927016v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04930753v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850604v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03543758v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326235v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04927055v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ines-corinto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-9617-8800" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/276361377" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05267075v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Corinto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05267001v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05267088v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marcandella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266966v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Ivanaj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mairesse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virak Chhuor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266975v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Papotto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266951v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266944v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berthod" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04930776v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791514v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791389v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hernaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04927016v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04930753v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850604v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03543758v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326235v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04927055v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>