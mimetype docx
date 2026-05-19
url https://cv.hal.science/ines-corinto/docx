--- v2 (2026-04-25)
+++ v3 (2026-05-19)
@@ -196,226 +196,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La participation des personnes en situation de handicap dans les organisations</w:t>
+                <w:t xml:space="preserve">Workshop pragmatisme et management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Corinto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267075v1</w:t>
+                <w:t xml:space="preserve">hal-05267001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workshop pragmatisme et management</w:t>
+                <w:t xml:space="preserve">Participation aux journées de recherche dédiées aux outils de gestion organisées au sein du CEREFIGE en 2023 et en 2024, 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Corinto</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Marcandella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267001v1</w:t>
+                <w:t xml:space="preserve">hal-05267088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation aux journées de recherche dédiées aux outils de gestion organisées au sein du CEREFIGE en 2023 et en 2024, 2025</w:t>
+                <w:t xml:space="preserve">La participation des personnes en situation de handicap dans les organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Corinto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Marcandella</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05267088v1</w:t>
+                <w:t xml:space="preserve">hal-05267075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Art et l'esthétique au service d'une gestion des ressources humaines durable et responsable</w:t>
               </w:r>
@@ -427,51 +427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Corinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Ivanaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marcandella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -528,51 +528,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation à la table-ronde sur l’expérience CIFRE, organisée par le réseau alumni de la direction des partenariats en lien avec la Maison du doctorat et la MSHL dans le cadre de la journée CIFRE “Créer des ponts entre la recherche et les entreprises privées”, 28 mars 2024, Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Corinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marcandella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -635,51 +635,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éthique du care, un levier de formation des managers publics et leurs équipes ? Le cas de l’expérimentation de la poésie comme A.M.E.S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Corinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marcandella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Papotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -730,51 +730,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un management des ressources humaines renouvelé : une approche sensible au service du care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Corinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marcandella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36 ème Congrès de l'AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGRH, Oct 2025, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -838,51 +838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Corinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marcandella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGRH, Oct 2025, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -901,191 +901,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un management humaniste et responsabilisant dans une collectivité territoriale : une approche sensible au service du CARE ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers un management humaniste et responsabilisant dans une collectivité territoriale : Le cas Manag’Est, entre innovation managériale et déviance positive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Marcandella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Corinto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Marcandella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de recherche RIPCO " Bien-être et mal être au travail "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">35ème Congrès de l’AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRH, Oct 2024, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930776v1</w:t>
+                <w:t xml:space="preserve">hal-04791514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un management humaniste et responsabilisant dans une collectivité territoriale : Le cas Manag’Est, entre innovation managériale et déviance positive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Vers un management humaniste et responsabilisant dans une collectivité territoriale : une approche sensible au service du CARE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Corinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marcandella</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inès Corinto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème Congrès de l’AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGRH, Oct 2024, Barcelone, Espagne</w:t>
+              <w:t xml:space="preserve">Journée de recherche RIPCO " Bien-être et mal être au travail "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791514v1</w:t>
+                <w:t xml:space="preserve">hal-04930776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les communautés de pratiques : un levier pour faciliter la coopération transversale ? Deux cas au sein de la Région Grand Est</w:t>
               </w:r>
@@ -1097,51 +1097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Corinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hernaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marcandella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Colloque AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIRMAP, Jun 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1179,51 +1179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de la recherche – L’art au service des managers d’un service public pour aller vers une transition écologique et solidaire des territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Corinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marcandella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisations de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Reims, May 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1317,51 +1317,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à faire face aux défis sociétaux - Envisager les arts comme artefacts médiateurs pour accompagner les managers d'un service public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marcandella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Corinto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1399,51 +1399,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner la résilience territoriale : quels artefacts médiateurs pour relier connaissances conceptuelles et expérientielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marcandella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Corinto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1526,51 +1526,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports d’une approche sensible pour accompagner les managers du service public vers une transition écologique et solidaire des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Corinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marcandella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 48, pp.77-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1640,51 +1640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arts comme médiateurs d’une coopération inter-organisationnelle au service de la résilience territoriale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Corinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marcandella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travailler encore ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-2-37686-585-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1799,51 +1799,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC9BB487"/>
+    <w:nsid w:val="1411D176"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2030,51 +2030,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ines-corinto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-9617-8800" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/276361377" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05267075v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Corinto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05267001v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05267088v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marcandella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266966v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Ivanaj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mairesse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virak Chhuor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266975v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Papotto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266951v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266944v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berthod" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04930776v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791514v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791389v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hernaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04927016v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04930753v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850604v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03543758v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326235v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04927055v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ines-corinto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-9617-8800" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/276361377" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05267001v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Corinto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05267088v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marcandella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05267075v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266966v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Ivanaj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mairesse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virak Chhuor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266975v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Papotto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266951v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266944v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berthod" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04930776v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791389v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hernaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04927016v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04930753v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850604v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03543758v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326235v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04927055v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>